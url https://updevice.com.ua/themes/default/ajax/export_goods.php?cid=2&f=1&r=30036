--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f2ed91bddaccf2dc4be0e0801d7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ade2694327816c5e04dada1283612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53728c1d307fb690e1103ec63d8c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ac1f220c63ea226cc2c61f39a98f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56dd76f073a5c7561f265ee81e7cdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85fb50a3b442de0a36e366d8baaa1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f219831d977307120434cfce7ce5007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d824f14a6cef57969811eac4ecd098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fb8acbc871554ec728b0763143a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3a9a2b193a6c3888a51c89c2608a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a8c9e639e3059b356e02d7d08d7a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bfdf25e968bb4574cdf4108dadc6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008694d92b187482859f93a9ed0e37613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55d18eecd3ba9a8275a51c8b3e0c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aaefc074edf312db7596cb31302fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6d2c70e35afc8f7a867650828b01b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d6af678cfe8c0caadda6f17f28fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5f47fb519229e16eee82b789326b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96431d2d6fadb46a4eeea480e6084c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d8aaf91b47a584c38d82100789b3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd26b00ab68a66aec125c51acea3f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b00dfcca8874918a50567977812022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d472091ced8e23aa848bdc4464b7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79995337282897c959235fb7555c0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c2eb13aa5c1fb6e7bc242db66ee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3d1bbcae88ea58053514f76cafec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac08389a005b5d1cff889a78e52a3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74d2fbbc3f477ddf4cc3a01cf95fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5635aef2f7276bd2f19862e106f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e535e0da8f57085a8d3ff7e5761a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb79a2e5f1ffc3251994f25bc4fa9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11bcb2c7703d09ed2f0f99cda0c8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efc804a7d22c9c6904ce0a7af5b39a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff219f4172e9452dc80a056355480e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2b1f394e05eaf7fd6967ddd8091f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c0b58d7ca53d4f15ec5d7c2c6487036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a3f085c8ebc0d27f7dc34f043730f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780148c841846623d03c911fc14e74b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4b45ba8737d0696c39e7fe9eee0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1c769bf88f119badd00bb8585e9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497777c41c03b0ad6b1cdd86546c9ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71821bfa5d9270486c90aa40584d0bee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1970e558c6e8e63903b59bb3bc1ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ac34b01f967ab8f6e95b805e134044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1902b0699c6d884ada482df5f0358645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d841cc4f86cb57a8c989eba3ac5be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7594cadfa61b2044152f7c2e28c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8e6a7efcf4213bc69224da5ee33b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7fa48fe2c6254438303c18aacec9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8a651271c439ece9794de3d3af4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c436f7ed04da2d8ecf6be8355deef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13047057c04f61bed071e146a6901d8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec0b04ef7681c2e02f7588759dda4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203141ebce2bab40b50e7b8b85edebc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a9847b3e06e51be5a3ca6bca218955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603899a042a85a2366a6eb1497ebef3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b24fb2cb95edbe5de604f8cdf4abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9726dbdabf9fa4c062819db82433458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e0a43092f3239020e10c39db30eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc862697f9b01a1bae5fa6b568e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764a46ea7b4ad4c7f0d7858d31712c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7492c4e028a0c44ee030f3f440d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2b4941d8453a88addb5d1dc767dde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fa756f8c1241e28be952a4be54a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b7060ae9c6ef65813e8e97349d4d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc561dcb7eafa4aa0a0c01abb5f1ca066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ea5d6b19a4c28072ba64f82224ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e6fea6841489111162c6a3feef6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b8529d75de42a827215126694e1ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c27d2a47d53778f937f04f2ef7ec670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018362a53ea46dc0fdedcd7587c48e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c95d8d564bd5e8ef9b0178b01c60972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681198358aac73ca032e5be758d56ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b0306761e5c7cacb820572c5e45b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e473956025d152c9907fff9f5fedeb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e233b91a1c805e907bf37450bc6db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06edc6861b0e7d40ffcb342298d1ea177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c389d200bb7c50779ddc37c71cff078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19baa6a2851cf44ea979881e4bd6b6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae63e76609e40fa5e5500cac6dfe3f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95de53690de4801e3d9d9689df950181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b0afb336b5508bd20227bd8fcadf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315fc1a3ef599e01a951e741983f0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d17eff2f2b8e92750ac196d752d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7f821ffdd48d7aea8edc6d022bf4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ece146f7ebbbe4ae8555850803c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6830ae27a12fa59849a324fb03033d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab518f4d48ff12be0d25db44b5cb09888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7915516a7d5de10bff55a3ecad913d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489149fa9ed0d3bcc58da931b6fc24690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1daa519e025edafef48fd6f88e9d4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939f15829ca7320e706adc5371ffb6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875bcc5b4839d355a3c93373274fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4589963665912a84e11f091dfe53e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2eacd8fd5bc98eb7ea8f88f34c6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de689e135fdbd86a198f8fb23dd579d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10792240927b9db3afef54ff551fe3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183dcbca6dfdc1f6c1a1cfd7749dcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5c3107d316c42f6becfe8fdb315b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25373d2513df82b6b115edbeb6383e62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3e5897b10adcbcbeb172fb47df01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def320242cbf4566c50d525b236624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e64393b3183d290359de1f7ce9700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b90593574d344640eb612c1ee5ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a5415dff0e1b59f6643547aae118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd72606870a085c05751ff1335b9c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f5427f126ab55fc560d2f183f6a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d160ce76dd004cee77c8a7817d2c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc54cd71ce844e0e09e7e40c478532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16172cb0c01cefeda9b548875b3b69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039bb2d1968fe461851bb3ab817369111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494eb2baba585f02d1828f6fdfcdb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01074620186c1ef2ced5bd92697e4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d5dae4f1b79ef5716040f2442c1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bcdf802b5c0569962c1615af4a720115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52045baa6b49ff618de44bfc87f4500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41954554000defe7e348171c1ae2402117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8132e1d5b473771a48a26f45405c08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c1548ed8a6d345172031958ecdac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2cd50ef19231f3a7a5be42b0a7b67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894bb146a3c60e21c25bfb3d62b154121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b671fe28e8689033a0b1dfa6b7a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc12c8a5dc51745d62c20a720350f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08b5025620ad016a795cbc8c6dc94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272ff341f575515dcc30c4ecb155f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f185c251bafe00052291fc6b67fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d80e0fd8ae23c65350b5e88c53d31b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312785f6ccfb2c00d9fb3f71e9b5b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648266fd76f7691c844cfc9a847399b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87007dd483dc0c402d720071e7614c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4985f1f08b8ec3070d46452fcfde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d6054a7445fd609746a5e4de45d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4cb71c6bf0e78010a31a6c630e299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2bc0a8a15da2e597f58ae0d8974b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b40e193fb6df5231cb7b75d25de7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d6f22a589484a4d9e67201de2a7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28388439009036edd7c9db0bbc57dcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffa062fa5db4ab2c2ef7e1d1359f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0216f174e3974b69c0c99ccc401e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a3af0a23297a4f9f3702465da5823140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e819946924b6fdbfc31b83d11eec3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bebf2d724dcf4382f23c91c4578e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1153fface13ad4a470d24af9669d0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345bae64c7c38328123e87bc67b9c15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4ad20d16d1d56e63599a38fbe0a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8811e9aa972e2183ef4e0259437999146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357dbc5a37197fe37dc161654dd1ee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8ef54e54a34a447ead02d0777d61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156602e36a045540965c08990e92a5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f86e6368b3440983b2168250fc55da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f5874a0fc1d59cebd121b1b7631c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887dc2fe775a7d557549ec1e8e01fc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d394b08d1161fd8a7f4f7ad2f5aacb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067099c6d70775c6feb66ec0de6749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608f9670a934b6a5ffd6f2771ff8663155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5146ce5b2b1aa6d6a647ea0bc947c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f36873bbb5f22c13021d16647863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639ffa16d961cfb35d4da497a57c99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb37d59ad8c7dc6d1e0def2313402d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec15a2547ad39dd76101ca48339ee3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ea3cfc439f2cfb59f662826f7039161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327006eb4b9795489b3bb62574e85def162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63cde515ecd680ed68f5f22dedca34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd66f89ea207fe86201ad27e291c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58df3577bfdd033480227a86087a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6966b274b1fd607147db7f5076b73ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92ae25a11643c910a96a223c7f6c2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb87bdaf20252fef86d24e92f5cf9f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0608cee6f23156fd68f934c3755d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506902f3a6701e4d63bd4317a06dfc13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5d76281b9e0a3d545e6866ebec72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb52081e0010ec90dc6784ce323c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43bd88206efa97b6d997d824772ea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193fddfc755fc90b0dd4344f0c50e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ffa5e4cd32cb683eded727e53c69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4a3d7333c6f0ef45041a66f9d0e71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4fdd03ae041711124f2eed2dd31d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8c860b1ed6ddfe55dea32611a5da3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaffa05f7e2b81d23c864e2a32b45c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ab0bbda46a9c40470810083bfec5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6bd5fe427eb9a9a98d848c32c510181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d92300c168634b2e560be86f91ca5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14dcba995867b86bb0b2a6831c2d8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc294a6f97da326dd264048c7fec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d36d6063daf5fc96036d4e9291c3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff00c1885cd57763cb8398c6ebf4bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3f85deb578879737295d1b144833187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f4db31191bb0a5b553bc1d8fa0e87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3cd4953f262e8de0e46ff18c0ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67981ad3989aeb56b09951acb39d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5c1978efe4e1794f5a1e2ff7c0e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b11d1072a4d8a280bb90770c2d84f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722f551cfa446bac52e283eb89a779193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5950dc4490755f594e443cb55a4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8d8ec9b5c53a8249e25b400a9336195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909ef1efa6bbc2ac7f43b51f3c21fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64da4013ee2f8dee203f96769ed20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed1d6066a966cb93be41713c1e88c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97895d14fb374b961191b8b1dca4b9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357d2e707f4159e14539e443830adc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eb2b2affab4dab74f488a2575dfa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23f6ba755517620e376997115eb76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f97031af2291a6d3e5f199425e9fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9b32eda8cb34603b2c5db7ca8a5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e7b5d3bf8a084b608208412063b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc0f45e5e3a53a3c87f253438bc42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138990ca4d9e1cae5f8d8956a1b7fa48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2cd59270dec72f82b62b7d21b8c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a8d5eb7904c8f52489e52f287bdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6074fe29a3aee71deeb49e8a7e75aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b63c731c758fe49c5d7d092bd942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7a9ea9866d234445cf57ec409c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d5ad301386c1309332202b08f212f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435beafcc470a07169a58d91e153d443214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79293798dd7af5a008b9bff3df7cf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f22216214c7d600caaabe92aaa96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b20b57b0876b9555c8616c68f163217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1af402dbf31ea922f35aea0693f59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c75702454a22dd2916b76fee1f51a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca6ab8b7aa1e9bede6b1e1eb0aa05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae2ce2658c4ce484df38cad8ab0df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ea319c28105cfcef2db85a385b59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31800c12342f5785b465017f1ecc574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a904776889148ba32b2a94b7414fbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df8908205f4e4c721b0a21131b5c1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980db70e0fb982316b6f9636a1c6e13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde473ea1e3bac4720ec84f6b2c6381d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f0ce93816188e4d1fddd319fb74a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bec180eb7066bf45c5fe024be0890229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144206ff563a2b764015397f811188c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e731d72ff6a29eb5417565543abe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3c32f0d7b67c1d2a4e4b24b2cfb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed48c4584e1d6e68fdd958cde6027d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960c080d5d8dc7578cf9a0c6953367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd880b37f4f9267b08758b0d56a2597235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831644a7dcc06f83d78ca7a4e04d33d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb712bd70fe58042f0ad427bee38ee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff8973c4cd4c2012660ae000bdaff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776fa84df282d45f110b0bd038f47b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07c772b531b82fbe848316f9f1f2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e94db116369fe473f49b711396fc13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb649541b9949ee9f049d056d10820d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a017b3041d9ef4125ad91ea2f70e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433e5c89392533a43475b384240c34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd98c6e4963c2959108f6f47beac33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221536699d4838a664cdbb5a1cbedc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2c654ae7a4f568b30584691a5e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f61c486fa5439dc6fd36c0761d90d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452f87a408d4673f480031e205ce82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b74ddd762ebca7227d86c3430456d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f06c9a2ece70584bfaff69d5f6632251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359b0441172c0935f3f2d6347a4a6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9970dde15878d3bd8cfd8e677ad40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ad17f264d1c94b16fcb796d70a63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f661e5d21c820b273e209f341fe5c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eaa8d6ceb36c74b89288b743b95ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077c63062c0b9fd477984d4a9e5d72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8233f9e8f8a57146256a9f83a676e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beebf0bfdbba9233bf9e293f5afce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a0f37641f78c3d5f7d041ec1829e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815bdf059383cbeccf0b4f2f5034de1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e803f6260fe7a0ed529fe593f583262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515124149778582c1ec5c79ef7419238263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59d1057172b4f914364be8bae3ca6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75300f560978849720a2814908e9894d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1786268171539b365045713e3e86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad948e9df90194bb8ac81c42aead8c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dca460c7345f75606e557db30950a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd4f17d75af7a868e6ab85496bff3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f1a55b40fb33db37ff89e4174523270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29df97f758d234bca8bf3a07d4e7ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4bcb5e92c40ebdacafadacc1078f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47306285d2426e74e20036bfa164dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89868dd56909a4970abc01b6de585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d953844581d1faf7ff58c4c7bb012275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76737ee04618a4d0dd076b70a61dc148276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450a58fc51704225e16c906a8bb22ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeae16cc589d3a6ee989beaaf7939e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9bb104da012d5301b5831f04c7589279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096298fe4e6f3acecaf62ef65a87294280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdcbb1d7f94b409a2ec445c05ef0f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2328a75aadca31ad77606411c39f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc772a96a2220bd59ff094705f0f131c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b72cb50a42016fd33b9a6013373fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107efa7448cecc3023625d0a3013e273285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234f75291062fe86ed497673e1b4c79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb4bed69168bcee80e01648114b43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a360c05bbf52bf2bc0973f621a19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e168f6116e93d289b23e4b4c0a41c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9fa1f8618aa14dd009f849061c888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e456e211be5e5c98f8b4d52be837314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb4c9ab57c7da34c098a2a706b78e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732f88324bf09ffd8a3c8209c9c5de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beee5cb7fbd614e0cfce885cfc503a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec7b60dcb766f6bd82c77a4586402f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb7b74ac0ab297338b5197378640a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd9093c89d523eef65c4530b98f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5b8ec29560497998c35a3391d442298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc62a0b5e17e4e93ffb7496110a71c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d6048fd201a3122347025f95af46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9670de5b3418bcc76ab12e5699c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e363f975a5efe250da5527b5152aa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c8f9194c32bb4fda39fbc950b73b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412615ec89402100272b38e08aa7d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe10e9f978179b25e85c3b7f81f119305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28c37445591a91787c3dab851ec4e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8167a4b657e6adaa83eb79b731bf207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73cb4b170399ec63db123ec838c35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981eeb60203e96f62fcc869f5055ff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679677438e62c96f642ecc9f7e874f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4c92623103a51e3f59000c7b6a5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b99b4b3a2dd4a0cdbe6075871c5731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b835578ecb097c6ce27e91c697f3db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086202939c05a9caf13eb067f1a1345a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d093d519361a354758651f60e497f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce2a3fd46fec4e02e8c250cb90734f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ceeecad96560e3d9084baf5b55c27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852355456ac191f0a834cb9e93fdac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a733280f4f4893cb5370ee2b69e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3aa92f6f11b42bbb5ee24a866c11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1a1228dfd247568d7f86794e9f6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227912c6878c5396b3b1622aa8981ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b44369089019f0fc5795f2274768323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3e1f59d6f961caf3386b560c9a9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cb38e6954cbe9ff97132dfc03336b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec55a196e11cddd730c0358d0c5b88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c03e6d8cc0455ebbca9e8c42dc7147327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29ad8ec4af4e81f07cfa5f495f8eda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c00548ae60918c422c1d238dceab14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7fa4f391f3858e506874b6db50603330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24e56a90138102e14a6ddcaad7ca6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89c363e4899d5a6eca9344b210937332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf04244749c2533ef8d64547368f065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227dae842784070892370c8cae6fcfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d94983cad45ffc87033698524bc88c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adaad1bb96fbdcd2d9c8ef4759c864336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794052429f26e3a545c26deac0a19e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb0b165408a8fc4a24c7e56efa28fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c8f6192c741ca0b8e55490ab4855339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bbf15fb73722eb59e6511cf9a8f1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430307a6104c1a32d7e9346b0d4780f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eda5fe72f5156dee05774e2d10ec5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b6570c091d2df2fea14d3ac05a4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a246c0342fbefc292c5eca3d067ffc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4896be806d94c7a68c0be60ae1fa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35fd69fb49d7c8c92605b040dde02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9df866dd556edf67d44cc299ca3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25361f89dc3be99537aa8ba28af74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47650a873fb0eb99e0283cf6ee665ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ad7ac3a4d2b7f5560cb398c2e1a1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8458121b2b91ce1823faab5cf1d3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f3356716fd84199726b23348bad0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f747ab412c53622fcd541ed7ff5a62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0641d08f2066bb68453e4f221766354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf1970cf8c9a80393dccc86fe2524355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca816dee60535cfdc8b260724dc06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a93cef00af713f021982145908cab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e498c75fcc3e2d9030ac1b6f2461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094db7c5b7e67231d82572358ba1169359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d5e5746d25d3889ef60b74b94e4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f3aedf9d5daf83764c3f6bb4325d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76122fe6b049c4ccc7cb62aee73bee58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896224f851b86e1b8b5f8b4cf16cae7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341edafb7ef3fd59921af99ce6e3907b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa7f37c97c81835e8fd32a65fd09f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819aef1bc9c054bd392bce209f19ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4b48db2d6e0123a3776c08d516f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a97525900c0c2c0aace158e54517368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb16904a6ac46a88c6fe4d58c8f765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ebd14e8c6c4f470b3feedff44fa99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89cf14dd66d15f35123972f58b9ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b00ed67e8c7d3e1b8aac8cb2678966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93110fca37a16abcaeeaddfa967731a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fba28bb6d7d2ee2425b529ec875f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81011fd91eb8ec18f1b8a41081417ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72f77bd4394a4f151197b819a6342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac77d9df54294d50ac641591143b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca87f0e07fcb01b9872bc32c50255b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1cbf042f81f296ceb63dc3a052182379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b003cd5a9152c5ef4daa16de73f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489a9a2a13b3d62039863146b55c8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d5781d49b40d0312560e9537df79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c030f7a865a3c767cb45daf785eec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d826fb45e1600ab10a864014c81ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d546971178e6d3db49248c505e14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db290c05ce8726b57d6ca23d76aa98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18240b13dab53e7da2725f935b9bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e32f75823f97214e849abdf1b878388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7017bbb4ec71f3c48ce103a5dc5fb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84581e2b5e245c268af9c329761c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57726ccd05cdd5cc25a0dfd67054fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e600bb896b486c14eaab6665307bc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540abff4cead44063ea336cb4be0ae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b31b3c03526f90a0e8890b756cdb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47452b1921c517f64449d4d24bf053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb125dd70318d1382de06aaad239c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d096f8b238768ab644fbb6837ca55f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468b4275ecf1c1bd8bc1363f796b6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449fd47349472c9f8de427d0897e989399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8c5ff69c065ade480d11e62cec600400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534ab80477de33652165758b9256d2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceec8092a8bae31eb5f4c72fb83689402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b483ddabe897134e9d6fe1529144403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd0d382c7010c97ba1346fe4ab94e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a42b26ee2a2524d2deeec8c00916405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24145f0fe8d23e44b578d1aec4509b8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a619b0198009111889e72a38741491407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95204a52baa8764ce910138ffdf537408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9ffa194492272977318f231ded6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de3b2d1898be7ef32dc2f5069ba81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356393e29f1df7c20d48fe06cc06dcf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d60365bc569011554112999f53a37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33465531f7ce08c9d6dfc6ddb7aed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a6da73ee559ae280a8bc69fe91ced414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c961bebd6ede8c89c6d21b3b7000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240127d5230e61b34721f67872c1b0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00167195186be2cd8fe437f615dfe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e16ba76357872aa9140ce113371d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219fee0427f4f6cc62a27142ae6fce0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5efa6e8284f4e186361dc39d5eb3fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6267e8db0e17d17de642f3c1d6e967c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8f299d24f60c83b23bdf07a951abf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772d22c13753fcb5b72123f4f9f64e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068da25d90eaee794f2b45744591a88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26931e4a69350b1f6b13fd5101bac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf67615803106c80a27bd55b710ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9c24275df2b81f0b9585d7634c50e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad161f891337f21ae2c86c87f4c1655428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345eaed64c7e895a41b9702c8a6f38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d16520728430f27010dc40878d293430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc41afefb5da48cac2903516d56f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6ad1d2fb7abda6942ac34d000ef9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a4541175aaf0b5c07f79b29dc7ba3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6acdc56a50b69693bc4d6d247a2cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385bd60d659e5567791cc8c9c518a0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3642cc22d63528980f8a976a2656d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047904429a1e960b084422612b30af9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff123e0f31cb0f71092467ffb6b9d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5e9fef7243036ee685f9e51e67ca0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c255cff605eb12d8b3d5e73216af9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4165ef14fb6f8c7f85a5da0c4b47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740a7015cb0885d64bdb01e37ca646442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde571e3429cd79cbf60e2ee110219c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ef2fa5c0c531be80f6b8968c76cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5856e6824f4b502e7de00436acfc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9ae40818465fcbaa0636c66d4ef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947017aa0115718cf3809f621e50286447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ef93d2c49b92c22e50bef6bb22bcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce150eba0767ae30057bccdde5bdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc37a98f1fff2685c7e9e741cfaac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b6a65be99b04c3ff2bfc50290cfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06365ef016e89dfc86953aa5c6bbbae8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb74f24933d584f899a8046af0c333453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5eead06966a62fd7b57ea30ca7633454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03240144e50b8fa76fcacd8503b86ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c455347de3ecf062bd833d7a7ad278456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433654227163925c32e23497b4395da4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4debbff075866cfd64a18822ab3365458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224651ed5374fbf3644d01d27088705459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877434cfe6338f21361d76492ffeb326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf584920fdcb89b11bbb06e3a51cb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0123d4194615b701d3477eb8706a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d735e6a84593cfc8cb562032f7d957463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241742909821547ad071823c67d80a9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc77a5d365be765bf0aa1cc8f59d5d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcffa1e72e8d1c87b966644223597d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606dbf2c286146ce4ba9d3bc7ac029467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff2370bb4ce894cb49fd1d7dad8343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a17746dd7b22d339c0db8fb1f40961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5290a1b993fff9cc7eec98cf761a19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14b796ad226045fe05eec6412d35c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48522df5631b21936649191c00b01d97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee176e3e0d11a5dafbe43468b38b6ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b0f8c179e47b09cebfcf2ff6a9b03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cae4a1fdf1c0c0be7f7187c1aa5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf3a9313069a1c7709c49a4717dee4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc089a03f7d0fb89f1412f7cded8694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2482f01b39cd00878977d171e78a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057d67100c39459f020ecf1938eb31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ac587bf19f8397ee824e4dda5e1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01109cda5a2000f0257b99a6e003604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944042f876588bb58402ee2d388c2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf32325759085903bb69de309094e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac317de19c9fdd55c92a11af6b0470484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347683f7cf34fe96b28f4e0226c5a32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f74fe90653b6ab518dfd4c7fd3187486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3939b5edd9ccb332fb3737da8607487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf132267e59269785adae82fc9b0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23e041e47843fe411d893eb8aa180489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21dd3ea6c2999f1dda83117f0339ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83caa921435434db906b19a6c974ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9d183900ecc32930703db3383379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd172ad0108ea5ad8b8c9d05d3311b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01946836aa12c0df9304b7daa6dcc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0f1cfc4132264cce4e0fe4372b9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe28f31489e5eb93d25189ece7918496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371d3fe86ea59f59e73913f3596383497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6483451dc958c802fabe291a36d0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9602fc6926eb0c2e5a26d7884e738d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabf4f8d6b6444a50c25f517a393e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1f93e390cdfdff6c57efe1f8b1d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5000924ab8fc4511924e63ae06fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a03fc3a69fb27bb321fbf85cd079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ee2cd8a2b70757cd31c7ee5c2bdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a01b45cd8609cde323542cbe16f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3a97b09ab52de2ba881d1067ae3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd89abbeeefb8589951e493584a61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06a0f6856406536c2d95d87c2103a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981456f875971f6076740e9d5f0506509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d1737f428d07890bedf1a59b922b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2771cfb04d6ec13afe275761f9f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dded247edfd9d4a9ea4b7c74387ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b195d6dcae798dd974e961f2c33406513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8448da5e184bcb541722e34edb17c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff9bf599b79f2e9bf50a249a87066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202874a21fa1a72a75bd2f2115e6ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce36fca6a4203f8f664b8e089bb55a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db208081ac6bf74d443548a1ff5e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d38767b6c258235f74a4119f1f134519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a6470b7ef2a4958dcf8459766823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9240b7d523079e723e778e6b051797521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ae5b16c5d3a9e40c8e56ba8cf99f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162d2a1c85c4974ee52e11ef44e7c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c4478ae25482b2fb02e58bdf0891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960c3607732fc8743467602ac713de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20416808dc555db7154d5647b2b4d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c7e4a6dce25c37e13c9d97f3e76a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b97ff1c882b43f9911ca36500d9ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481d42fcd931b760d3dbd228d72c082529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219600eb092f72b4f35bcb570b1ad0af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec27ed8e8ed5b0e1a4c0c7f08661a86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a9b0f3a4a0924c078dba4ed9806b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d734dac334f42b43d011caf3bbd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af69bbcb2776ad1a4b066ea89c4c67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef03fb4c1a679d3d1eaed6c856dbe2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad6c8a2869a53d02295e08ad02d6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557909108247f5cc4df701b496459b85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1841156a9e2d425a98bd21a05d28bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637437cb7380235cfcecb609bd88270539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2cd208298a69602eb976d32ec18b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e43e4dfd771f774879eb01792f95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb7928886911779cc203f9b774f6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825f478c696f7eff9cc2b967f75480543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e073bce656e623767ddebe674a7edc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79dfcde0aa7912f9177876a535ccef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde59b3cd9f16d8d1429db77352327546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadead0712d9d55b8e9495a3df5b8f18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71eb8d2c28eb06c4f1dea4a0393918548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a196bfc639d6e20b07a07d8abec9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a5db1fe4c56c2458f6523434d177550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231fae6b0613d44947089d3b718554c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62134fc14964933405b1bfdfd01391552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef796299f70235b8589e1945887622e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e88534e568cbd98aef3075f54f230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222893e6af61ea8c58984c4503154ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716d3a8f5467798bd4e9aa375ac424556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba997bb6b373adcbdd27ce10d537322557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b027e560a37d1c1b3cb7f023cf8b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684003674d2437edb77a6349a20ccb7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06783323532ed1d132f0479e0d13a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3185d677fb1b40f766fcb975f8bfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb21ac06471491694e2438f5b99a99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d228c42cd7a7a5243d07d3072afc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd4ca9b193e732a3eef8834ae2b628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161da81fabd63febccdb84a1edb4473565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9be05c3c2de193158ebb17fea6603566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7555e4a3dc096c659a70e67c77a17a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a024a740067e772ba158e156653c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af878fe40d32f1b5220a94ef052570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e98b11e7a580fe40d82b82315a85d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d278fe44b02f2422330de04448513fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eff8462fbfdd85be850d7034dda0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bccf78fdf7981c64e0f7fc5a73391573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655133ef44ef4ebffde389c0044109a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73067aaf2f35560fce8959022f4057575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ab7cc21d28dec0e22b1968469eb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe39bebe6a6485bc04b095920e2bc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0930c4bac65cb45969845feb67d7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fda5f6b112c0a1b71d51d37fed88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fc335eb3c53412d545cebc0ce824e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684426a3fcc2aaf7d1381b9a5f731f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f595468b666b6cf9cf49fc0c1957582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f837a7b2949bd43d1a89e7ac76ea7c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99e200777d4472ec0f72f1d716c3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e0a030f54df8c19f1e27149a9e2f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e2040eaf0dc30ed5940a48a3fb25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc59f5113c66ae455dc6ce5b754150587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc0e55c364d37ab8f0a29a0fa33ccb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd63105720a97044737535f0b57baa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7ec4d41aabf122d10e1972d34776590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97232d73f3c1980e37128265efa5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a570ada6b2e8a1d97d6e3988fa2bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e0d889db5dd8389a11eecdedf8ead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163cb543312d00fd6c24e3a6a1d915594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c59b68809677179bc7d55add4174595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cacda19cd927d8e70de5f591ef426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34de111090f7d765ad9f2d149c1876597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823c7bcda87ef69849861d93c664827598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825206e716e3b891f1f7ee51792e20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358408e5048447e2fb875f900683c5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa091cb11adc7777f490305da5526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0995c1bca49eadbca7b369bdbb38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c3bd6cd9af2bf6ee48cb58b8ef5fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe18485f45d2c8f96b067e2b6d9b3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804d5bc8d6c8907dd41c1d23ba5eb73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ee95986241e72e8710584d6ed0ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5eb12a96745e58135e9748e4dcae6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44aab4dd8ea08dd805b8e9dcd928ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d6dfafc27a388c3b3ac17b50c83a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7bf47cbcc3d4d9ee8d31867d5fe1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed31f7ea7ff3a131e1081088f0548611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c3d3f9fe348acb696fffbf36bd8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bee9d326cbc4c57e5755d1293773b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c47d1483c8581b7c0ad08239f2137614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9ebc5527661a4cb608ff75779bf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6345094eec714a7f6a0e79a221875616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af0ce261beb0f2662144d6994f4c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504e5e1a2ad8b675b7fda017d93c2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408fbaf91779b7f3afeca4cf310a40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31737aee6e03219fdd46850a6add51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b498cf22ec7ab231a85af6a4e14a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a603ca701a4a6fa257130ba33571622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8302d47812c3dcffb5857206885ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4861cdecca417b74024416fd22cab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21525b3d5073ec1dcda95f5b0869b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7fb12e2b54467e48996991acfb2fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ef48290817fa110874636343094e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cde226e656e36afebfef44ca21a5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7800526795d1ff8464e0e6613ffb92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969f1f73998271d85777ec08f28f0e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd80ce0838a54364674690f25abd39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6834c865c1c5b568a2850ee58b387b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44dbf42a48f37cdad89e20211525f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c9a190121ba1f8589a7866a6c3eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05d99322f518148abd16b46b2d703635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ed0b79c268a26a90383851855be4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442613cf01f5bb7f89c9e8f7c084e93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf8329e212e33550126084f5b802b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4676e35a8d9247d909728604dca46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a1c58934c8769f6c816edb88a6d36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e31131192fa7e7f5ec3710380baa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82995b606b65748cbec2aae5303f5ce8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b9b044fae6dc66104c25983069ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca826619cdefb9723903cdfedfc40dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34e1652b4d719cbfb6cffb3467f12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b9b6307696d1a66de418213e6b7bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42aabac27cd0551df8f59cd1378481647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3bbab47c81a646e8c367ea14f758f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9c763a47202721675ce10b99e46a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c31c27bedca1e79dfbebdb3c636b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32befd323a694a1a2bd525728bebfa28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bab93229c689dd4e23e9ceb818bce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f0c49b12cebd7f779b6da58bf150653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39388240f227cdc070f67b2bee5c386b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609b61b44f3af6c8363482cb360bbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a8be82b90421d770b695558724a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203a53149c93f1b94085be2df330e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54df1ec1f53e93f26144828dc9436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c9f268d913465ca0c0737f759ac11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6a8d6d18e4b30457f15ebc9ec509660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171b2f7cde3578f5149d9154f5d84f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f070694261adef0a6fe8ea79fb305662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6920b1f068b1fd97b029038d861a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2eac5e2c500930cff61d56afa3684664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439e9074e5502e2c8f9eb739173d886665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7bdf4786f59fbaffb2fac092e382d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e200e2db3b38c33b9a643db86b1b01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebd393bb426095fc5ed1d9467545d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d9e912da92c43ae9e1ace3614b1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4755c60ba3418d9204a0562ed8ce9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba594faa63edd35fbb1997418e1bb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aec7b81c6e4cc1bc43eaa91ff202a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb9d372402e8331a71be5a712d93c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6a0cc52f89618b0cd3bcb4677885674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716263880b91f83dd6f00ad42e278e54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc613e945ffcaa0d6cf1b62fdf517b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbfd28565572cf83eb9763ff5aa5f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6393bdde21609c1ec393ec20b37fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76d34adbd52a0f42ab0ca962b8c96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c6b04463c6de81f3eaa7134e4a51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6ca8c4f200648d50ddc9bbfad031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd55f5a423168fdac59722171adb2d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509935dd7ac675d8f1c7596f7c07ca17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee4ebedf6f07ef9c5bba537bd8a7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9adfe8fa6aad7ae9d7053fab479b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c13cc35fb05830e5709f60504d34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5d82d694a7542e646ba1af74f90b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf27af8ae82da3dab05c0ab2731255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed7380f57b0c1c8dc7be7b305e799689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80dbbd1162f63c0b7a74023dcd0e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a924f9b0206d395ea6128c22b8d243c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203755da5b157b2704a82d0d62cbff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1676ffb8b20cf326a227827df86404693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166b7d66c4b37cf69246d60539293a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088252a43d555216506266634bf31ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ba169dd24de2907b6d6e6e24af2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a8cc37c9735a5bc1cbdf6972a2068697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2dce91ab086b1634baca78bfeb1a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d43d634705fc3ad9dab8d00c6f58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86fbd25c1c9ac787c46eef332e7b68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd9592c16e8c506461228fbd7edb7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e410e0d5eb560cd894db307e30e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f45a9f93f5e4d8c7a035aafd911682703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48887cf135b6d7cc67d1f799cca238d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f9ad13c278d9cc2656e142aab768705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e575ed11f017f37498a3ed33ba9efe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c28d2b8b906853597e45463b7ff18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468d48bc8dd527aa6d077d1ee9ade8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476538cfbe5db93639744d6ecf2f9fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acfaef48a56aaf55b054ac985428d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae26ac36678bd7610f0598d211170711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94925a88d06de1dfd44311bb72a11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234bb8f530a0a384e7d2f1bd2230ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fb486354acbd72a0dea1987a75a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393a873c535eef595622493ca70e99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a815b991aced16f7f6397aabd3a313716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3f9d539e57068b796fc7ffe4e49a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffa02682f23926c659e5b595dab593718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638310977184e691d503287e75ef3690719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f04e49987fdf633f9151b363916ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeade36ec52b1026dc5216e5f42793c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058afdc477f9e1b27a767051a2e0f61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075aa81b52239eb7f4a8cb811ad30c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7eaef3096876f682c686714fb761b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7afc41e2263e9a7988671961d9030725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa44831ffb3e34c04ed8307c98ae61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8543eebf6630fb2daf4862a08700727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df22831a668d72d0846c30b9b1d06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b608ced68965b34b54491f62e8196a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619eaa5b41a0ea5bdae406050a7299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb76b251ed6213590acbcc7f7ca36a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ee3b0af006e455d9209a5e34d524732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbded6e13719feb30e09c66996380e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213950f980079939b494543cebe8d43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d993b5170fcf5cb405e9ff4e30b35ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e011b7a618b3dd04d0cfed5c371e0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed51233af65f75cd3a2c6a1512e311737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439adbb6835dbebeac6ae9e6acb16a4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cca82d1e03497aefeef288f4296bd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b1826bd6912092bb67f6ecfacb7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f125286988c2e3b3802ac3a885898741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6518476af5ee29a192cf91d971fee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d919e084921ec7d4c7286657f397743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec687b7d21892a57c867f5849b2450e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024138e85af6c37f21b83bfe965c2b2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8433b3cb2bf47e8dd5878e4597b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c414a4931b0b15d00e328b88bf848d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb4c4a91c9abc1d663d947d50b822748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de2e6131cfebf6dd8e756b80251d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466965e0adffc751179d0c89829759a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0365b1b7bcc53dd381bb88060e9e96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb64f698693eeb2186fcc0cc0cf65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ab0653f926e2a804f106478b5242753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e056758ba854c996faa5a3b1b579fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858de11134a8d7d14517061edce70c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed44c1bf28fc48121e780b212d4eec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb718b9e7b0fe54323727b3c09fcf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab24bf04a12dc46741c01b73602d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2e2e4e5a193004e30d60fb346242d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e7e82018c41ad60c5efe2022108c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa59fb62b53597fd59c756e54208ae9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecbbb4bb27d8c9940b9d691b674429762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6a62c64a4d88b9f3216f6fd32a82d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af121dc555d44bc435b8013f406456764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b859697f1db33e2568631b581785cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87447e03e58b53974942b377932610766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7d95c74b24ae65f662d874735cc9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503938cb04659ef61d01e968d36de0b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee169ad3fafdb6eb670495725f229b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7c305784adbb59b40b103bf6d39f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c9abbbed9567523cf42d6cdd8941771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bab55b9f54ac322b152dbabea68d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af0bb33ddccdf2b0e2084dc38c04e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35f673ccafe693de5a6e9756facb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461965bb6d649e697cbb0cc9906cd33a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c59240e914c27d2b4f7c37b16d97776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82e8dfbbac3727029ae23a5c94032777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69168aa54c77bc2e378b625b8755f44778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ffd87f0c043508708afce14ffa533779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c7054e6d290b601ec1e27f318e17780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f91e901e8f07de866094f179b354781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b20da0dbfb7c3c54881a2637ae2437782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17218a2492c96cbd346399968f1b2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935c077d65ad83fd1180b963a5d1ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534f6f4a5a2d84c881fdd0956c5bf9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee782d85582a2c1607a7814f4bb5f4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53dd1a2198deaa62ea6062f497210787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f2cdcddcc019a4d66a01c642b3c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712071953e967e8f525b03f4ebe8ed5b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dcc26fe79d4541e47fd9b1066fea9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d39c4eba760b2e147961a67ddc926791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d6483237b04499f6f2e2b5848829792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3badd7733931d1cbe3357a6cd5281793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82d431b12f4033a58235396f66af9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7b095ccf6d84b42cbf875dfc6197795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87824c5a7a3fba82b7935538775b49796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7fe4519f59a211168e9a4535eb8b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebbf4d18f990f35b776d8320ceba5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502037cd2a2283ecab9d5beb4b0e38799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab026fa5605e20b4e0a3ba854c290f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473ac99a05da4e3711d00d622682cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55e2623d7b853bc85ea48a4fdc3a6d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5f85080dc040a68aeae9a406eb75f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3fa9653ac82052f137879c4c6944804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d9a3627a92376558c84b1b0847029805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d82f48ab6fc7b73f29103584db1a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b65add1975245347ec0ba39eb171e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c512bee59e8306d921920b24fd96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6f089c04ef6dc04c229cf1ec0a62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150392e612d75882498ef51633177e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc35de82161b597593e647aa95bdec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b31c87e5f1ff3bd9a65d89076bcc5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d595a72febd935a62e127838f612785813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ea4ea17ad5b3e7216bfd7b07e03f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9615721a815fe58a7b68d5fae1b6ce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672dc9782da29b5505fea2fc59b97df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3c3102177f03aa2e2c7826bdd6787817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc3d72b23302e4a412050de21b1ab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c904507079158da62f3948d875ef372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c29c06e60786b48dc44eb542ecd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363591f2b71140778524cdab6a13554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8ac291ba48d851cc71952e402e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f88c02bebea9c352c20e885c948396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce165a483faa0ded871d2282d0abed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2f8ce3e2465e68db0de3938ace4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599a0311c69a1947a0b0582602f1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bced054edbe1df5794cdf894610cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774d002362d28e05ec7ef3741188b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0431ba7df22b01937c3ac4919f75312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee131678e3dcee3579f425434800913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014653dd7987c22b3b252fc15ed59c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd59042f99134f9d383f33e503d3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095e48078c9f85700eae328fc0446216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee3d0572c53d040a31ac9a3fc50f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671df28f25521396a683615c28ad0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102af71753f2622873a31add9ce034bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c8e03e6294df09eb2dd9350e426720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21a07641b02939b7b97a839dc843b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40336a02e436f755292dd7671b3f8a9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a1e0d266a3a86190dc325d2d715923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6797f75e459222583af75adf2125c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccddf9e95fff870e592f6f3dd37cc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2218162d1dc7774ecd087fe282cc4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd1c1be56425891cf948d8bb9e2b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e606d465861654add89849d950f8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d3c5fd60bbe585486845f3c583f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775371dbadd1390e510b923d91c2e8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d837974287c9de544694a794f9e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52765bfc7d8c7ecca53075ccde2d07232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c16b8cf3a6ab55d65ee319f1838833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd798adf87565640f330b7b592393734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89741af75aeff1cfbdfe4b27386dcdc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc784ef71d25a8f04e249be7b45e821b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6963e03d7c0d671f606a19c744b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380d7267b102d3e4b25709eefe254338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4138304a91b030f3b371bf6cd94fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32cd48a7e8aeba9aac9bf8fa4f387840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf010fb502c74e74519abef92feb63d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c0af57dc3efb305582fed3a0d510442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1ff89fe4ab92e214afd41c3432a4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28d8067115cb87c97a697c3cb6a4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223815442dbd571665eee19c607deca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e10a0ea32c947ce46873b7d3666c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ad252948e888b1ea6646e94dbb7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18084ba3b1b0bd61c3470f98330001fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465a8a92b39c03d0fb9a2cb0d6964bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d825c5491657ac79f8b4e044b1ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e45d65302c2e72a0f07ebbe37e0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027db2da68a3e169cd59d4e8fdc5c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c655f75c8e959112273fcbfc93e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7336931cce6c4c8db0f79d8a40e38654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a7cedcfa1557067086ae5c99dccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6fbb27395730538a0df10d6b3c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c86715e64d9cebc7e7edbc44537457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb95f4ba6e1d70b32a81961210cb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560f4fcc2b956bd23a88848add40c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc61d40555460d129a7db7c370b4a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7091cc3e9e5f4c5efcdb1c9d803c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53768556ec1623765c75efeb516145762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c059576cf73fa60a26773c0d9c6c0f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6fddf5720cc71a0c7f32d7a16009464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f5eb1e5057180ed6611f35e5a4f5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537e09c094765ddfacef2001d74f5e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476c0183d3e7dd70cd5540725cca8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555e97291ad2d4c37a22c60bec8cdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e86d3168b08a16c1cb92861d4e6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226dfbc1bf8d9469cd8710955cbad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767e38b0db1b081693ea6109dc7ff071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a522a91cd2928e33da0992a57b2f1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06122f465bf6b5524afc10f2b081f0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8668e589936b1b8463927fe38d9447d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c0a7c8f9733196515964a8ca740075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa631a471cfb995275b6652120679676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6640242d3752cd43f95fd0f3bf223277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5c2e61171f93809889b65b6f5c8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b6dfb9f1df8227bd6a1c5ffc39cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b25cc485c2d0e7eccd18399a88c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861f0bf94743dd3e4d027020b4297c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3bdb274527bf81109e4c44f000cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7450f42700cdc61475efb88b683a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51702571dd0431aaae4f3065ba921cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9db41cc4fa00dd444e6b7f847a17385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31d74ee56de3ae875a7176cadf9bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7adefb37ec469e5210d017f1974c1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f3055137b461d4d6634e7783b258288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa816463851156c536027ce982a68089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d10c73a7f8590ef28d8e53773be9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc0b8c0305204dc4d86a38e74427191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8db3ce9da50641afc99c75d20dd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a791f86646c49c13340c786cb2bfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5624ba99cce17ca0434631510b1c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0a3d3812411390acfe9075b46a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e28f5e2a4f90150e660eb36e2c5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4b6b52c574986eb4e3b90f6eccf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869512d68ea82f5426201a2bf466e04f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5224eb1057a3b5e7944900bc794b8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169dc5b0b055a0e4a19e46b7250dd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f947563ce47c3c942ee7f5ad6f6eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ff2e34a3a3053605da7ce4585be0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb5d2a1da96652c68a08586a566df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c603f0034df1c92508e6e2bfd4703d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d14ed857e9b751ae60299191a8bfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb9f66a0e70c288bb178b7efb675f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d9dad9898896b49a064894537ff5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569770d1b6fba73db5fe153064940359108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173ac4d22037cf4a721df8040398e8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f254a1fb0c2a4642d1c61b7357ea94c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc1fcef30d65a4c6ae8d958bff292111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dddd865dc27fc976e31c272bb6d3af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78648da7f493ea269f361377ada7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1cbf4d6ae51e69e4fcf9c466b778114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8390bd8469594f0dd8210d5ba9c224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851ca4485df3f399682a21a15180c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119102e754994b5bf8206a8dc66bce7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0bf4ffd0e3cc05294be377930ffb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78753e30926043c1da7f443e56f1698b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e5c75b5fc785b2402af4f0093ad8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad40ad6fe41009b270ac4089755fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3905f2bef22017afb83563412a4a81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1ce93b9444476c79b433ab84141af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b906cad8d2b772c611ca049bd01bab4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d96a28e10582e0c2a0e52fc9315481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3968a05ffddcaa377206913afa3bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f105e7b252919283fdb3e52b5cd674127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2f5eceb8b1c330b32fbb31b2e6ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f00da0cb8380527827356d1572bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e4d776ea888cbe5be25b5f6b7490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783c96938cb603732ce58de45220e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e411cb58bde84fb4301b7e1e76f90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0045571bfaeaccd3b89837948a8083133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44642bf8037d2839b1aa407aa14a8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320ce2fc3818c77c6383860353d5c1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4df8cffd5f82e1626280cf43342b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53792835a0b0a83934526722e0a54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38130cd718e024b5c3f1eb65c3216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc5a8e4e54c826e530587ab6b99b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663df2910a764f395e1ac2db2b212e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456f68ee19ad71e09926d5d2d4d721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f0a96ab8b74fc38ca9e0e9fd1b51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a465ffb228ed3da9340b0d8bfa7d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe620c271290529ba57ca026eaec227144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8f0c7f627574313249bc511ddc5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e31dd2901247719404736e01f7ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90829d71ca2cb9dee266938c56d0d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234da65b7e1888afef19030162aa0c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f1b41cfa3323e527e36c76065c80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d754d1f336451f9f9fd3e3bd8d429150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ad663dccf79ca653a85b56138649151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1410cc941adbb40ef270a3f5f4ff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd499383c4a37087b5d5e46daccc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1dc270ea9b51c75b94ebef4fde0e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51128c86858e51babf65e99009ae93fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1a5ec2c4609639f76a6cf290bce2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224aeb5d0abaa292f1a7bf01003681157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa51ee44c9a9805c6f71d7e5ea2672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a87af5990963f09d79e69bb73e6994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecba23705526b6c098f4749a0d0ff6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3788973c7a6335e708ac9f204f5b18a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95b764a631fb9f9f658b9bd43e63b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b83245cae58581441d6fe86a519b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b114592b0d76bc7f09e12c493e08c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f70dc0b36f37beef948a31f394045d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5f38f9c72f82dffac68266c7dde6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea8551f7b40b9d77b167d2c1b4aade167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5845eeb411e27f575a09ee88cfd53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c277ce98169f8034d89fff92aa8d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e62bf238adf41885ec826aaa1438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a34e87ec6a2bfa6f60afe66d9fbff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607162bf36a5c852678be2e49bdcc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df69577fc0d071fcb148e51bf5c18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7942ab38bf9c693a77d97b2bb0940fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781182f03d85373f06a7c463aff9fc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d4b3542da62b3119d46545171e1c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2f97a25ac43faeaef09699ff24d27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9de1bac2d42f159252ccf01c1b51a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a88b146e7fd0e4e7af07c767882c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3e3d384cb0e5aa43fe34097b4608180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c5af3af81b5ab26faa0e5d8411046181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc1891284335d43f507648308e4d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb5759966c32990a559ada85f77eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b9e6932204c85a1d2c441c7715ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecba3617fb2ab15fec57cce27e5353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd2aaae7cf8717cd6fdc973c016a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5de3318ec316f7fef8015a5eff88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd5a1922e33c514f2e9750f48c665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930610b83b3df0a11d77012e1c113910189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1225b6eb98a6b7306ec2860c15adb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf30baba0504ae9611fdf70b3463f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23278d32cb1dd9755159bb6b1379d3f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c24c573c1f35b10c811f567f7922193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50412004b00a8cca822bcd2156b5ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac6e58ba1f3aaeff1e6c8a557d1dec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8f4ca91717cf36530d8b0f027d519196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628652b32788f73290682cefd2c705197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f634b753b97f78c385c212424f35e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5fb5654b9d69bbd4a864a7ea15e9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc77b8cbad0b5d9f24cdf710a465b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016cb09c93a386607e9c1bc2ee9e72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c34ee5242808a3add272a44b46d45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ba28f3ffeadd819d5b50be7fec55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c46cbe2fddd1b26acad8a16ad35d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0b9edc5f11a26bfb1d509c483844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680fc8a0c41ef5ad71caa41c902bc3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3372199e85b0ae3a78ddd7227f2c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003e2e2ddcf7071b6a973765e55784208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd317a1ebcb56828456df9c095b56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d711605b103d7fcce3e3eeab2b1c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f24cba4861bbeadef677c1d682cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd2c359dab3d7d25ee84e9de2859e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c847f846915aa388dac15500c7fa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32357284f34558add4d82547a3dbd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d914c89bbe9f2e623f2df665097e00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f99238ffe1dbe7e757e0a7374aff7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182155347e637bb19f6e966f547243217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58052c55d62193d145f11c709bcab09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f115e0adefc54f553f68ba7388190219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec9366ad15fcd588e1c8a102b63eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e125982fc37a96d9ba16bbe64e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722530754ab6ac23f865f41f252581d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dcb0d61f22884489624a97018b044223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b2a71897db333fe2a13d22fb2108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696aebc77d7f44074dd5fd4f760cd21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c633c7f4ec14458a8855b51c799e60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cffe958a482e2dd7eb2835badd3e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56edccd4279ce484f8f60bf4640f0b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9689a3601b17ed786d5de702014be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a96066356039efae7489269b59b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb787b6b7bada8615cf8f44323ddb84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c617c1eb1026efe38f43028da22677232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd520c74007eb185e2458f3a2251aaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff9da6ecc1e9e436df3712b031cd08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6708db7102709e704d5e8957a1145235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc37a83abfee74043eed058dc72d00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd91d5fa7b7e2f3a7d4cbd27c64cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec784fcfae0e8343209a6eae937f9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c6ee8bfc262c7851a7fe45fa12695239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad7061187de648584b4b89daff9d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8bd81cfdf3d982f809e7e37891dae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae08edc64b8fd314ef270067a1221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355b157a49b024a2189572a07abd2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7aad0a510aacbc94d4cd0a070119244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db2ee7cff19f230777343b49b8e0b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949bc0a6cf9b6091cbe287b8b251f32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d046599bf0e79eb9c2db22a35ebb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd9ea786ef531011d237c813499ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb8e2c95f23efde950763128b5d22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77207f1b35d59dfc3cccd92275824c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add2b8f02c5a2b3d4c89120d5ee901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b090210390ffac4077ceaeb101fd37c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188262dc75d488def0662a701c4ecd8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe90bb420e57d53fa0fc414c2d6e26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a138c2319b97de0ad8060804b64b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b561697843fe0dab3b73e1f5e42c1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217fea18853c8b779385be6624c02d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75ec9d6d15e417012595eb724e3fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baae4a0c0fb8ed4c62ad4005f41f48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea67d50e94d4833c57e1936775375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6b0c27d9288361ffe0103fdb656f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063e5ab618371de6a3365080704a49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74714c2b92c8ba0918f05b1edc27a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6533c0496a676a310e1b5545d3999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667370a60d6f78e30f782d6f858aa54f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea69398b0c14e640d7fdb8177f190266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec043357716a5b23d3c6b195e75f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e9b4e958e1a65244bea2c1209cf58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65e5b291a28dd4df158d34ad88fbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f2b490bef1f510e4deb3de787182270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84671e86244caaf91d0f1e1c355ed3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740837a706c85929bf19c7583ded2eb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c126e1d80297abc0d9eaa4639bf60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031bc58397bff86d801320df40c0dcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e28242e119bb7127c7a1cc0dcd51e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab398017886efffdd866c5d6f389e64a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9e0d80aa996e14e30c55d2d53de9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9efc4d68b84414a60282996f90a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbb93b095229f4d2982c78c2374de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f47c97d8f4da097116bafdbd18cc47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd1064b6bac6e91f78648d42cecf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872145c03b40e98c5045dbd98db1147a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc386538583430c89f680bd9d41db5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6507035a85f1687aa651047a69042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74737fb53272fd9294879b66248db066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f8a45582a145c25fda8b4559926b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ba70947f34046ec8ca626b9e525d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ebe414994eab6af9776e9323d740b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784096460fbbaf0a78f3517b27202e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c20340d280e61062fa056ab3aa146290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a5b4a3b68833a4d32f08f51b0f82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd7d26f321d327da0aba87d9a3309292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098c0c7a8597a2ff447562e9d886cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b1e9a4842fdfabf3732c5f206660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b77331a763ac7f4856b26adb192f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b46012e036ecc1c53e9abb6bdd1f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c659ccea3bd6efe65c6915eeaa39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118115f00a9379a12854ed48d2e4d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf767b8b2adb9e5b0ede1bd17f08aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23abf001a1959ffe109e72d5049d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f02c3d7dd6c31999a7add77fc2bcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4450c4a86a5d6536f03cae7f0caa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb453d032ef4ddeacdc0c020c494b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa10448d1a1ac319dac779000db15a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc73c8a0f3078953c2365228b31f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35149ddc93d8b86ab5ad82da905728c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115138cffd07fdb4a9a9289bf40dfe0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741eaa149317848a572ffb5ae4dda6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1992c3eef0d0f53704995eaea7f8cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec03bef89b44994817d0a2f74b88ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b2207e0ffa6f13da102148d6e2a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ddee37a7fe4cc642e831e96400dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c01766afe8fe622b56ef58048b58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf0b1bd6affde44ffe4f73521d1e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31597959c64bc7f3ced74aef5815956315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa70dd950731ed45f59089171786a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee2d616eb953c87fe750fd5beff0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9454bf29a2854032c0d38efec7f7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0f0d4165bb55fb78a8fc5a4bbdbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac1e9142f52b113cb4d6cbc0fdd40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b69a4da73d89b77973b785cedfbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20edd0cb68b04fcf541d7f2406b74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b933a8a3fc4b1ff817d15269c13a09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20737f13c05e66bb8d0889bab4390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd8c010d296f99de9f74ce7499a55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105eafe185b630b4877848b0b30264326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ccc64ace4ff8e0dfb731cefd529d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb65723311b0cc5cee371837d27d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa4c3a41839176e611bc7ae26b280329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b5a3cfdec452f340c48ecedb40016330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557641794859cb8470c2b2cf645edf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9d66390a4aec500365c63986e89d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6346be4641a137b7220aa9ff395df6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d5d21320c2348b4d20426fb71bce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8475e25a3257492f26d07b61f62bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643e8398e9ba9dc02b5bd6cf70c076336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bb92a2da234fb6096ad2493bb83a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad146ba1ece9b520a8369737d3f49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00790d160eb324262bb4ffc1c9f889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ab7a5e2b057da540dfebde4495ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b2445d550952055598cc847e1b517341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6405b023fb73a88aa607fe510f13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc880d981f69f6210a747c3b6e20cc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f2f7d22de21a7473e68e889ea0b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47cd70a346b8f0ade170eba7aede2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63051403c173a847aa6725722c89d70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd9f5255d978e46db60239971c267347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655e361d976361b6aac638aedcd68d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc96bad7ecf45076e006ff5f5cba5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4bff4511ec1036bd26be76b71a75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3187a8e44b19cc5af0d6a6317dd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ed95aa9c221fcdd19ead37996f13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e0e197d9be96aac7fe7086792f13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a53461baa13bb2f210775579a49eaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467222d34a89f558d8a17560e59408355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa411292a1457e5e59ff559440141fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589abd91e71400d925965ceb2914f450357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6304db73ab0a90ba1b6acb8b6940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4dbeeb4469c387b4fab84919153d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb8637be2fc04093e7a8dae6929147360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46318ae6206201e0fc157c2a5943e6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7727eb2c28dbf13238b77cec78c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c9a4adcb65ef9e4376bcecbaa462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320ef66a2cbf7be61a445d61a12f5e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9398f22721716ee4963b7423852712365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e53ea9e2f4b619584109fc2ecb12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d008d0fa9abeb05410d38e64af3b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ac476bd4651537229bc5cac548cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd94b7c70aae19f08e623f78e7fd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ce1e4aeb4a5e8561064a2b98f905370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5241180796ea1ca8e224c14566f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609c8df72db7e0f5013f3e1b1f9383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f05438b4f30f6ab4901e429ae79d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62df19594c6e64317e0b4f37ae5bd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e253e7f823054df191d32f7a1c95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f831ff76518ccefd2c8cb119b81f62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920bf7eacc7e8bc68044db46195ec93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b9b294ced8cf72320a3b3e53a3703378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ddd187f732902a18acf4417e36c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ac684fc9ab4946968b8893a0ffe5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2217d7c34ec7140367cb9d99f9f9e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8951103a711077babd3e85875214b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d9178293aa77805b0062f9d2f8ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d10c614872e012e5e058753332623a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1661f084aa32b2900202d5d33563bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2cc09b27ffea4f19cbcf4bda20d74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69f5af7ca1e37e6ef4f21357bfa22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc5e9942d57ba6563ece43a20598c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e3431d074b05bf99d272a4114d80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c37119e8ca8dafc7eca38e275c92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9cc51cc800da7601093f96bc8c84f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52068286f015e428eaa31584b7b7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3cf07bf3295da50bb118a4561e68d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88409826fb03d69121ce0d7d4f0c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604b8582f934d4b4658e1ff45ea29f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fcb47ed6dc7681c5fb2cc41ba1809396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195147983f66bee3713331d176aedd6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf37c09adcc50e632c648fa52318ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30291c136187169ccf9ecb17a5a8613d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a3a9828fccee3d0a39b648adb378400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d505f44f45906d44016cde0828382401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b587da030da1eaa4c3c2cae4233a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39995166691229af0cd6b449becb3d5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba0f0a1d023205274e06a23bf11a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb334b67e710f364d8b5ffe7a3d2eef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b56fbee9ae5215ab56f8074a981f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dff3e86f61b0b7077c47ef8ebd4f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0b24d08649ea1543eb67c11d3758e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b016f6774cd18e0899a037cf09c891409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939b89ab00f3b077906dcf3a5df44e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f744591a47b71f2ceeba1d82e76c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880972a0b440a6fd5506c113f14832412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ad63d595a1038e95dae4c8721ca7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cf73508868a3fecf2953d57aa13d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b0702a760ced8a08aa7fb12217bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dcb5f11bfc9f2fcbf83d034580fb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d79ae7572a51809c5b670e454b33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94180caa6e9d6728c885a01a9b52b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d907422086abd45e5723a09205b2d97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8e7788ecf557ac164cc3b197ca603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c457717db01ebfd862ddc38fbf241d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e121986f459b288663fdd777d779cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3009281af800c4ffa586a7e803f6eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1962c892a96e2fd029d74eb702158e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa6b1a58da7088a795f9f36d0a93c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e259c71ed41421958af1c7026c83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c87f6adc915eea373280f749ec74e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38451ca44ffa92bccf3fe13beb78f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772b1d9ccb568ecc5f1bd44cca15fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7dff51c8f66661bb3348d12a543f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dad2c5bc30ab6fcdbbf8cfc204408431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddd3abf9b90bfc9fdac610f255a893432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00350bde77d4f47a2254b1be313c0e60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b368c5a08eceac0c115a174910de36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6ec222276a0ced4b27d272238191435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149faba69e43491c0802bb9a705ccaa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd9c90d34d0c3fb1bbff3b79073f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b182cb642bf8cc07bd059073c6923b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c0e5fe50b846b244194cdc78fd222439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100a96e65de1a100c4c7107a9d76936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cfc494a092c987861095e18e7d12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a832694d8022f937732ef9faef315b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be2e9b82e3cd1fda2015eb0d3a3a2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29157f545a628dfd4eaa410cf85a123d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428886d0c982a0e38b62baa5e6b3bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47cee572e574cfca227acdcdfabdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc07b0267b884d072cf4d856d1bcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e80d256c544422e47d2540627c838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b5a0a86706748343c1702ff487a26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e5bd931245ddb8034265b0ef1227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec40346191dd70b68429958d7ba3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc40e638f876d9789fbb9e7f2780e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974fc08254fdf1851d6254750928104453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517c4c91261bdf8cd44b2d2dc86c3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aa6f8a18443418204ef88d4b4982f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf255b5ed586c7826a66599c549b737456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359caf9f150da14ec364769a7abea92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2f25390d3b19410da75f9cd20ed4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f37c919673a8982fb70a32862889459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54722fa92372a10e61e50c62617ea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d60a2e3723dd8251d064b27c1cd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c599d1ce026d3d5b4e65895e1526a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192770dba6d098db6b66fe6571caa3a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e753a95edf40bfd94c66013c21ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2d727e130169a6a9647944d132ef4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99417c7a9cc649281888cdd1931e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080afe808731499cbdca647f9639a54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414923db7962e12035a67e5509f9614b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac06a3d48b0212abcf5d08ea1442b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a837589fa589e20d3dde03380352a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321584cd673a0e84e0da1d7cde609bd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460a09a679b699b74ecc1387a19dbad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4af3aea059d203b30e6b1afe85340473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459bb8b565b2d9e9af2c00ad00bf964474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35bbf98ff92c8192f8f69c644f370475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a1da53458373a0550279c7346b88e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f75abf34e515cc650c6c2cc7ff539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f24548f89edbc02966a65807afd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a0be61973411ab9a6e1241ae59a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248e6c4f5343e6674c9f665c6248283480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba4dab6fc5f22d425e1acb7919e02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b0c1abee9e60ee262ed8c068b0d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f517f4cd39a062000d53a41467a89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e5574720b8c2ac95bf5ab3d816e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35339bcacfe8ebaecc5babbab065ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7596831ed8b50e409a07bb7a4dcde2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24eaeaa2a8d7bd5a544fb55ad0d08c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acf6cd29a079ae7dc71118077d83cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa6baec584f849d44c3f6ae7ff33d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbad91e4363239a74428d273c10c0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9730af15fbb9e1b6c3c7c96e2285491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8d8c02d37181a130981553cd26a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51145230ee7f974c91c7c4e33bbd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45de7fe4458b810213f79e473ce899494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0256c70ad7355c3b5fd176ce2c0454f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee1c7b9da3ed5b8f902f2ed94888a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b4180674f919eca2f1af80095e0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0753545933ad5dfc48b7b1448bab2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c40fb9dc8b3d6dbfcd360eb6e54929499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01d53bac769b9f450335b5fb11696500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f445a486f2a6ef5eba1d84d674e09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b921886d147d63f499bde96dfe1a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5252e7239ae1e706fbc530e7e9a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6781c40fd772a91ebfbf190c5203504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b407034b8d0817abc7987f937771db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c178bd1f1a7baab17b38fe244d526506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c0eede3e53f95fbd696bd1e0ac381507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95f5305cad8933f55de3a92240dbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aaada6a0dc0925b9e139392754956509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4679df362e5904c3faa8c263cdef1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d846d223f4c9836d8db9d502fb718a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb48bcd2225e41848a2cd5f4f8c1a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f92c3ceae1e7e59fb065b835de24e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae968084042ce86b37ab81766c48a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5249941e8d91584b357016d85ab7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b6ac897e500cb9d83787292f183c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11a77178e2140c903ff50ff050162517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f422aa44d317389ac4d16ffe4d77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d375c64cfe121a6145903e9f00d346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b34e74687000e0bfd51b79ea4c509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0db6cf1468cb06aa5435193786a25b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373400a3fd08eb0f92c45e580117ba3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cca7351fd36ee6ec71ce21e27355e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d6d095999b33055ec0be7175da5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc70677b41ae81b40fdeae0e981841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3bef258475b1b68c427c06b49815e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb2049fa0488d53e69f0ab278667b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da071e5bc9544592f9a06f1ff8c0346528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce19ee7de9270d1e5c2058446d0c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33b5e6af0f5722247e99b6a605887530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4152aa67123d7c827cbff6bb11a66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed6473b085e1623d39a3a8a37c1a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e9b3fed134f276e75378d49b66829533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be87da2a5b94002b2a96ce74cdd35d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a29770dfb025d05476b690613e2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0004b55063d25deea92564cc4f540536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58106a7d2f1e39843e7bab7c5b839da3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd24dc82bace6c110b84edd109985e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5f0555a5c74831f7f5ed838fbd03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be48553f2557be2d64ec5a38ee326540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac81bbe94d6a34d9a00457ac372dec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fd297527d140c973c80fa4b6eb7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9c0db188b27aa5e3520d977a6804c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66cf60176f41e9b58cb5a882c1ae5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019668ab5969f9b5375e28d61196a1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab91c187c3dd22b1999c07f5ae1ecf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf473e008d424d14f8b0cec8bc67d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8077636a63c3cd4059ea501d91df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d165aef1a7fbed7fc3efc506b85c1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1bb83f53e7752218648769f72444550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c1c23255bc644453fc7ba2450451551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14351ea2a1d2e8963589419e4ddfb4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722ab939c066c87585c489c13c0d9a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301317d15ffb61bd30090ea0db021e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5872680323710b2ca9aed600fab65b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f973a7b0cd606acf7cb2004d125f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714629e34078a47f2d7ff2d427ce41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0b6b9bf294f8ed452665a6994ce90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1325a1d7f53fd5641ece62fbe436559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350144a00e4f21189934d01f8446415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a7aecf3388300bcfc76bbafaf3e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dfe1be2eba69dd98d39bc55267637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199b96d965ba3296c6ae3e92b7e780e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735f5311ad7cf2addff3485ce63b55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff6459ec432c5130339f338b461dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384794f2e28c12d976e5da1ba57e528566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1c3f6e890fb0d9e4e10b9bebc274567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650de494f4449f63496f0e055fdd3ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ba4d837edc7936e44191f08f5d5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a387dfc9e034664dd436bcc3ef64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef9ad58487fa90dcfda4ac76feece5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f322176ef53d2018f69e670836beadc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798e33e9a0bcda69af1f8655691e3e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64bfec39bd9087749f7a686c2f9e8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68b29bd5de40c1a26a9d9b0a0ac11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd22db486f8aa8050d09635fe398f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63036e18ae457d7ddeda431c08c09e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbe5ae47644c1e7d2a6d54b2a903d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda563ddf048fc2a5df3a622d20a707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd7c2906f4cf18a82d7b3e69d23ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d471c1d24f7655b794a69716fdbb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f58158147e76a1f9f76292527260582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5fd752c458898b216352b7c0159f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7a140bbd090735160a31dcc2bdbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090aa07517cc463113f81a6b3cdf35f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a5f961c8157a1f764f2fbcbeff2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a048454720a22dcdfa854c4a045d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1631103b54a8ca868df54bfcf8b911588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2adc9824eb68daa0d9f79af2c31cce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4188f1bdbde879b5b87d2bc27d90de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921896486d9e0ab02ee33bf83d59c5b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c46e3f1f5f71dfc53c5c82f36e7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e90f5ff58b31392bda9c015353994593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1b45eed2dcd8625eed195463b7be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e72a3cdabda2e4d44cde5bfe6e1e1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecef03422dfd9b99d6320b2d0d700a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c48b4d1223006784b3de7a3f78e51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f76b358c9b8237973e9694326182f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5a5ecefa5f7507ba9b8e87656f62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae513559dd9f15edd65cb019ac717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908af799abf38f641c05da459bada5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a349daf815cdb1894423aa411edf9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1370b9aaac7916ce5bd79f6a288b4e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998bc0b49a2c2a5414af5f15fd75a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986164d6b81f8e0fa27fd3a6c8bf22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa86f47fa8a18f031eb9e6de0693afb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66ae6eeecabd0b351597dd678bd05d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9555a7695fb57cc23f1ba1bc2dbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ac21eac91c3b27775e4382962750609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a1288d5ea72f30f5880029acc223610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccedc0b281a1c2dd06eafdcf061f0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae829ff323bc5d692330d24a349add612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be846f3e3943b4f72bee10be0b4a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b6bef8434a7831ff9fbb21c4abc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530c1600e66ac4c21dc0f7ba64a23a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c083c6a93daaf9811ce8f51567b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578608c5b3a1d617c52398457da80bfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a65bf2feabed026c283ac9fb86021618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3795a04a442755e8b30b35cd2dcd6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78eb5b3e3f7b6e1aba6ded9fe55cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d0c4a6defab414460c8b0359a5ced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445971dcdb898c39cb423be9f17ef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a2f92178bc774572be7569e76ef5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a5017da51b358d0f7eb75dc6d7d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1325d845749a5f4418254a0d4931e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937d3eda5624eba45514606f9b1508626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb1ef014d4e789eae5a066029c625627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279f578afd3736504b30b65a97ec8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e17ba3e629ffe772993792c85f1716629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025cfd93bff29367bd323ce6a6292f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc031c62e23d8020829aa44999664d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0434d24d7ac9ba91de31bcb03f05eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768fdbdde843c1ffd2293bc8038a28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9291a42c71c49f05f7678aeecc6b20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb9349fd308ffe6070cb039a5bc8b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebb6d7d981f23d98b44306d3f96b0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d8148540ebde3f8f683648201a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d36337397ffcde467260c7d98029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd220ec658c0595cd7503930be74550e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae7f3e026fc9223e32aeb55f1db86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d15f2175657cea69f67a29f16cf6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27eada20a8a087a9d73e0218dc6da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8c0fd16a8eb3b76e0738968ab131e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97593e0b22269cab518c78ba461ce9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2bae93975ede87816b50fa4d7850645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ace2d855fb0228ca0dda03437809f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1792141ef1ad8a06d3a87b66384f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7b3eabfdb8d89aa2c901d2795499648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc790f0e4f1322e5cd832646914133649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c5081103ce50b0d58ab2e8eeaadd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d651bd7d6d24b7805bba246b45570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3fce1c9424da87a37ab6afdd9e0f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c11c28c3ecdb68203cfefd47feca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a032824963d68f5c670eee7381d2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b951815e9907750fe7707d376f31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96772e32bc6873bdbc01892811fd0bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb81003b1595c07c50fb95106bf518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f198659129faec521c59d7dd35a96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344e7423ac90222b3aeeb3493b2064659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657776a004926e72ac57b13fad1a740660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff562a091a5287e6dfb37fb64fe858661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe61a13a2e0bf638ed2f57dc8592c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b0d58f73edc84971e01a93e3624b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96c10a9a083e4d3ae6dcfa5be56b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf30cc8ac8b9b08a17583a58fc459b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f341251e81003e0de9ff225a7cf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017b52a5781c090411ad2bc86d6227d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b208cb7a32b086c4bd865f76580556668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c34c1b0d0108e035c447f845f36de9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e9a93bda2127438a5e6b1d938b89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820bbb9d0215291ca74bdb878af7e4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e106e15f2385dcf92eb851edeb29ebc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84007c971abaa269f450479a97c1cdbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c685ff08cd15f8360bed4d33bed7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35b7d37d7189dcf12fe4344733986675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559312c8882bade2ec53ec4879578f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d54f03c38db2776c1e47683ebf78c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89542989d10ef3f1e5a6d407a3360f75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b93a1d0d81aca4ffa14c283cc42af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d7932649cdec26405ec0ca8703ffe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134baea0b40a64604f1a6a0789ece9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd49c64d0dc98f23735c955374ff1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144850466d085a0cd3b9fb965e98bce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61ebadc72059f7bf460630fb7a66e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4679f0217d1d73e38793f7b42d336685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127956851855700e6635ddb3ddb7b9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12961c9efe50f3c5640ca7bef7e92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39d3dc738675743a1b5c0f08a1dc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c634f8aa84a9068169811364b9c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07294fb8d661dc3f750d1d5584d46641690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b2b50af28110772519eda44b49569691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d121bb499ab8f0ec10443e4481ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d274549aee1cb9e6f988b6750fdce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b530d391163500a57a0f46e48a8a483694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee6c9bd58e9ee5a2c4332260385d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285629c919c92f46d984bfbcb71f042696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d5775d1242f75c66476b1f6bbf4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9284e55ac349c1b364ff9cabfc73ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cac956f4115afd4d517a0c24e8f11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57aec15e99cfa1ac2cceb5cf35311700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff491475b2bea75dfde0c2dff409d69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dad7473946f397aa7366ffa6c8c22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1e226f27afedf0c3f44b50555d97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344f9a70c9fbae82793eed4437d20f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09e2e54db5fe7a0366b0ec726c0db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5284b24200e1f90904454b75e8e53e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f05031983cd791a687d8971a8d798707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287d0edafc9e8ceaab340de903ac65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334bc5bdd82284ee907b24c2ea1ed0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a529917e2eb90f16f4da2ac79de6a4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96014bdc16f04c33c4ecf09daabd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390a532f03675c0d6c423775b0e202712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e6a8c4feee15997b50aeee1c888a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e130cbbfaecab0d0435b56b00e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6dffdfe6376301c8d220b9794e06d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d0c3faf083c9e88a5cb3093bfe31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca327f819d00b672209df199844999d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9534c2f78beb5fc8de293266cbc0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b995dda78f9c6e764077863e41d95d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443b48049224c491b3ef44bac5085eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50b212dafc917b8c08e4c1ad0a9af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e3b1d877ecdcad69a0b695e8663e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036da8f9e4ccfdfff51ebdf447bb7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b8acdf502eb1efd4c6190d8e366e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d30e2433205887299a5ce6cae7c78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa669d43d1674b22b0dc0a415a06e35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851991ad2c2054e611d1dcc26c39e51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da7aa23096bc4110d97ebdb427780728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d08b64efe4a29fe0f974c6aef577c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165bc3e8f237d838fcb28703be0128c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d10436df4425e68e7dcc12f50d20f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c900f907f54b09f72e75ed1b29fbb69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536580f1a61ac2d44134df50bd73520733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ffcfd7661492928865b3d487d0a00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3bc0977dc97f84e6517ca926ad2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75994b24e800d2020783d773624d593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44373e3ceef2adde5fb5f9aa3255a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0ae3722dc9a484a5d399a5fb2ab1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0bc4616cee903840a7a5e39e23c3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a306b5bd6b32411f9bfbbb3303b24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca355d44888bfcfad915e6da3a6b67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e4b3bb07f241941ca0826e56ecd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4983afbb67f4fc61bd1b9cfc8c65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80c95e894f82e5be83cb3a7d625870744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2226f662ac4307d4b590bd06743d44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df6c7376a272d998cbaf06a08f16e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe10bf987fb41a7e00a5d553d5ef9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1740dade27c33db66dd705082d2c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9802781296917bc9f880b5a2e40a4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aeed07d13760a790604106bd7a993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b664c561ffbbc6b2e885560cb0a92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6355b495c83e797195f4a4ae62d07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c462770c954270e954b78ef801644753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467a755ff732f76470944874288a55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf63cbe5935d06aa7b3ebeff156776755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdae923984af72346409793c8241d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa5f7ced090b84947f3c099ec18d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f7badad94938a0713c96be2a5dcb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da036e2e1629fd0a5016bcc2be15a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed6bbc6f79737dfbc218ebf0afb77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7648ec0cf9bf73889c6698910f16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9c89830cb442b5c2494f7cc5aa7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7811651ee39d7e5a3c51a44a818b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f20e829ffeb07a702d88959844fd4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322205564f0cd8a9081eeb9f287c1cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30642d4a23dfc7bbe9dd65d2f8cc0085766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8987def07e24cb2e1844099a881f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>