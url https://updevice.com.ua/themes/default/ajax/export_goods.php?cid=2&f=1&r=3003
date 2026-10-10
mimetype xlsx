--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8bdca21f1afb776cd5c4acc7ba0ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28cbfaf2cf641a91b46a800cdd08552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc458e045a7d654e6f72cc75ccd383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281a098bb0cd9f162fcc7b50e09e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213434c4ba6897cfe4edabce4e76fe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566b2e11258d131b26b09f211d0e846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c984f07c239fd10c3f8f940ea720d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ddd0b1390412029d74ea5d214c678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988e65b95cb7ed205c1e480bb4b0cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb473ff43171ead0447d339ff3eda6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8200d5b5a8fb61bd8616b1522d33611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba3cbbb0e61c56ea0683ca854168f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31606ae7df9ece56628f756acf320bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d29830df82fd3efa6bc17998778ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44d8598c2919007d6da6452ee955515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e2f72676d3be9cad5fbf506206ef716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47228f3f9b3533dca06c320b1b2cad3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a8590ed18d180658d356e4c22a4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ef46806d37c8493c6afb9940fc7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078db34c5df95e381b61b7ac83b73d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a265638c18a6ffa947bbb2815c6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01696f46cfd56afc241a85910e23c26a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e6fdb33f7b8c2602083eefef1108a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecda804afbc4f2bb677fbcd040b295724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1431469ba15a7b2de38c09d400ed19225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2338c85317fcc6c4aa0de79b8137d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c38905f87d4f005ac2d677b67958727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7254f096b9463ae9c4a586dbdad9cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102949a52bebbafbbc1c1a08f8d1357329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ba6aea1acfa5a67cdd2f91e4dada30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc9d314b6ab9275d57c92df917b2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574156afdf7aaa6ced62e071c0ac075b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289053ad10809fdb23554eda7fd89b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d0c686e3ed88c031d919e40186c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8791eb6c240186219c11a5d337684e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874bad6608be7d9027de20df0d442836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f2c40791fadf6129a391c268e54b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11586bad6b7629f731ce7d63995f7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581e02baae86496e0036e76a4236c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730b511317512c6abd66d02bacddd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc5c7d4417edfbeb1b283ba2383da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da82d7b7fbd660f2aa882ff0c7fc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b9ea44b046f7e8f4c265730dcdff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de86370bf7c2c5c190cb8589f571f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba528e9cf8ea6b45726bf5d4d188545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd248a2732e20d7b55b09b0fa997aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03eede4a0256969851eea600be53547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e2447e0c5a0e574c5e1c8bf15cfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae131bff29e5c1ea38d6ae84e6f2f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4da6d054651c33306829a610a5c7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e70374cd0dff594528d0d492af8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23ef1fdd7d9c9e82264f927ac125b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ae79210d73761fedd2e9e74b070d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4be801d2f5b38cdc3f7ea293160d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4411d25d7858849d6e1eda50d495d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e1210e18d5029dee80df90646c9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196fcf5b8ce50a844beed7ab711e9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0dea63615730eb7164a1218472ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010628f120c017510b18b608931ab94059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6120a1ebe671caf10962ad84d2821560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d9a08034f0350316ef889f12d6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468125b4a1fb2bc7425885f915309162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b650f9d32d4fc388a91ffc19d88d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4437aa3368d913113c5205d5064b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9b0c79dfd7e89c99fa1107c67998a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db89248ccb9b9e5081eb07dd3ac2d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d935cbc395da9bc5fae21c8993085767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b6ad33b1eda525c1de92281fb7ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16107bd7e6a8ab63a6898f5866c67d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2cca064bd66e312ae2534164b2d6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d4b6714d8fe74f8f5b6fce4b147f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa48e8dd4cea3ba425348da8a2cce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d6142bd592bd929b7aad94e97319d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72585ebed05d27903a66b390b8cf4a1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f32112352fc7f441778142fe06a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b8d84f8face209565eaf0e2f02ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7beb4586326adf094b5b85b4d8ded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf4f36a32809f42634357bf5c2bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69840c0fc6b5bd62d0912941b489679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f348d428f5b0aed0aeeea9a2b2f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf796cd636109e40ce6bfc8b55d47981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a59b65cd1a7f5279012a5cbabe34c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f417a2d5dfe3d0cdccd07801b0cb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7ae2e86eacbe53dea22b2827eccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e434f090af91d4e6cd9a9cab7432d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa91ec63ad60ce8b07d2ffbcfd45b5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74713d6d052af0e07361fd9ca4784e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f1c949c0e250043675312081a53b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24eb0cd290b041b94fc21fb6c825d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce96b81218b9f4fe24ff06831d7db2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f9a418d56d9e3f02bb0c50a85a5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9052350f93d2798c4df26277401c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404479ef87703730ee71a70665965eb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b865c6d87bfbe15b545cff902ff7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e32171d0ea9ed83c88a85e7e5b405395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86403328fc4f92c200bd2ac330523d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26eab6161a5fe2605d65ef3c83185297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec014e2d98407506f802f7456788498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90f1e878f936f63667fa96c9d5d1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcad7ecbdc13eea4263f655f641e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405843078ab3750501d92645f56f130e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075facb4ed1b93b71fed38e8cf2febe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368353f417f115c312b9ead2dec3e8b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d3a9951d8bbb5f94233e98fae337104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d7733b9c68622344cc267db51c51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72750a6439fddca1853c3ce821f2229106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd754fbdc8112d863405dcc6da51b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693e4d563eb4a0c6e65e00212744ec7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb454a223818e346570aaccc44a4d36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896235adac9efee39d8935c310e4b27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6999608622ac03604ff9c6b27bddd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d2bdeb3d6c05ccabdd7e529a0a502112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35d5405970f60dc685c0107d46645113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc329f5d7442882788c31138fc48e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e501fc75dcd1d7ba27ea256e16bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89dff1d746bc95ce410aea95a8e93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b418214d58c45c145d6ff06a6b8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef881ad928a63f78b04d0786066e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b146ea5e1d5acee55a03e8b70b8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c100aaf2498629431b4ee535f46e814120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3a6a7e472b11678def08f92ca6cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0582390feb0386ffe54c24102ba026122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ebbadc8d3892439270ff6d9197ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99807d2b046f0799e2c2051de3ca8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1d89862030df5d93f4df5a3fccae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf1d2725e2d30531369bd66b598f19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d6758b747ccf4cb49daf58600c51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f61a7d418e713c75519918dbd23f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bf34abc48932525f403f63d7184c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56532a4dd827545b769df027cf14bb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb33aa18a49839cbfc01b496fc62f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ccbbe2fd75ef532d653f4cace8f66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e04d89417b1d44d8cc974dd79aee7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14d4a57a6c852a69de3c6f8580fe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9491cf8fdbd2f3a29d7e5ba78f5a1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756f606e0fae318c584b13cdc820ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90778ef2b82e626eaf2c877212ef819f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6991b343570b758676446db65c33310138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359580da32ebbd2dd072b2ab3cf809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfce0db1e18640129e13727b502a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac9a4aeab2079211ac8126176c4e8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a3d5661c78ee130f135f81acd9db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2a089066471d07b52b7679836182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ddc62a273feb9a753c90795dd1bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad904d437563bdae697b240ba3e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb193112ce767ba4ee131dc6b2b5c17c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1154a97e87ee06490886026a84a6eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2cceabb449944176bb0bf3b62faf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac8dde982b8b8bdda2260bf695cca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea9dd58628fb6338acb676b53400f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626986f35f9d5ac41802325ea217aa40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95243e24cd024a1b167083a599866f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901dc4fa9164c9791426abba642cb0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb56665a2d6cac4554a89e4a5b19c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dabf0c54830a5f1732fff4ea836d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe1ec7c5fc3a2a8de579627fa20c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a95190ef63dafe04281431cdda3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f21ce1149656a2cf7b65a31b2ab1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcf70af0fa90422d36114374fff9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be438f78ac573a341d1364d6ce7ebde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8636150acbc824376b8aaf0b41e92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f660e31e52eaef14ea9b32c235f2be0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218623737eddfeda81ceff0a9f94d1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750cfeaaf0b8cd6430c0b8c0c8705b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e8d76051d3eadea13ab25aaba57ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28b60c9ee6823b22dce334e7c04841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595c6bb008292ab793708d6913157d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73391855bf9c49b0c9a6768f30af29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54a2f945b2d71f0ec405c1e875c35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb387c664948c71c0bf54c2d0887760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619853f5388c18e3f928f6d7a93ee4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1ffd2e63f0e314a4df0b465041803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6bf244ba612b1913118c16ba18bac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f59e4460c83779e3e37a3b13907d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1f252248238f24f5ab824c5735d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a92d7623186973f3ab89bc9bdcb035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b538e36c67d5944615428973de78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd04bcd455e4ca67563116d6c6196a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286cf1ca1c29dc87f2d14bb7094fedb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21826cd2fa1a2e445e1fba10d18b8065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57a14d9e0877ea32be07385fe41cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6b33bf2f2e00219d5aae1ee2e906182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c66cb32638e0bd4ea911a601c85a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cda42de1f5262b5b4b4511c5943ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355fd0b77b78675cf5b638484189d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ceb1402aef2260f6f3c9edb7ebb70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b65422909ca3259b070cdfa43a71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097296bb2827e556599b8a9f8c9af6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ddea9c29ac5075d406a53675a1f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d656286a3b712d1082880310bd0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aed4cdbafffa8511a5c8d4ad6ca34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59fdb08b13c2a0149b0f7e0e11e52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b0ecb30c3cfcedfc541a932f8aab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176bc8abe731f94cdc9d99b202f17a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9881e30c98267323a1339955a09a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b85652e78894de0ff1b3f194636d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab666a2f4f2473a85db26a3f0769c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba638824c07b4a8ea8e7e47529399d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0951c24a084039d793d64a52016f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92712aa4a88f9c0bcca7add8456610bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f74201d1d7fb1a9e63773836b8c06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b41a62cac0d79ef06a1527ef8e51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8d48114dc507f789aa804e26ae57a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641a55a0d07775e6d9ea94f480eaf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7c13dc1ae763b68d9e6969b3602a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff07ca1ee8d373205ef92b17c62e848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137713be06a97af53283dafb66a6c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943be9b633653cd89d8b9e14ec0596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2966d24753ea747771626e0f4c1063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e50f7da3c2cae4a945a60bc4a15b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4a1598f7ad488c4d47578cd214e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803ad33f9e30d9d5789f4f44ec44a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275a6f2e0cf77173744c37019844a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110effe769b0c115ef01287f20463a8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec6c55b5498f62c02dcf9672635fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa0efaeae17d22cc23d2e14fa83fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50d4596ef356f5a3f9eea0b671e22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1afa2772133ec4f059e42aa058202218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b438341b8ae098bdc08df1ca69e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83514e90e6c01d024eb89185faf8df4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a249f26e5624d9f7e106611ed940d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ee7287a5c55627756d8af41c864f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf64c5a4f18c43ac32cc085aa5128f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8e5bfd4c5507121cd9a9932d69737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081df7f6ed07b0bebf0d86f127f2535225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8366a908555a4114d0f2961190c5af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0991b78d440d9aac9efb117dc4ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48788e24c395df8f2eddd6c52bef2f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634f52160f93b50c6dfed242b5e465229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe350a13275b5f397c5331178adc1ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac92836851b87d905ae6d5f8e28e6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9c12a9bfad0178d02cf4eb918df8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c85603bf0293a6a2704c97c0a9af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28de170cab7d85b66e83908edb9c54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7a58430611acd909ff14999cf27b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794d979c17c0b962ce7665291ad850b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc58e96795b1f925383a5e40fd01a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3b9fd01fbd8900aa600c96d1666dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398d76a325dccc517307e7890d6709239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b837c7a00487dab6af3fb7492c4d4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4bcba70ae03c633addfcb0e5b7a0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257c35636e75f863c3d912ba3aa1bca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e2668932910cd58c49b9c665d2f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f42ba7d86fd2025b2288d1e5a322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ac4c865882fba6692413e0eb5b49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a5640389cb1f9d11dfafa3327ad7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e799731bf700ccf811901d3ba8bce7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080309c7048181d14c4526f9ab01387248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96069ff28067e14e2ea21d78a93056af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56e47ef8554a01c88307d15c10135250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76194dfba0739a79146f5cd57dd091ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389a7e8b18295dbae1c7b564eef3b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368adf27ddb4ccef78aa9f76ae6d4a64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e80be5a2c22d65d928d0cf828216c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838f6c6b203b619da2f6975ba5c2507255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a823d860aeed9076e8226ad2408041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9fd2ee6e432d059e810ecf465127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f409945747c699d93b48d2865392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba728105e883fb75f1239e72d1a84c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb058b760e87169bb8b6cc110d169260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f667ddb756f2fc2b62d6abe7cdd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398755623e61559a0bfb7f0d2f503f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e3322446a4d0a89602b785ab83a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a242d1b9f6790c192a2771bea550264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1894a345e3cf9cc9e053e3755f38e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e854946611e9c0e76cd26ae2b59d79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b00ed2d1d71f3f58e687552b15103d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaaf92bb18c81842d0c91612363c66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b954443bf6fbdbabf83dc5053350dad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078faf3f64941ae262258c48d1c8caab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7129307d912af637075533b0c3eeed4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e37309f73b4a517dcbffffffa84632272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab096c68a9a45415c350f729808dd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61fa9748976aff58375ad0fc86126274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393455c94fb1d7b578bf34297b41ed7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf6ee09fe4825aa0a35fb299cf0b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a3a5d0bbbb37d1467d595e36a50b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfd4112390da673b264b78def39328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575e7ea4309b8917518dc02c667559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c2cd5ea522c3500bb7592d6e0189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f32fa55b636d938b86ee26de6095c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b99194ced2596dbbe9537b1a2915c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd243c4fbc26f15eea40f5b240dcc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c3866ae06a52ce18deee605ec919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef6233855263d747669b02976488a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3d68f9ba51b081a7dc11105cd7fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71afc7ff56f6a8ff665604730274ada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99329069fda96d824c54a6a79a72cb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b970bdc601bd4f36f531ae4d18ba853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0780bca3bf7353d233bbb1a56a502b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde8b1970c9213ca5123d545f4bb01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece6a151cb3e6689ac476cd6d7594f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eace7ee138e7c47701ca0e81db581293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4b2b1cebe7f008782be17f0233746294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393751c82065d80a7e2685cb65e39a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6cf205477d177f7532335f7bff06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab343ae0c300067c3839d73017b62d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de928b7542f130938dcb7f7280513c13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2643f5849fc2bc105419b65be6299299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c674089431bd2e20a571de8f6ecc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf179b8ff342fc5d37a3667a5601bf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56308a6f2fd53625b7f74d749bb841302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1aef98e39d4821600cd34935c70f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017eb1753279c6591c3fae26c079768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edde6d33b3c3e561ebe792cbed7a19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66bcb2fab848f34be997dd98d01ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838bb014df10c0fec2e8dbc588dd4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2553e56fd6c1a3506c710814a11e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23594232116d6507c0678b5f88977c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c3edea9b9f62b741cd53aa64d25b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3bffb8a057bbf0340e53b370b6963311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfac1975f3963f3617593fa0f3aaf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2de2de6ec55d6ac015b32b96a940ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd911d2fc3df57c42021c6ad1f580314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcf08fdc02f3c04bebcd2579646049315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf065352ba4fd8a0c749c1e45c74610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81ee7d71e12850b135c8eb21f7288317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9ae7ac061ce9ebb4e15ab86befaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806511b6c2037bc4ac6ce93fdfc0fc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c49b84f5987c3c2f4c087208f089320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433764f7d18d2057b78c9b3e1ef5ea8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a0ca65b6e161eaa954b10b2a30922322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a423de5a89fd05d2ae1136426da7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811843dbc0b10da567becf7d5d4b74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435f841c9b9ce6b8dd3047317a820a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de9f134b4e292080f38f5c7ce8ac9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68ce934f23fce323a8b6a29a82ebb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3314f98fb02c0f8aa3d8844f9eda7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ebea18297e8433dc385e237d21fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83269c0251272c8dc8e8e2125d84045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6974298d1498b3e4d441897732c02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8ca4aacafe14e6a0da7cd67ebe78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb1739c7d0321b065eb1439401c7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ef18426091efee8a750a7cf1da35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46eb099d119a56b5bbda70294bf73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc78989cee36beb0ced1807bea8ccf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed6a94fd48ec320fd67b14769947d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeda7e594a7a3f19f34536b8b91c67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dc30270b1a2f17555712b24ee6899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae454a2713d444e3b88e7412dce1c3fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086296e10293e19781b5d173962ffb5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a663056c958f3076d91991ce4209342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc3089889465b947203cf80ef496d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4f43c41b9be47d8aef5847b0f1f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8770369d5202e4bc8f76449cb33d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9ba6f97f8c07128c1ef30223d2b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9b6f834ae89736567593e500be164347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67a8b40ec7223510f320c7dc944a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337cb297fbc23450403b5c3d6b15a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce54be04d91927159f753d68a6f9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce22edaaaf76a29f5506b6dcaaee8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c775374d0e2bda487c4cd6020bd5ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085dab46115ce3fcb83de9e8a3c9d4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7209ff3e01bcfc29f00019c8902fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a12b45fcb50a9a206e234d418e70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aa6c5f1049a80a8013dcde6ece2ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c703c13761b65182e5926c5914ff5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b363af7fb724425491b3cf4309a25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b68e2b5bbfdf175f2761f31d25f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846051ec0a4ffebcf39fc108318fc7ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b90a5f961250edb950dd30a126bee3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5a5dbc67c42dda6db53b360efe4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135771fd97e20ec840cd4dd44e41a802363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db38922a6ce66881b4226eac47071f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342ae71b1874e670c5ff4f23be4c95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fe10523bf4317f88bf7898f642769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb89f7d9b4903f13f880ea665d2823367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fa606cc19f6723777f4c3301b70dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc8fd258e0a0b7f152fb0f008562b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fa70f95eb5f8212fd1f9dad2d6339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06668271c43427b4f681b7b0ad9d7b44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966098afc2a49ab669183854c88b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041839aa423eb6c1f978937d8e5db3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4158af5920979e1740cb98a07d20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c80c94dff8cba05d83d4f5c670b85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5036c50450863ca0ab961823fb040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175169d7793eb54438ac91cadc009b2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1a68c1dfa6493034f4bc55fdedd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52fb2a0e2fdc92a26dca53c8ddf13a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be4e70687a42e01762d1d950637fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f5d1a74ee0e0a8eff8266d3b7c8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826139864563a6759c802f31d6ed38aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768921efffb821ef14299df7dbfee06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a9aa6d34008beb8f7083acc4c35e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417027f21b0cd8d9fc1c11bd63e286f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5825db4c0fcb559eb91f66a0ccaf93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699243ce15ed4521e613eb5eac022e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74e9da62647ae3a38c6ccda9599603388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86adcea7e83c80c140ad122f92e1882389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457d9da57cce93d2216ad19207f844e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dcd633be70fa7ac07076e5b089b63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe339e762208d15a5d55eb4896483f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db408f7bde4ab9dbc08585fe05c4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74703734d77ce9aaa608fd4b091a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8768e03b03fe2806b33c88519a01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93bbefc8f4be2f09f65795ea5650e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c5d7437614f9787e3df98dbde642a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0af23060a09f962f2620ce85320c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6687d83847de7f7a310c56af1ab09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fa3906ce0dc81acf40468a75c854d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fe8ee6fbd01d0b06a87956ec7aec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd724746cf98e1f25a946199657a08b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacd491e5c5f5cbca30f614c5801ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ff7de20898f5561a14ee9dca022d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95fe948200addd2087b2165425acb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8cba1852d054c91a4b38d9de834d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddfd49eaf94f5a8ff7dd45a4d8e5d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8b19222d974550747c8b49d30798408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5c94253f2a9e97cebbde93354ef7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808666e228a6fe77337564a55fae41c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e09cc93b613f03158aba5539d2a92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5f68bb8bb430bd91cb16276a2ab4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e9a0f7e3a53b7785ab79a5215cea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091513c70faeaa4cad9ca221fcc760e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55197b52ce9525ae615155350c23051f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc13559633c90810021b60d3d521bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f86b288a8f5562a165e6ecaf2b675417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b931a77e6859f724a9aa9a57a05d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb2833669e8dbbfadab73fa5205182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6917bffe4689d06842fc55b336cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b789c9569e7ee5888349fca8e1caef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da332193ae810bb8661b02fe1b4f39e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f7d42ca5629ffd678a74db3f8308423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234077e536d513f2626b8a9d2442e74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d518f610466809fcf627778ef880d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4e247d7e3f555285c1cfa16236861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54112a47632aa69658d80102afed0e93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62feebcc8493585d203c1bb2d122c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53621f721888636c7cb8ba031cc243d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e88731c16e34f7785dd6ff22f3d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c0b2614bb32a71103a245ecfa614431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703066509801c738fcb439642970bc72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd212eb3546381da9c2da79d119f9ceb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad69e5cf8a30f2925d1f21086c57a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d58c5545cdfed38bcdc47757d085ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ed9a64259159fe2a0270ce4d0b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e2419d1de649f6e9b06d6e78fcd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c915b065b67dacc422ba7f8b6147438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803947d6d7e72172aa96c189c980efc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12727a79e955ed54809bc4e7ac3e34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb07956bb2bd53b598b8a0f98f270441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f466aaae4f77625dfaec9f453088442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ba3207f70b3b5e32150392c4fe01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3773bfd72cab2a2d9b54719d43dfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc149d8fc2f9d68631f23730e8331d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c297dd2cd2ee3bcf6020a372625e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e465f00864b6d973ae62f437af51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822945ed4db26ac8dece62693d7cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b36c81fec12367c2edf2d502fe283449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1c63b312ed990db8e2ed6a9a62a43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94bb857045e9ee75254821110853a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c412b0f4357c086a43b6b32f11a89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef63011c215c0167438558ce112bf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe18c1c2009eea492b8acb41cb304454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2079cacd04b43af763918cb6711bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e98424c07016b2d223b4dc745b7b91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be015424d9ff7387f0a0f4762b809457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542ce0dae684903f07ae78acf5f986d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328927ff0e64f62cd9a63defc0a88320459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde463311b2db9ac0207ae72f46092c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4343bc129db3b0342ac20c1c7628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9155f50e92259febc45c227d497a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8c31f3f49878b5f5130a47c2133b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066382bcadaa2cf3d01b098f671d5c4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce345b35494c6201606b93ba8a5da11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb321ba7433f5505e2916d6c65b1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f2159177d0c380308d648759c6cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ae339aec1c47d68873201fc52fee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b883c47ac95f92e3d1410c4ebed418469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b760076bbde3868a3f1b1107910d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cf0fa18c9b348acbf4b502093110471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3087e7b5f899b2920512493b68be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b296d11f34d04270593e179e3c250473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f44c0be3490eaf779cb61e245417474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af75eb3fa43c084a4cf1e162a6fd0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5eefa2c116e9d2de2c1ee437afebd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89061d17438f9105ca087b97f4df1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290cf9bc6ec8c8e610dd87a045ed98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eec3f8663e702913ad550c610da64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255802266ffa42ac5c95963194841d67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b51c57781fa4f917f36f8b0d5ebfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849dddf2e1dea37488fe88f196fcef4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822cbc96a78c7b9a93acf3aa648e5bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f9e3fe274216ced02f23443f47a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1622e2d50790b1e234eb87414b7eb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db1d9134481fb64b31af42ef1cabb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5c933f2f98811f8f17c1794279ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a22261e0ec4944912f15b32514c2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcdd7792ade60c2647cd62b2364ff9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e7f1046313bae7edba320034b1df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892d1d41c4f7e2e87be3649bb5e3df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f0872926b877ad8fc4b88011041f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92a9a141967350e77e4077c5eee7ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb50dc78403be3656fecac815fe532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e6ee54929ea12c24d16120d29b4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488e1bc3b7bc793cd56dae47f16e83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3b82d99eafc4a84d5ed0bcc2f60a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557298eb0f8c9bdddc0853446bdc69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae21c025797f5dd46b65a1234b1ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d032bf4089df4b2ecee99f10f5e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c3dffef99646cf01bfb5306751548501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d558ad26606405a631cedb42ff2d197502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae88906e84ee7d24fca6952ea3e3cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5cf9867d8d11be5a0e59c447d040a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38899ed11752e25e007911969261b55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c291763c18e64c0e72fffa45707dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60f1a2f99695fa1faa60533a62c7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382438823b28757a791cd7678d7c16b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432e8137341a6acff28f349b06bea63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cfc6b7041ffcae18eb54c6ea4f9fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d60e26b30bf42ca89aa2a14622c43a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f71ae75e623a5621d4eeb9bbe9aeb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b834efe888ac5586eb4148aad39b55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d3b22a73e334051a027e864ec8ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00374146b3c1ab143593135bf6c7cb0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207c35b830f984850276a578c1175d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de7a2ee1113395f114ad6894decb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3e06454b8d0d01dc9030cee73416518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e863740d44205f78f5eab4a31ab94ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3caa3b781121dad86e39d851f44848520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40333e08a0ae8b9a4a85bd8722fb76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eb0ff9aad1ea088d1ce82aa71b638522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec90ee67f35715660f14b83ab7913e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354567e3ddabbad6b87c66196bdfd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff8a773a7c0e6e8f9fe4a9af76517525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42189e05d90f967bf43083d6ff8db6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb15cddb0f7c23ff9bb3e24ce7c302527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adefa43435d8d7b193660d00d3f7bfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17284bed756e094865efe1db1fd5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed9e1796b766a97b07cfac521718d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed819597b878fd0787d338862634940531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0bc0526173441d8dc7aaccd7790f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0c97e66cdc88ef31bf42c3b1ccef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc60b2d2465ea3801d00c59af04256534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce53f062bc8c679873f1875af0a9b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11388adea67f1c9e9239106c0f5da1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8dbc5228c7a469a2548ed754f721a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9193b814fc3e6a4042d17a9dcc96129538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82629c7dadb72449bd25c9d800c01cb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81a5f8a7089bf0ae77c4807c5378c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf74bbf08e4dbdf8223dc0e2348fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b373b70f51d97824d77b02da7709ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cba69c8e549021865523cbf9384e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d58f7070c8e583ff22b5d44ca5f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef61b739328adcc92e05cff14aab43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81981dd4ecd3d5f369b9c77914c98d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026fbe135924fd828c0a9ef4960c7be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f6924bd5c495b2c3446e584423cd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d8abd2004eeb10c4b1c7893dd11c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1deae9a49b28e4f591922b317e488550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719077797c796669f3236edde57805b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018dd00b9d2aa5758cab689b2165ccc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e30515cab055a9fa05d3d3bf598b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44eaf4114a1f2c5dc56a2ac1c2f39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d0b0621542c86f646a830291df2d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2672bcf2a5d619e2566be7ad74f68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df1c89b2e6ef3f80bea11c7c024de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda40e36590414a52e04335467c5b76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856818213d13c7c3ec2c24ac1adf95f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf845598a0b237b27132a1b2ccbad6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10ae9e8c9358c95527db77901e7e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e006aed8890f9c90ef922f58bdadcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583539bda004865f20313e8dbce760563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d58b19dfe16f40fcb738429802951564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21744f44bc26287e4869bc42d9cf9c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647bac8b7216ca92b75bfd07d09f71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62180a985563c1e1be33d3b3fb16417567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2654548f779446e49cde2929a6ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4c3f0b4ba4b2414707478660ff2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd191c8b5d3313265b87c28ff79db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c635dd4ab8de236a882a687039e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a52388951e10c9d3223e21b382d27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4e45082f39fa5868bfb5be44c9f8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550c90cac08a5f962a1bd34f9b533b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b036e7abc4c7b9d36f90b4306b802db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986537471c4f7dfb35a95495f7ccade576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2e1f4558229f0b1e1bb691196c4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5218d6595371c7f0f35d3bcbd7d8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e84c97c571fb6bce2062b723f1a62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3fab6c4133035fafc8a3d10c77e74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5aa49db5b680a62d27a2497032ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21deb8213617f6c19b0cf479a0fd725582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bcd0f244707ca01b8ba49e495936d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50af6cd9b4f8a1ba398c6ed6349e77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca94ffa730c6155fc2e9d8e41b2db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec2fe6ae4b770fd5899bb1d03d146586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1e7f2bcce2d544360f8d48043eef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333d078a0c2a7e466949f72893ac92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7e76c955bd1c175bbcbfcddfef7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c412e3f070e788b0448fd5ec0985590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d412bcaaf8eb4ac874f0e00b6d0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70478e5fe679021d4ee17521938896a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10249e850e18b87285854d91fd959593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d0fbc77a1983a1f8216be29eb1b19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5da4ec15891c549fc541c7b2c3d0e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fab54d59c23bfcbc432239dfc0e35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2f60ad7b837e0287ce83caf0480e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5ed590c841e98448b12163f6337b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce22b25ff44b02f4dcd7510d713367599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc658426cfac5da080a0b9f30638a71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f5fb45f5807fad801a86af2e44247601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4feb13e0eb4666d8fe510dc4c6199602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f9743e5f631a4e0f280c187ac127603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853382a22a0cbbd72599b5dcf79c8656604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ccdb4a68e31fd010abd379ef25665605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91268096ab029d6aa6552bc6d3e6b740606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b963af78fbb93bfc7840c112be303607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f110f977727b850c0dd9188e6e5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8827a484c8720417ae0851990bd77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30083dfdca0eb562a0acf4536534581610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076966bf126cc82defdd793fdfbd843611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdb4d398b966a8ac1a10cc637a02a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ad6a503fbee8a8d85d17622adffa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8975223cb95a4f4620524afaa76b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f71d55e8e9cbebf4bc2a07e8e51c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd126d4ef7ad56dd2a5f027bae186f50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa26c6ae708660c379354be5135760617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0965545093d0201b9c6ecfd350a96ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640270939de7d51a35229c6bb637468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c82075f5d78570522b9139cc18fcd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48186bdc55f257ac91dc75b8b57a049621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b1846eb1a6f19b9048b67e7245bd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5285ac7b817f85eca0b23554d725623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd088de8a0e7f0d09d8827eb413c7db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd132fa5caa13e86bd1b29ba46735f2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d919a8c9abfe92b0f764474b7e05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb119fd6ee849cf19fc4a990e848e5ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae231923e3d7187de67b442b307c0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8acc8ae99b0f10d040b56fa1dae67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846c05b7dce6485b16272665a4d27c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5832d5011699c9412291d463a9c284631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e192e42798ce21a79775a59e4384f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a040bc1df3460805c9a386ebf9868633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f37d9ae93f9aa014c177d40291063b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651e59d0f1872b7bfc3f2f833af810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335c42d3b8f4e7b1b0d08c5201c6bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25e4ae78e1debedcff819c9d3e844e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e24cf3646366a4b7d375e30bf6594638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c321369a8bc88c4cbe53148ec253b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4717692cc4ebcfabda5d74f2da3d083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc773e101bb588c25dbc4c84620008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226838ba8668701be7991258787840642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b33a0980b826a8299fdda93d5a2fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7ad6b13bf87fb7a4bbc73cb3b763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ff6c1432745ccd42ce10a9d0239b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1061c269ef8aec203dd53ee9d20c871646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c60bea906ef6f5ae1e9f1c7faca2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8fc1358d4283c892f1c03bb869536648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e4995ce6eeba15a8672c54360510649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb562f1cc74d23d8d0ecfacfd0ebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3bfe2b3149a2f3f1005aecde5343651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ad6a1bfac080347d4047b9144dc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960bcc5763a173bfcf691d1a1c8ecf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c641c1d60348e993ebc5bd097e85c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400a3afeda6bc8b9952b73a5de10ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414015aba8cf5db37dbb0120661b386a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31592711aa401cabbc712b2dbee4f136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ff6ca16070ab533612203dc6be1e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e17a16fdef4c5a395ceddeb66f91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c1761e5c96df966dddf73f1c9d02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5e2167d86a932e30364d963304f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f44a4085513645c0271febe141eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3c26d3584ebdc34b21de19f8a9eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a781456ebc4f9ba87b2219014fd2e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55621c31d9facb5f62072405ff6e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a696e1540455f8dc9c725f9913e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a372c1eaea51e4345c14dd0c136e0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c3a98ccb4987935b456e938710b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397d44f7a5fccb09352495877bd651669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bbcd362a8f0819f1fdd6fc3a6b900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2b0ac063237a02cfd3412a4118dec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0ac06e394246221cb2fb81a0fd31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b555d76ab008c428e75857d9a809846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674137fc55b8d2925008e05b75ee749674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1060cbd54f53d7e0d0dd283cad5428675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97755c8489a439cf1af1e07620c441676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a9964d6048dc7acf91632c4ada5bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0c35b9969319e4fc5bb3041f5357b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39af3aa18f5230f992bcb52e1fb31a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42105ccfabdea824b4eb0da6f8cdd5b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb9d7c4355a59da53e8e82fed00cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ade126727aa8dab4a0f08949487bf8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cec1db4cc8a557c8f206df0a8be75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b6edbf657a99e1356526bafec215684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e556a2f25932c4503bf552b1ee987685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caee1a3870c7bc977822d3c2cfc1f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8713cc0931ffc4bfeda1392606605687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ff14ebcd39184acefbfe9e209bdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b772399036f06360f4a9c9a793e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87439dff6ae71adac7913440f0dbe0c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9fd0abe7d9a4510fab9985e92a0f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aadde377579ea208c63ebcb53a6ad9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0edad295ea4ceb9d4e7cc6e25f894d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c35c04d44c8b97c49b41d582e466e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae86dccca27191120542ea7204542695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623bb9fdfb9d113991936aa7ad4f5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e04f7b5eba952782ad9098bb1b9a28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7944f56cdcbd512510239b146a0fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d99d4e6cca8ae7c3ec8df18d39d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63c21727b7a809051ec100f541a90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126bb9532cfa6ce825fb4d263649bd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770900ff4b5b4d4f791a9e1451dfe2b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6fbeef811b83f8039a80718e85d55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b625f51ad78d19820385826a43cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67bd815ac8d7ed2fc71652606650a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9599076ce32346a4e3304d08a1f7253706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489cc140c19876b903f8f922a63c90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982b568122e75e6a32806b93e0b61f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854da07767b20f729dea6cd47584304709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce50f36125e54abfc3173e994e04fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212dfcae3886f7b6a5ee1488a4219e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee86144d23528a4e76e8fe41f781a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc6c4f3162a557a1049ff7bec6e84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16063569ad5c7a8c44a11b47c4e2cc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626fc157b35437110ac0caaa392fb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d27100871612ff8107e1657c0b21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8609373cc5099842c5aad963ff2532717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8949d63a60684d7b0947dc60e17b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c97c5ac3b14501b280d193a553f14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e33e504c7a4e136ff9d9c2160b70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4780f313307c2e515f4f196a3da4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d54d8ee530a2c8345b1bdce0ca4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112db162d365e2a2f016372212344f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642bf8d2b464cf294328274d73af20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38850afc56773e7f1bb74f7057e3515b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdbb54b507b6586d4819c9af430e98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2eea3595936e99b7db342c57a541727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94929168b434e3c7bef0a427af1cc06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18cec4528537f51eeac79eb4bc64cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c341a3bd524bfd2514ba77bbb9686730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ef69f421ebb6fbef1bb0a67a898d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f808bf6a556b4281aa420acfc48501732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e3fc1adfd6b0568eb1eef25c57042733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba0fda16a8acfb50c6ac12a41d4c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502968f9624fad80b314d4ec56de41e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479f848425f88adce5aac8fd1d54b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b821f47450ead44d912af1481f4426737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972385da2456b9cf1be2fa93b416f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c26fb45605531666d420a079b33578739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb611857997c5aa4f7c65b8ec9afca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf2b85c4a34b05245e710d8b1231e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618776711432ddfb0f7abdb1bdf478742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9657dad02897772462050ddcf4812a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4d5a877c31157067e1e40a941e14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2c46d8c5852fdf9ae8076fbd68bff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9247f8f3f257c0aa766525b882874746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb062ee7599fdb347f6fa4c4e2f25beb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8f898143d1af555f8d0a826261d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f99659ed7a3d080327232957649ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e69c4c4438ce34c2a5ad522f50e8bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583d072f1df20abc2040075336f4768751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d8b9a4d52784e701c92a7e84c706d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f65f20447d864f3aea931fa49a26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4905aa64c6e9435633ea03e1a67c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc91ca8df3437c0e4d19ec134d8b05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ed73d5d3a48c9efd391568816aad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657807836027c4554229dbad1c21875757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a54b006a0679146c1fdf855757625758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1bba93aa6594c3b4079cdceacd648759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e955716d85c3086dedc9370f39c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe5e83296080db4b243dc1894cb87b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0e1abea18cc4c76fd76cb4a783e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640d9f307c0000577709ecef50d6d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dfd3ae9203c1625fc28ffdff549e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad992f8f7db4715a2b1f033a5ba77765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bffcaf9773ead95c09ca5498e7cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc09394da285f2a4a617438733c16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374402ffb71d8fc5096e8586ba6937c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18106055a7c6e1ede66c0f46724a55c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600f1b1922497bc14eb2d2bbd80272d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788e03a5fca1f97e7597536b180095771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6b61aa56d7cc0b1629cb2440ac042772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fabea10e3ee1626c50a96f082a3f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d58960a415f161374a6013a9b375774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afbaba11cba804be2f9100cc3beb07775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e6bbdcc43e21443bcfd2670b9b94776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1894a1de79e71617600ff7db49cec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae7cea8a340079ab44dff8e116f8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a57a58201feee5590d9730427daed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42da24dfe0c0a709d7353460cd91bd1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ccf2d71bc8ff6f4a0430585cd3a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a781d2ff2ad4ab5d8ed5b3d2c8a7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff612e349cab1982f066aaee4fd24a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb233afd4a196d1ce62560b751f1e49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fe118ba98d795fe4f6b074978c590785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69ac8ef4aa0ebeb2d28edaf2785fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2babcb4f878df3c30b90345dbe7fba3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea90c0904b049f1dfdde3e0cc5cdd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3b37a6a5efc6f5d93c2164a1b9e02789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822118c92f303edf70f7cf90a728f3fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53398823f1884d5ee2ad5309e57960791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04a6699a0309d58fe9a47eb06cccc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1577c682f865bb18eab3c369af39793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3831fef8f158c46f465fa5f5e4eef794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9c95abb8ed79f09910a06228ccb5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe48fdb1277b2dba053f9bdee1f2d5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151b75bce13181d8a7e9dc8bb09ac8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e163e0f18c71938fd64633a4eb2ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121312b54a8edc0f934b2eeebdeb26799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4b6065531d658c1e4906f82c8388800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366c1f8f30cb80da2d42ba2dadd576b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534a5b38372f025f694d7f78b51be4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880701ca2cc3530178ed1d2300dc86803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1389c03368227b4be561ca6945b91e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7b8a5c7ab1485d27af7071b9d84c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec290b16187995cd3bb88541ed1c29806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412d9fde950861181d599a1a9300d3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3f580cd529f3beaddb479d216810808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17956275faa1fa40bd9cfa16a2c2c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466659cb9358fa84beafb9d046ba1b32810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce24549c13fce699d97d2bd299b8a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35889005a2c6df719d4240c80b0df767812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff716f2bde29f036407dffe7527016813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d7b66a16d9ded7100d56aede6ade814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b8470a358abddf5f326de42870a1c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920633ce155c869e96048ae148b5201816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b90a2c1f85a3b0b227b46234062aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab31439ecb8c95781ed5ec40e5c3fd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79befc6c94135b53d535a03eea96b1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b74bf05a28948708992064298e74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab1e24afd35a7c3acd6fcb548dde39821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f5420ac3254c246e029d648261aa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87197ffcf5c561ccdc398c512e7170c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819393c32c6a56250f4995cbd5c28b8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d19ff0970c2fcb312a85c625b05d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e44e5bb6995afc763c6aa1207926826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d5b604e8d8b9337744a438e34eb60827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d4972c93b63360800ecfeff26390828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a4dc7abad6d5c7ea9ee0aaac6099c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7263ae221e9c4531d50166ba9f6e3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773aeb73e79784b0289292c736c39ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc69b193a36c9abe8ca99c0ea63e02832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408302732c93b86efc2f0c14a6da1c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca8f819d7769be055bc134a97d61a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f962aeaf4f29cc60c6de40185c99b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410aaa869f0982735dd59d826eb30cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90496ac68b0f5a0d559101315a8919c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690284bc6477c739299852d8b7016a79838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b48f81b650ca5e593f2e19420561839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6fbea1aa80fb5f3c0280743eb1ec6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf28b77b725cf856fd7fb72cd6b5a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9117e2399191d4e1bdde1739f3eae0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffb007c433edb45fd48d1f8a5fb54843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac18f952b44d879b83171e94ce0f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1530faa88a85142b575e481d5b4a5f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385554d256a3d51619927c0172c643983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84602955451195551e2fc182445db68b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc151a95ce04d25bdbef7f4a27ced5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098295809b366e90375d9545b12ac2096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f20d1c0a68c95443eb43faf5a4f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a007e13b061f22b59a47a15959cdb108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb721562d1ddefc81289b58e10f13029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673a9e68f958a8babbec0551cc1f5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3782d63bbf0707b92af2985b966f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e7ba620963f4be06ebafb2f7af4c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13543dc7841c5a563ece092180132413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb387cbc544ef98beceda3d6770824014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14145758ea059d0cc7066283e98ef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ffadd12f18ceac432ad511953f81a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985683cbba30dc1f6bb6ec42176569a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a0de73ff83dc8f05c592ab6d4d7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe8a25e966d5a3b970c8dbd099252719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f18277df7e84f2ab1afe8018b64a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab85b806be0a2a9b69257ae8de052621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5dda4e68e08678f771f4777caba5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd76fe6e7ea7cf69908128adce7e1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ddb98ae36ae110fb46d5489a5dc4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3573097673756d6dfd7b244890d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b4f4b29f07d9dbc6ce6bb8ff15ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c82b6bb3b7abc1486b37b7e834a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512716386a5c9934ca0988cfbb49c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f323e4f3e2788bc2b8c5f0e8b5400e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5758867707f0ec2d26941d9fef32e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fc2ee801cd47c50d0e364098df6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7605ed624d927b625fe3c0923aa54f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450265503b4020f795c75a4f540d2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4995d25abf3cde9756d62b4aa0067a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be004926d9899de4e892ad4c1611135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0caf54fd361e4dfc4ab830892ca7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac36d7ae53c16b975717607ef179e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019945bb2a3938b21061ed244706daf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2bc0f724f5f0ca8f1d23608340cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce571546283a323b57c028f528ffe5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb2ab0144f6b6aa358861f4597dd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48d8cfd0a7998892395959ce8471a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3166d5c216d459ec1ebf30024a32743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970767ac1fd2d9705d432e7209bbf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08be36f1999abc0fe20a49db0c784e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb06f5c3f0fb13381697cf312b8c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b24e2d81434366f9438cb0e3a38c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92238586adc5d496ab727e7fc68c0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2ec4a247d7adbc1df7f45de27c1c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe342e9e99c5514a2ffc37592b9e81e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4216c3f712336ce980b4d7e19f6ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da326a69cea6dc77ae1bacbfa896e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810d2e8995748746197574128ac88a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660b0f7494f13c9acd0824cce6b5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33cc19a31c09850e52c8cefc9068e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e67dfa1e2fafd10bc1355104f62056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a974274f6bec16959be022db1636ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540b6b87dabde51b48508d1b4e806158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75054ebcf7cfb2bf10458987fdf4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7260c63dd8ac5ff95b21ee739ae65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30ed30a8f23b7e345d68a7326e2a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e9d15c11943e690dad7c254c694c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93754e1edb1b48a9dae27c5ac4db9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f1efcb84ffbd9c691c32c7f4037d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2e3ada7e5441393a1333af6ac9c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5b550d35ed5a04d15c9412e99aa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98854cff20655855c6c866515d8cec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f08ae871e265916df7bdd166e2c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3366c7fde399ea3ffecbcc2ba29a63669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f122ac8f7642e4ba0919307dda48e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67eefd61e64f74fa1cd91b8a7804771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038431c55289f42e32b47bf8a456b81f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d40901f6012beb1e6860346dab5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf566f9de15371d187bdf48f9af75f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d0f6a77c651c2a1b81ad5547f28e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcba4457fd8b171fdcee552588be2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f03a81664c48fa3a33bfc3d41586977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15561214e7a8bab95e7ffdaa3a79f1ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948460fc5c78f05cc4a46b060eb47edd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba62711e38e3777ed147cb4debb83280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937e7862d79cb97f5aa97051a67b1ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a264a68a0d2c2eb627c9b7ff8ac33b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2a1763111f237131d5d4e93e500183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c735891a3fb6630ea6c1bce177d2bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784f83e49136a39c14edbbd95229e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1d85ea347a2fb6aa935f88af485286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ca3b993d9903dfc55ea901a220ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8360e97d6937b49bbd783b395185088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6adc40d2360ef042ce88e76bd7ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc84144442dbda0d3e0978efca5ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b534002e074484da784d5d8d2a78c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6813e5fe59503e1cfcef67eaf6ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88d6bc2c1531f9581189336aa51b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1683a080d4b2741a44de24b88045994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03936fb591e9a05a829fcaec0e5927f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00996d596ed343d40be095b3c573a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a4551dd10baab37250b596ceb5a0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca5afb4de9d2a18654983b1295481698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc77c7d8dde30413cf0e3a5ede07399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fee25dc56fec167735e1d40a15dcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bcf8a6820835d6be7fb3a2da299d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f7604ceeaf5135d6f24fe16d374b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc03ffa8240fc0051db960b904191103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a647e36b92ff3d780d8696e73c3931104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f47407b273b0663f506471fef69bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e2d5adbc5ca33fbd773f0f56c0929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d80848992cc387ee2609311efc7ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1cd4247fe073b715933b8916a574d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ecb7124fb37fa61f2897d22cf1457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a559eae91b905f5a9dc11669ea3a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3222ba3f6da175e937eca9bfe96a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e030b6f8226a7742c72b3c3da52c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bda2f71619fc227e48584800c7524113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc85c2a06d713ac76a292d61278d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2113861954e7953bfa85746bf2eac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a66b46b78a5d3c0f41a8543fedd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb3485087a15cc7fc1fc973088544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e927cc6f3c92c11b03bea07eab47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59836c562e0bb481baf1b1863e870119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929505527f850c03e448e6d57bd12dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df9c332dbf4bd6e1b2948644adfee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c13b5fa936b9f52fe4893df2a48b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6cc5810a8379449faa55bd99fbcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d665d342994a47cb6b29154104b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81afaf50237b3c8f0b1016c1326bf84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a264b94c3f8005954afa8f1516c2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d021b5b38af6a6342efad6758d5cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d19294dcb29dd0c6ff85fc47cf303128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b5d5ab4ca6f026dfd4ae6b3f88ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea45c3fa2ff16bbe809f3b3604080130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a0e6cf3e73f68b1815f2361e423d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2fcad78c93d5281917853e299988f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3703c374a0fc4d66587bfc9a791613133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aab7227a8e5b70cb2b7b1fa3bdd0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab54f0f5e8fb9d537a036a847e8679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2adbd8e2492a034d46a440572f03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c85ed51253edb1d15b97330d12f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0a9a4b958b6ca0a569c69ee9bc69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5935e8371a641416f9b2576f441c8e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350beefdc0a8faa1a46abf86fad2604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70ede340dfc4aae6d7c9a1e841c438141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e8e8bdcc4a77e78145c534782cd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef48d97570d523fb98db8649921c22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd838dca1946ffd4c780c25479bb00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995a9bdd6e13d6846120332d6e0b49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c724c402555b976a43572428c73281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051156a9495423f7d44624fd1a47e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414986e498e210b8bebf28b20e33a78b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c2c62d35e5a9633c2b8f90bfb213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb5ecb014e123e0fc19b28a0a7683150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0d42a8494f8936f3f65e165ca36e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba6da002553f297f4c5433595b519152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906827987a226eff237e8f284d47d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555a5bf45e5f8edcce9401cd2ca43e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f26d3012d47707620c40b1ee6747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048a212d1c7acd731bc2a9b35ff9a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976919ff83b1be2f2fd79b6e2540f8af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f30ba449f4016ab36f50e490940b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbcdbbaaafd6bdf95ed1f02c8fc398159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b2aad26b1cdb7fc7f0521ccee886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc9957fcd53ed00f7e5bf0df3b915161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9966d3ac0b69905d78ce790de39e96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d7deea1ad24f22627eb41934d7d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b87cb7717c2eafb0c5523e1d6c31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82654c1953e1cd3e0f3d161d30cbe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04ff2f9c99222d301da4542d6cbd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e41be870f994c83eb364098c9929fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566f6f841a934afdfb3f0d38167484168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60da47d0728cf51ac53aab88c2f514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51023d4f9b328cdaf9a384e1e90da7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a98b3476bf25863012c89751a6edcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0e8c96769ed2a914949597631966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c2b3e98a8880c5b553889dbdb1297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe738b10c7d155c535bbc7ee1408459174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e516bf394e2f0e9458e16333f00732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6105aaf6dc724d9efde82ac534043176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23528c31aee0639f843379a2e229702177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adbff510b07b483491f9a0e2fe72ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231c6e027599d1e9501a94b83a712c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecac6daebb17664c3ee39e03e69907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432e3f8c00c7b1022e784d7a3ae9d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5a8aca8e613e02abb8fa71dfc691182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a8eae05246a6af2f8462d2bd2df1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c717279c3630886042442ed93929184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c719707e72fe9fde32a1229dbd8ae0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686867804f25aaa85085af20c8fd4466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f59ea207adc41661a44f85c8dd4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ff4ad5d1405cc8733dc2c0bfe39a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c5ac0506b6e58cc62d3b58d5387d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc293bacd304119b3c79c75371c4405190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd364fdacddbc3157f19b07414f9549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22df26ed6146ffb9a18d5377cbc4fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe9be09081a4e684977896246da73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f2d3dd7ff71c30ec7be559d640de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a666c3be39dabf018cc271fece6bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373827040c33224517e796a1d97651ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014c3f914f96076c4b83f7a4bf784e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c01b0056ad88d48c878ddd5e4fa50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d0d893429d6af1bcf0e4343819b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229279077b037dd5fe2345c069c7202200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd979ab0b6c3a40f80c25be842071201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd48b19fd221aebdb0e424a81cd9200202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28c09165b1edd1b386078a0f4ac44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c66f30a08d871b201ffab3ce57b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be32d8721791ab78102b10c33b3a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ca49e95531879ba49cc7b3ffc03a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebce10e9611adc0560d227b3c8cbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17f1c56dcd2ea3182907d0d182d2a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705742c828c4281483633ac6b6cfe7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9a6a1ca18e2fe0ac60fc3e2806a29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76fd461cbcdeb3ac73b45c63d4989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4028a4eab2f866cf62104aaa4b7e7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b40ff5caf244615cdd27caa08f0a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12adb1a4d324d1629285a8204faafb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4344a1af61f95518b76099d6c753ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8b0d4134c6805e0c9230020dc80b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946395f01f133db045c4613e4cbe3415217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396e1f7b07b7f9bd7c6a4ac0624b4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970932f2c4c78f0cab2b9566cefb3dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a4a01d152209a24dc6d2b123fb53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c845a4894b8a0ecdb9f7133299105221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ed0b3d7cc262ee5e13153b55d7d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a06dbc21707e7b3943a1c1231f9b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4d9582a92fec0c8c366a50c8cc97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf62ac001fe53a64bc945affdf6709225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f096fadecc0a7ece885f12fdedb416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6e34f570ba456d1dd5f5882c565d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fedec0104de046407c6907701c1c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c54ddaf4523a971d154ccd37bf0d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931d0c51782efdf578274b518a8370230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5c50c1467a3836e46376b72de287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0679a73df91f6ca0b7a8a589c9a3ce3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a9a4d02412cd7129509e90301a24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd71792dfefa4fbd4a3c8aa2849bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f81996b8fc8e2a1f5e42728331ed91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62b691cb66825c824ebf98f3a849f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee44caccf1179fc2b670550321de69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7e71d7a3f2cc67b564d33fae5096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aab9aa006c592b75f8e8e648ebd28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209bee292a024599505069e5c5f056d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a05490f0f1121e9be62d7b2923175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785874713428c566b8cfa59c2fae1787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb295773cd4b663a57bba72f8b4f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56ee868622aa1cdafb93529a3a55d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d0c7e4f4f75cf15883e3b3732566245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba7ec2da012f1708b9661b19eb93a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2d15ad3a45532405b294569e464f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f81b8550a2d3fb4856368af564ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb44ef4534f14a549645015babbf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ae4b6ec7efee5d393ce82da898dea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84331dbfa10ebc1966d5baa29025b9c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016a24ac05eccfebd56dfe23c2ce3e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71adf280b22707519cc752ab50168d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23738bf4355342de972a61fc183824254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b79ba3a34725ca3e8a0028bd1498d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec2f2ef5c34f97fb28216fec1a10d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f72703520002d2b25f201b9c07d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c9c6c99e9e2b4a3f698ef46c7d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5330140fd4407b449b5ba2a04dc818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965b73b9ae3cf184e288f89522ae7ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefa64f5a21110124a5a131e6488e29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cf266a93c6b0c7b41e8ab5dff11a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d55ff54023a5f8ceabff8d1b34100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963c98c36abd7ecfcd87d6c55e9f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e6cb3b62af75e2c2419857cadacc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d163685dc9ef6b4c064bfbf87db77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f7dab921f4fb083eb838e9410ed96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313366c37710ad5b17ebcc7f06ffae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4fec42cb70f34a31f55524b8babcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9391a1c82f1548b9b9ca49d96e043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b62b81aceb5a27dc3d79a5a9ec542271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9849fa8a2a776e0ee054d737095297272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a10c037f9f7beedbe6df842c76ee9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d5207799217c25b652f38261031e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ea12ba7bf2c88c182d3ed945e9c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918bb945b62cbbc45c072ed7f1d940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b3a64137c5b8ce07cb1f6d0dcff9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef2d3722b741c89a606cb5e6631b62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a1523afedce386926ba3f3849c628279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b16e3b5d8bd49b6734ecd06d3216c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a72b70dd8c9be4c0d679cf4a32d97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744d9f552d50dfeae03ec71847bcde9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a730a871d84bfb32bba6d1b861a28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3cf5831bbba944ece25461e43e4d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed95ce695b85b0b5b747b1fb722f70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd92b9f44b6e1729cf68da36654502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e046e09500229f627e9401aa37b4c37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf17cb555c18a1b76760d352031ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c32a48ac00d6acfc1094d5f390a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1d413524cf9fcc8553b60fe8d546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdb75f3ef379e1957a19fc769aaa86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ce0afc4465b0df3a60ac99093c5fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777356766fc32d42fbb52511126cf817293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c602a05337ec6c415373139b84f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825ab88bf5f8c80f9ff2ff0bfe926c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8cea72a621c9cab5600c203c64f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4753ba5235194624f73b39fec0c662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b78f90d33bb1e5a22157ee839eda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051be3c9c7de15505e43a7c5290695299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e681026b6153749adcbbc3af3966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c8848f288bb5c0a095e368a6387b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b183623fad1bd7dc69ff5ae149093302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8873e87c7b81e0a860caea16b10056303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1ea049a40922b6e7dd5a1b1b57de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d047634240ab0acfc756c96fae08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f33c9835b1411986d75eeef33233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d90bab3c3e81faac1968080b82120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd92863502f7bafba7eb7ec3a1414c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5902b4ccd7c019f38f0900b890f16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7d1c118a9f1b3075562614d51e39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88324863db517213bb09323cb42cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fc1a711517748a6cefe39decef1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178aeb738e10b17afc498fbf1f51e7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77867d1b54240c1d7bec23597e6e68a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673522446228cdfbee4877e7edda7ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d7b03dccdf92edcb7e7abd693615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac4961ac045a120be47e272d2ed89d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67fed41c2096b8daa32f1a347b3d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fab795d56775bff48b2b90c9423a40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7eb03be52314998a716f16bb9f1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f6288fc4f2dab5dcf440e68bb959321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e892f49d2940460f8b6bc6f10228dd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5ddacc4f521631e3a2985bd39f31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732cd19f922b16c0e5f43f1952b60a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f54e482ae24ff77c6b6e051b91dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b56380ea46c9fae34eedd4cb9f3ae5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1841beb011a1356ee538469b648c7b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db288d2288908556d934381045d2c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c0b50f94c5d3279b9ea727934c19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d9d67b31be8fe2d48ccd99fec5ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdad871e054da9db8d674fad470ff0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b138c4d5a2746a34f91a06c7a42804332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b332397f2bf7e6e529dc13a9cbb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da86878260287a98e10c8ec00fc5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8100efe032c555f399fdb18878053a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58833a4f6bff05bd3035751a887cda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540332d68986258b9cf31585ba92984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253084d564f3ce9e0ee68f6f5d478a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1662388c87e8e997722b13af912cfb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2936771bff5b34ccb73ad8d321b910d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97762d3d71fe85a19a314be1722bb014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b3f92f8e9b529ce1fa42cefff8c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6ac5ef0d1d881444ff1b8adf2785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6418afedd62f00829ab41c0b93e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f3dd8661486e7049ed495d9f9e33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa4da5d12d8b4452c87e598dfc8ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e79602e1a76ecfca5a437399be52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cab387e2058a4b2cb2d7435f52f92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba04ca87ba43d76d5b2a7c9e889e3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9643176beb65689630701e7a7706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f429d4bef72b60f1c3a3a4c0b61d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd50d3aad4a0df940a5dc382ca82d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624b468a39fbd31c607511943b62d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8ecc19b0c2b65156de8728080a46a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256fd075bb7903c8c3df1ac8f9a816d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1d067960e442e84c4723a7aa4b35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c2e4293e3847758c12f3fb872249357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed17f50b1fd860d60397f7247569d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf0c3fb713c5bb9b3329a715cfbce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f96b63e12653084c60356589a4456c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b597ce3e1b3d328e0e2719e546278361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01c54d66de863d81108e669a5f598362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fbd4b60651e9afd1752edc75b6e66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e227c77ae6d5d4e3dce528a6ec6f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5042e47d30f99330ba5e40a8091d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c41bb43d2b70ed3c1a9011c584c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878f2bc83ca4e6c69470b91deb7de6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720753405378f38bcca019945196281368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ad442736234990a71f00de070e68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ed681f4a3f06cd3b8cd7ed155799370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b740339b813873ea16b8e2d76a663371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d361384064b46cf112aa292223ad0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85b0f345713b9b50806e1e6cb532c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c568b8da93b7f27a167d3735462c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95a8a32eb1b0bc831245a12345792375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad89799a7d2f01ae3fa21afea9484376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9ca9172f90ed074cb512d68eabd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abaf0e0ee0e18ff490afdb5d65ccc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695c251557d21b1205bcbe90dee136379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfb2ca48e67feba51f34f76bd95cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dada3666ea246e1a74d7d794de6ff2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bcae855cbc219590904d5e68c2851382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee788568a8c1cace0a347029ae2d862383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253081432548dbdf81b739a94268e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736529d1ec30903a33867dfa928a11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2dbd14947250931288b4d3fe70c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a1d27b3c3c4c757bc581a89fb753387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b65e39183f95e6b262cae4d82e52ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb5a524fc98bb7793de597e86f966d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ae3a49b3b19b01e81acbaf19891f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847209f6a3e03a25feb8e25bbe38b22a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d12b6db1e85a35804b5439e56fbf7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c7bea7dbb6f2463dec0cb3aa00f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3a2fb798a196a72bd45ca299c499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3909a819cac8dfa84fa9ad57dc30019395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e128089c4ed213c1ecfc00c9690ed3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5daf5ae1a08e3fd381c11d5354c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657f318170c90b4866da38066c15a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44260d7f4163d6addf8fc59045f88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf71123de79b98819db90da4c2757c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e8cdfaba264943532dfb09117aaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866a29ef7c9494f32b347670ca9594402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54b064d84dfdf087dac09e2e34961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cbc93e507564f86bc4c14a2955130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24410e630390707735a4a9cc5130f11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6857f7f3b6e039db5daa4c2e021b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d1d86b3e765e2522043587bffc99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a127f45d8631efb7142b58079a998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6b5eb7cfadb49e81b3027196fa13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0369e726f7b1adcc6d482d8daa8301410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37703adcfc4a2bfc8d59f62c3afe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820ba945bb24be91d8b2b507eafc51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc87842cc5e8abd070f9e24360deed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd20763692902b378da85a83bc898bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce29cfe23acdbf500ce289de9da87d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a49f9f85a8946f64d2a09a215dab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76df98e63e9f9567b5c45e99c5c63c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73412fe3a62a74390516c131efb74944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c59466d344fb5cced90170a7bac818419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2eb438acc81a9e3efefbc0c35a25e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8bdbac915b6e780598af4e0d39e58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d68f0b045f06639e1b4c038ba4dcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea2b26ae39c2ce9b76e372c70e514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7cc82511148e16541aab04143c945424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f899d2b014ffdf5b6cdbc58cc2dcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0c66f16329f14073876bee26a8d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbd4b749005774a898b7b9cd0d6c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10135741443905c39758a88c89f9eac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ce29fbe26d427664cebc0fd9d41ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00b1ee0cdb98ba8becac52a46a4f6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0fc18e1eacae6df4e1232f57bd9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e5768244c4271634780d69c36db1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1730abf064d069916fd37cdf762e3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051383b19f33763353d44d8fb83d373a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2861ed24445e80b9bb58713c070cc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed2c01b915cfb3c9faa80aebf3dc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668b57b2c1abe8ab52b0230f4b26fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc14e81199741082c361c013ad14e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b298f982306c0202b6497466a708439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8328f836f02653a870a93651dd4833440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51996050c357868ad6186166c16ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b439c0e80ea4f956e042489580c49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb65e0099ff9db074846cd3b5ba41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7d3a69aa6910c6900d8d99f784e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9656610e1f4eaf262d52370556cc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b67e0bde427c68a9e1727bd4ed6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c8ba3ae3b7fd0fe51c23fb2d7c8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384e26cdaf711020a1c76fc07082b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f518fbef6012d3094a04fcc2da454d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf0fcc279c0e9944caef1763f165f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f9e4663ebf555ed4f2a200ddbff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d8acf2905c9c45580eef97ccc4457452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e225a91961cc3164dd4dd749fd230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c22603fb19ee71ba3b32dd5c98983c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc6dd057ce8695adaf1a115d253f80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35df491fa6faad4c0a761e7ae3cfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5ef611680cd17ea6ffb9aaa0f8d77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee52c1d5e89c68e4a5daab3e919a5b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278513b62df592b6b1d4c858f8c0e61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df75f0b9b7a6c40d7068028da91b7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6731c0b5bec9a0212bd63ce3a9cf26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdadf83af0f1466b702899babbd13a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c9c1fec408fca765729abdc237ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351aa7b6d9b54a7006fc3f9df73bb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f77f2a240db51e6fbe69f6fba478f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd029422c80721af1bfa069db401b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1a13d4326320ef22db5f88cf048cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f13b3d4b27e8514513ef0875b3196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7587e4fffd898a65563d9f7936f081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0561854eca7a7b61dbfb27b163ca5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d4bb26b4c42f23289e8d542bb1ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e094e31520c1ccd6b705bbcbffddfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550559e9a04d82f23210c5cf112eae81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bee584a61e349729851cdf652a6ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294ef3e09af8df09626e4b13d522fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba849876536840ec19672466b2f97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22679064a00ed9d064bec958618522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66736b42e3e94b58f5ecc5f291259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0058000fefa7f14111a1a8631918479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf2cca44b9ee78298ff1a28feb7d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac0262c5b7830138aba6c8b597f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05fc0c52f8a38757d3ad7b434f46c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66666ecd70bd4443b0510e462b9ef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936926c3a5a1cf0150f39a88e4df84e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aab66c25b9532aa654af7fc1eaf67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82341fb2fdd0bf5d0365db2a78cc84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d90f57b90e91e5449a701c5394261d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800f545c795e363313b50cd5e109d58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b834c7e1b592a991729487606548e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e7a9fead1d8ac8951814d2761009b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea784cf44ccf107c2119b1ce1593877491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e7edc934e763d8498fc7a48acb31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8863da59a6841f936e7f34a0dfc7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ebce0a84f6aa361588df7f35822f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe152b8c6641ea15f55979c91815a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18686b951cb7631a05395cdea706dc98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac3db1bbf0ff5f7ed502491f2fb13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807750989c311fd1a76a0b9ae9b5b7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0ddf729915649dc7c81514fb3ae99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db69faaea09c5b1ee271a0a37edd49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867074b407c3ae4ef1ba39d6b1b604d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f33b4e21a9715edae2810cdbcac53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a14cee07debf65b7ed7b50fcfe734503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66141d54c43571af28eab9fa088004e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1531d2908785b3d6321c5b59385eac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d582ea477df261f2d2480cc236ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb1beaa55ea59567fbaead8b43297a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ba669d676aa39e032be4ee043d1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c205b25c7c115792a348f304c28a55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450dacedc2ffee494b64867c4e0000c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a23a38ececff2725376fa4a7835c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1303ff6223ef75bb616f8a57719d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2377732f8985e75d0b1932569916a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35670b251cc35a552dc8371a338ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d016f44595de581039d10ce2aeee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934043375d0e079377b5f9b763925944516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a27febf014765bdbbc8011c9ba9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409759507b499e2db0a13a384c1ab260518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315ace43c85118abc8bb17961ba8b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ebe478d04da8b2a03cd3bba715cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67e67a6d9e87c861b0f534b73f951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4542f9eceb223e410664f5ac164ae5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bced9d1d0150801235d2f490e5e0c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4126b2be3cb7b926001daee55465f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6461635454578c5644318ccbf9b2fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028b839ce5b153d79150bd9b8c1629526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a43036a3be9c8aebdb25ea8fe1c55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7cc695977315a6bfae07cf06e5fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aaa33f49e8d6a98080ad6c923696f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e40f88624d01a341eec0ac826e31fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66851d844edd31b18453775e7a337269531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea88624644370b811e79f836e75062532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897dd10691538799d03beb2c0434b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a03324b26d4e2d927529f4ea69098534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddcea502941d9a16b6e088d212b7e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c9789767cb42d46009ace5f06feff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b98b948260a145c13e3280cbdee24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79f41f4782a50b013008848cc74df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9c8036f3f869a54bfde9673f5614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f25a60ba5857d00f45c64b934bc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13310d19f52dce3faee32a5aafdee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af2550c01080cfcd0571d13b9ce579542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b6a29fed7f1ddaaa5fbe4804369f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8e7e6a723ccec4dd88ce9fb42683544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b3d1a3cce96a34b7a9b9a37ba809545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d03e8a14cc534a42570eaa14b8a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9687645b554bc5db0f7c3e6e7d4a00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a156b98e75b0c7b7b06665b3755d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9106b7acfe83a80ec8035e067c5ac3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a22b7b1a9505c5b5273f303cf705550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aab15eab230adf1500d00d918177e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff232cbd8d0b21dadf47919813d0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269895a66aae0d1002a6765fd1b89d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170330d891896f5c91642ee9072692554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a535a6c8130e2d09a66c189071c457d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a19128c7ccab5865192353e5bd698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0cad853147b17873ac201f73cdd28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6a145a311f811e7e6fa8166b9b4e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5298568929151b433954578d8b605c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796175f220d022263122c5a0cdc95d86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac696f45848fd37773c11e5d839b1ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111297db8a3d81b724853e7db85de64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0a4ed997036a9ab2255eb897e291563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24497ce66782bbc5271b238de00d02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f42be711b89b26d3de2e23aa2d46a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972680c96fad9ff4c72813ce98bf011b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0e076c5dbf5509b8bf3cdc11b702567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538789596efdfacc30e135e09de3f98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc4021f05bf8ec3e9b78bca5617e29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c28bc05f39f456c9fa4e76c08ed5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de78907bbe9a4d4622a5e876e8092571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5dae8af81acc07196301a9a874e74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ab1b75af1d753168e344ec0ec1af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3d94b5910db742c9d412599f321b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5823a76d7bec82facbba89c582566ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1560c75b9d8d95e1b0312bb02668e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372f94e59a160519e87fad8d7e314e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c73f96abb1ad2dfd2be1f57f4af2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f67cb5f8702305fa3271a4a4b5d32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66d44002944edf15eae115c92b2e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b556e53c8e99da912de59ca969216581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767e504674070ff28baa7d9b36c138582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cfd30798a5432f4739e0288e9c926583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb3b321f08c11f2efe2a2a55d160d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a47e3fc3e8637876b5f697000463585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613ed70ed49f6e6ada2f50d0aee439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca4e9c223fe4ce7a18b4a3c3e2974587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a39fe4fc8a09559d95aba7a3536fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645a507972fa470bf78137ce4f9a45e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3e04e0ac646289694fc7bac05d06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55b50402cf63249c52bf30cd5c58f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae34e1ad27390a406e2852a445485592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969faaeb6fa6bd967c22d602f6eb62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeead40390afe312fdc594642ed8caa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb65fdd4ce75dcd52cadb2467232f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65b5c2c3aaafe02482cfecc4094460596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98559c10e1677b4543be4a38cd4e28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6890ed459890cbd9b5f64f202408566598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79820f3facae9963545e77339bbeb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7bb15904a8827fbe46441359977a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618a4a0b6e8a6c74c8b43f9b5344abb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c090a3fcf6b06bdca1ec38b9bf903602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf02a47803419bc2498d8514c83b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819ac375fea55e69573931585b786dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82f471f4e773a02d47264483ede8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf8a404461fd1a851ee3ebe84102a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f784c9619a33724f4c7401f407c7d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d3381347da4affd22414a158ce31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce43618db834b092e74ef7cc64712609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786a631181c9027bab53c1baa82db9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7f71086bd4b549d3612a9e15d20d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342b3d02d83bfbdc92e2516a438ea2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf919a65afd38ea11d876fabf5997613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d24d80025dd9dc4f0673db852ed03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c3037e3434b6afc00f24b1e2e2edd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04664dc4c05dcf1aadd5a8cecb75b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256518872922014bc81674540c871a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df281f5c87664456f498e8cf0a4312e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d72685635e6524b0e39ebb37df9e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f545fd01988eb11dc4df9ac7e6d81d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0daa20c12986ec1174286bd3139be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f062770606f6f120b302beb6644ef54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad5839cd5672bc0f37edcb001eefd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78940524772cfcc2c1262121e49079624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd902abc774bd1f9290469e7da1f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92a55589a3bce240f3c31112eca74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad76b4252e08eaf407848296b756410627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47223cb88c08162c40f83a15fe90c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3922904d451fecec069c1f4c9739d11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b04fb9a5f5e15a0c7a4d9b7c89714630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d040da016847601260750e417e7a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c3e6f03db2209cb388e13ea7693a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1027320e8e2b23e71f69cbe51f2f4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5983f78d9b80b2fb1dfcf1a94a09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d3a7e5a00346158aed4249d4c161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925edad2da3784bc910662b0365bf36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d63773d2720191847fe16409d0fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3af0f6f5e86554094438460d4dab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5f2235b296f0453b8749ecabfecf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6b014b8954c18ad2e0d70c1966ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ff4c27e386784eea4f8e7a9aa79a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f86b00db3f10fe65eda0c45b9c6b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c313c385973f25ffa2b7a9fb5afb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8ed23e4713d6bc940058795cf1a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d15c442ba61afdc0ebf3ba5bccb877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6de474389d797232786ec6f4c6dd89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bdae9149b7fd1bf704e25ca491a79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223faa62069520f7823b9afc848e553648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e86527e59f858c4b9dd0485a336e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5849f837edbdd11cba022d608ffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e32ce9495baffe6341bf8b4f1a138651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea872213d5b7f8b0e886ac70cb58d31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eed1690571c439359efafeab0dbdb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fdec0c7a8c1add8c447bc24bca8c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46db01cd748feeb603fee4f17600c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea97166ab37c402dbdae80109c44f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2518d878020f7a07417e069055e0db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad026450bd5b8ae01ffda6a6a3fca3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1103fa65a3b5dcae291592fd2d57c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab906e972a1055fac94068147eb7f94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01328035e4405904961ddcb4daeaf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9abaeb229612caf43c62958774b3ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb037ec45f96faa7f3229223c60b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b6ce211ef2422f5c047ad7b88412b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe9d561fceeb9eb2f2a39f627d4917665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a95c8aba79478f79ce19726475a6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd15808b9241db6109afdb7af4467f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be0c0a663d69c80cba1e9054dab91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bc2c0462396f9530718d387de550f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76975cec9dc6fb7ea1152ca0b5bd0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dfd4547d364922ce139480630d5de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf033c0bb4b66d77ee5e5d3bbdd5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cb5f1a0dac72fe97813a73adaebca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0235f9f22274859f43026895c7fe1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978eb4b444806e0c954bbc33557d693675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7866a68f570d90f399d93010ff6e31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcfad5f293fa4466f1a6e553567160677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd37c81516fc9503f8f8aa21d8f3e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cced7e38102b97d59afecd91fda8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d893d4f70402e9a64081d21433342680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6d26c8f3c175e4ff6615edbc1135681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ab12ee1faad9ae70a0025e168d14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb8559f2bca5e739f1eb912f939c99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c9c12a9251f0c75c32c7bf1fd54b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ee3674e31e59a7e0ba572cb3788f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf15ebf4e4bedc9f8c61a27cb451d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767cd9e5b7d9c237f8f829d0ecf16e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05be985b735adce8d22bbac65efd36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957284747ca71800c519c1dd77dcfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191d47303790bbebdc082587dc2687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838564c8ccd2d56865a1cc7cda35c78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593522989a6f96895cc231a6d0f4bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ef87fee1a67604d8e9806e181800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa62d255c7c49bb90ff3bdbb2cffe34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88deacdbde93563e3795ef2d36839ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4da0ae8839f263e79af779cb1c41f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc9b7a383302373ef1675dd203880697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b917d4e9bb34fdb0802cc240ba62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6bb3a77a24d2e757c3f68891e7d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de1aad96c23ae612bffa8911a1d58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01603da291e2b89a9abe93430fae5600701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce6c3538aa4099fcb64a2822560bf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fc243dcf884d6eb8f2fb962fa19c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f429c82b813d11e49cb70d47ab19f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a2709b2b32432a3781ae118d3804a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b85b952ee0addaa7290af2809b070a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0819d7bf82e1128682b2e7d3f7a01f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a334ae5d2b1272e2c331429c6c9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca2cbfb2125fd6af27fb804fb2280709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a0fd6cc2ae3d44f030de2e066c56f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936bbf0a3e49ed6e26d1ef02817f853711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039363b306f6c99f64a1d90866915289712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e70d243e61bb485cb3fc69b10d58b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f91860e3c91bbb76949fd8f2b139714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4699c4d320b455675d3d169186132715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e8fb2bc21f780b817fc5889d5663c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d69596f0a1bc7801410e4c1f3e042717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d06abec27a899252b0a660b78428718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7788bc0a7bf217069491264021a40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849fa1792c30e1146d28e95fe4579a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec1c91028554316650c857b0e84ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a85845eb676466e2731c2c058b5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f8d51ff68bb57d4e8067cbc0a00e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5245ab4b666ec13cdc244cba8f0a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6771bdf35ebe2e0d43bd23e017faf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab41a595137b7190a26ef28b86421a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32fc0e5104db0fdfb7544acac23fb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f075d412168c77f8b44bf01fe1bfe2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b31e9c62d9bc86e18172680caa2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5818fa6c712f2be76da8edfee5248730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d738b85f68adba96cc132af1121f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7220cb3320b5a9186cc0cf6bce3be2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815ea207a21561523ffd8a8b9cdafb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f49a3764ebd3ad0525cdea40172e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1192a593e0f77a47f413e22e3e7cf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fea43009b63265bfadf5dab79e94c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa558e9369acd964cd94bc30cd4c74d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bec72c932f938d8512877f571cc5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185dfe0342531f19349b4e67a80e883739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92be0dfd2cd2766e4bc163f7e49a0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13910e6c2a83eab48cd0329bf66f32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445328ced75f073bc6269cc3d81a80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56205a4e114e15eee53b7dfaeafb5e5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97854854eb59a5f334e34fb194d67913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4795b5a7f4ad8fe8441c42f878b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f7077db148c20c7323989be64155746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff9584b30553f379f79868959535c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c986831923bcc5a42eb7f2b67a906ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13bc38f675220f963aa2a8eeed95f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a5c3e7ecb8f66d0a58d128e1deba9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf177360f6b43edc87e07a4678def751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e32f85086bcf876eb8de1c390c15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882227d503ce096aba9300107541d19c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e83be720db014cb75b778fb407eccf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d51dc5419d3d2f9c3f09fcd50a78e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd7e6e411865e9273fc18058376f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0cb2faff9e37c774c6d3affa18d59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd8b39a612b04da4f5fabaaf78874758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f53d55c60216dd4fcb14f6552ecf4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b324361549c56679744ac71fcb84a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3564082df3c2fdf200cd0a1fd5a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0d069e21214ebab47338af0aaba5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be43d5d05b0e596cefe65a453096a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfdf6c405fc56b5f56ad188f939924764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0e37b20e005c9477c35c2b53e53f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd08bc101d09560231eb499be5fd2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7196205df7f47491c295c2cff8bc6c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>