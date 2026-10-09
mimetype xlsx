--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa02865e717b306e4f2a24deb46b061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172d615a2306737c0c6caaa78bf2ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c69b614bb47b5cc9edba7fd7e63193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0269748f0bc65dcb596f0e3f18d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49766f08d4f128f2d69c9ee1293dc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713624b90c5f4f34c13cee6620a9fbde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f551bf6f0a2ed3b848620626b039867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918cdf87666d7bb36b4cab7fb413e898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209b587054f402751063a84c8cbfcbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d788afa0c30b3bf64fbe8303dff5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6a4f71bc5fab051b3a998082838111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82826e036952507114088ec709bec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84dc804d093a1c75e213fdefc355d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bcb6678ff69d97aff70dcb43afbc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562818bdd2757540238fcc46989b30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f0d533f84b902c79d55c9678b704116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57286413ca163177dca165606ae3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255739f7df56fdd7ee20396ff64c0a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d2d3d7a5453ce8e7f6934e83e98719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e8ed241de6fcfc27672c47dca59d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0f0954725f8657d56f19b8fbc6e6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e29cc41f2794f1c8489e72cc8df0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68e1eefa4caf8695236d647aa4eb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4165cabaa5cda2a1127a03f0f4a1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ce97adbc11a2e31afd4b2f7f850925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708b3ecba049503a9594ec944e297526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf714c71dcf6eb8f3c621e3b0e009627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803099adef1346a2203f9e09a8c1c7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a98aa598f203e7b2783879d0387629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f81a15f2393ec72ba6ad07ab4c30830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26b124d0619afa2cf564a2611be0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d32dc775a371ff8fbfc3856f026b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a176a6fabeca477732d0d2ceb0c6f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98639995e442e28c9731eb10918577334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cad1e02bd135cc02cf2113d5822b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd677d50c3148bf95c38e86376ff9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987b408364e651ed847c5ec555504f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59bafbcbaafe38981132c95e4acbb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd5d26829a233d19492cc6e1a9cab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eab52e831a7293f402ece7d1442d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a584411c3dcea86a8f82e87293a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ff0845604c3614d20ab47074eb0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754884fc2e8877b153d7bde7610b282f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22155cd62ae9534d7f700f79fc3ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a794d9ab94bff7f1f2c53c58150898f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e2552100c384dada7ee06048864446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108078a231823328f212daf9d6868bb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a559778c38674834714e2f67c37748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424efe8d6e1fe83208c8f5eb645241049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29fb97a6d3cc487e92b6c7e8dbc0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c470822d8f9624eb12e0bc41ca5a1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a041a06335dd99fbfeb2b1c0703c9db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd4b4ce944eb58f0c9398c2e8f4b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8deb5e784846f7ae9ac4a6a6c0269c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a253c54bbd0715610127f12a67fa59c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40666b0d893438bd0064b7c299190156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d09c34a9a92bb4d0268695326bded57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e1df5468bb7086c5a4092531337f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ab43049a88e1c6b5ba8d4d4181a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cbafd7f44510e5493b1ebee8da17f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47065366112346237081c4049aaa7ede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a33e4a9c94ba7927e2ce722a5d879062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b438b1639264117b3d154089d7e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a1e289071093956ac6526b1fc858064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca267ea1c82d576b496304613fa3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c138ac9949dc67e10add255761df2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32115104d96fbf075ecdae0f6e673167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439216ebefdd9d38f37454c452284068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1471fc340a05cda7c93cca60affe2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa0015e9d3a5437e2cd073c27320770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5c264bf0cddfb1639a91dd50a374571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af8ea22d1723f937eb32c9c01173c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c83b1ce09c44a4d4ebe06489860fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486c794ba13489e1b9977fe5468e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ddb8e5670f56b96ddabe1cc33f9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b80c5d21243d7717796b6a56034bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872a712ff143458099aa472f87772677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f441e4e1de071119bfbea1d7043e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6cc1525a39100774bd3c2b5ea023e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e9d6c3522fe33e812d682571882b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ed88103bb277942ffa2e6ff1b23981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3efd2110b3d6626cc2d7e359a7f6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794645b277801cc6a3f14fa5fd6503bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584a6e761e27fe6b357e7f86d88ce3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b93a96a200e577f74bdadbabb6cf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4c63983dc0370d3c43eb2fa6eddb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe78f1aebb04c3207ef8e27027f82d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52410b13f02130698fbe06b11a6d4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c3330158bb035948f0e62452c4ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed88295182d916753792bb06b6b46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923b0bdaae247beb0d5eb3f4c0c824691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed80cda7c1919aa067cd2d808fe62a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b939c3c5cbcd0ea9e291450d1b0e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6293d2f9ecff0f52f5532794a1114894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23feb491d79d77cd68d4b7348932e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d633f67c7ebe656ad158b7535f01a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005428658b0a859d8107af94651d543d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd2e58819ce0e365a466f5725c55f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513ed8e878810e5347e79e793aaa9d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8563ac994a046c37e20fd63320cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e570ce8fff3580c0887f87c79227a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57dd56e19891fda0d2e0f9c4f072a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82e3385c96d1d5701b0dff0c95455103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c378e1956d24e7fb2b8c2f77aa408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7934bbb23cf0cac5a99a665b059f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612e79c6eb8c09d3054c0914bf60cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb1a46ef09c1990f8148e1618faef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce6d25632d5eb7e491fc60446deb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a002e9bad217ce9fa7d4e05f91562c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a08d2ac7c0f914963203462b1d6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924084c3f7e3217aa9582abbbdcb9d82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc4fc866d2c5df49bff38083c45cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7800b35162190c5e47939dd3ce684f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357acea857b4de7c97e82cbbb28e8043114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5069110c6cc5e89c958dd187621c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce8e0839380eb804afdf7d02d0ea0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f092a408729f615149738506ecbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e8548d9b32ca5fcd6fe39562785b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585bda552552fee937fd8e78ae2a3e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de1030e9da43be17e888dd3faf8a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5c5ee355ea42fefa7c1080a1ea6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ff6dda8e5dc0e001962fc4afe6c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6bc723bc9ceb535583305d7a6c3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1c2cea743651a00fccfc512573361124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7403e6912ddee84bb5b7a5e257ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f21011109bb684a1deb503d07deba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f99c832cbff8b0f8a922407658000127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c0f78a2372a411fe2130e728c172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7c1ac17d5bee95af1b62386eb184129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bba3a34807ffac6ffd277c6024bded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65acc1c70d44add4ff44aa965c42a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a172f070f69a9277bed030775a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c990cc71827893cbaca30c61f369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bfc38b934bf668fe83b15fb621b18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017954f505eb41bbf5197dd12c9bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e50f43206909a8dca03f7cbd7bbef9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00577cdb4a71e06af7a463096f5b8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0afc9493776a01aecc2aaf75bb1b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3890827a41edbbf42027604eb1e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40145bc28fdf7f800cf2e4d7dab5c803140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34550e988ed0aac9c8f1a547c80c3af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe074d2bc4b0138178e9ace4c7cfc34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dfdce5cb631695331bc2779b57033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c662ea6af463c91c136aa1d1a159f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda929074fcc7f84b5148a4546719a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd416a7f0030234bc3265592caa9225146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac84de5f436ac84efb8a822cb31766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d9b9a218c8793cc70d5236190411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a823d410b785342de2d7c497e5b93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681b750213b676e1e5f8a1c557045f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612240dba881ab82e1fdacc4d58b58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cdb2c455788a87407a22a40d833bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e8a06e72cf2ed91d287eea6e2cb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843402f55ae7fdfdfae103c3e9a5a441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f677b6ba192fb6335deaa65b8266ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4374616074fd565732d10f879b28508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad45ea2fe00583c8c4113296d1728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09fd3e8c0803384d937bd0083a27a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412ccf4b4bf04527fccc668343d0b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15eef9523c9577558b962722561ba8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7eb0c39a1fbec8088291ded294235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03fb66198b18c8c61104e7b0bf7d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781b0261290e60aa420f49974465dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9803b86637b9d8f0548c99ed06cc14f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf681724ca510e8ef3984b755a1ef5e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33facbbce19f0154f77c29406916e13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4c61973570718b5afb31b67efca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699aff21436c1e3046f4b0955bbee44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801ebdda32edc221216c5138a3eadf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476359d48b87997e0c4fd1dbbd577f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9fbbc988cbcf8ac55582aacadbbe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71734042d25d2068c8ccc663990b1c67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed882f6050e5dd512e869a6eda10c72e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44addea1d14951520fff2d331511fa5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9485e9dbcbca90dc9cab6b0c2836175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b3915bb081be948a92f9f8303de7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa6f6b844fe56211aa6aa6ccd42fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc37850e14c0008b1161019599028b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a1661825ea151bce54a2cdfe9fc22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95c55b3d056b67a6c18fa5cc9bce35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc0669f05249541f409b4bf9fdecd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b2c7a5a81e244889f56915edd54e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0618f20627f795229a01f313a792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db23bc19f53d34c3997c5d1eb6e711f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f3423b409624932f80743a864344185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27193f4fd44eb7da51a481e9ecf952e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eea31157db7036b2ba15cb055a296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b8470e93148d5caa962d5a06a941188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d6518a4bd33da539e5e10c761e5df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca2ee4bccbed4c596e2a99eba2b993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588841d8805e53da22256947741813ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ed307e835a32aae4b45615023064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18432b5239951ac9164252731b3b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c680e50f4d0f7d05fad319a3a844194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa998d7af6a6dca511a0381fa64d6c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568729280e442c9b462f186e53df483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0b8ecdef70fe470039e880ce6903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4223b0c3409f434663c7c6361d055198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0007a8aac6b60388cdede11aa3fc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d7b9a36a45b248e9f18fb216563d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae2674b7096a5f79f85261ee06ba73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe021732cbc6cdcc8fd2f965dfd19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c55090d611a923b3426af581bf0d16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ab0900966b6d943e6b7802d1421c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064e663fd185faa2cf524e21ad7bff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77553080b9dff48f7ed6997dc4d760a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d0eb5f62ab1d66efdacf2e49c5992207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5984cf44c13d294d9332b99f0799208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44e935dff7170b83ba383de7cd1e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d11c3becb9829bb7e0c549f39795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b2f34a8d7ec1871a15c0e9ea3a59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c8b3e38bfa8f1eec97c2a9b9e850c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108188e33eb4a572661a622dc80c3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8418b6c901e876983b41d53a31a7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593e378ccaf186a9b90d9b95fe0851215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff56f4d3c0fcc1422448bbf08ed3e9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b870e6fac79e1acc835d5a9454e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa21bb6c507f4aeceb387eec8fff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f65d482a7cef4fdd916ca00d1e4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995f26173ad8a6763514c6b80ba917220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9afb2b05eae4cd0f36947eaf375c26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087592361cfa54a8fc1f5efeca88af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8eb92d8e3f9643c9df9337632d7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaca7856f0b5564fa3b5c08474b188224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba802b7407666ed8a960338617aa2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd43c51de61ab3b097e713059b66180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15577ca8623cc741145465d0c64da675227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7180ec53e3b0e9373a553e12776f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568e7975242470c86917e24a013798229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc5715e8bebe7151d61384b290ace230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed87031c0fb2097b8c8db4e8b91376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501fd25d609d8785f877a8f9a999a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf09e92f68a79b1bd2c4ff0f085683233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275a3bad1b353fa6a007a90e616b387234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6441ed8af93a3bd6f5cc07f9611db28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0a7bfc9b07b0c93ecd7bb9407e0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19e9ae4d4948cf521e9c6a5fe250d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb336ba485ecd4d8ceefa86d159ca3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ecd48fdf267e5fa6355462bae2224239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f672c98b0b5123c5840eedad51b77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6f1a1e2b041b9476949f8841d498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb745a12b0429d24a1fc317acfa7e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3c86a66195142aa9cc4881b37578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452a7f8c5a14fbc1b1833bdf979d89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ef1b4be1e35047ddbf67c35d9c80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ca4602397696b8e401a84eed0cc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd03ff4aacb97f2aa4ac0f848c305e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff96c591e64953ecd512e1afa98165248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307cea307b6bc8d2c89842f46ff1a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a6c32389f3027c22933e6ca10313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b503d223b67d6364a1597e865d2c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff376f264dfb5f4d143e8a81eb6a546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37423b5509411e63d343f2ff988645253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df9f353a19169e74b15e6e4a408eff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d485fa2019f121afcb049bebe7955255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af4c80a390964ff0a55d63e8ff1b14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c6d0096ff3429a33f2f26b2d2206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4e4dce7b13e1d9e02eafae1e2899b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36d1a3584c1614fcd265eb2d329489259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c6e7fe01d84cd8696dcacb6369e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23112ba786f3aaf8873065c4634579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff2eb6f6be4517a924a67bbb77673262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f00f501e8eb69603a7bb742d905a87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8be30d6a4247e97b8b21110000871264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148be380d23b195fd252b95294929dac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c627019a78ed099e218c5d35ac42cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48338f75ee722b14d94f5665449b9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404cc53754bfeabbc3f94773a176c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c8b015492789eb6fc7631af06cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b3b74e723c1d48997b7f0647c173270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff5bd57ad879e7c1ea2870fb296ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b168df64a312469877cb9882877249272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105378d1825dffc49d4e7f3f901cd81c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3131c741f3117a8deea409b2ce367a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2058f9acb8b8442ce7d8fff074e11e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97eab9f221ebb11a1bff5fd61fd3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7d9ca36a0b3643b042b917d5c285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534538746d330491ab5f6d644f2d68c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d9bb4c19d4a8ad1244f8e9d5f02b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308a7ba94a08214810d5c4cca870ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1121ba3c4550956749c078dc2ba6e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc02adc8279b6eb2d73f2f7bb90b3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c479b01af881d5f17dea9d866659283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f6fb7e77f704175fc2d50fb1ddbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b36e0773c9634b0c45c12802503bfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8698c16fdc1f62a0159a56201f00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021eb29f21f659cee9e420d0dc8bccc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392bbefbbc2e976be35360e49fca6a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80de989ee89999d966fefb4ebf4128289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fc39a28d3b49e81212fed1cd9ed39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441e847164883aad8c71c8006535f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7bac08090cd093cbe322189af096d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b480c5df848f5f6fd56f023897eada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725e6c4d00f722d8a90d317635ccf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0974cd5b4a3dfb6e8680f9dc8257a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05e6d260574680b5dadc937c63c89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b8d4db69854d0b140f9a77d23539d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c62e2d8345cd96cf512a0c66df2dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aae34af13ff9ddf1e7e2d9593e8c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5244c8acf91454a866300f0725248300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d44892bb1e3032f3c5f410d106013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64da405b36a973167e8ab9dce939a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bfac435dcb9416fabf071562f82f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2a38d7fc3bab81d608ee08ce7e59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925cb233cde8d25a424a4bf96bdd8a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b695adeffe1aaead6f7d6868bc6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75f6c23e9e8fe5199afb60e9f5041307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e9ba7c2319388655cdfece7cf9ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa2055cd203deece48882463a935a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af370931a1fc2b9b384086ff24a854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f047f6fc4812b1227570e16b4feb356311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3758baafea0ac86d61670f29bf7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f681b0eeed7ca126e04acce58256c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42efca60182c1ecfb926f6c7233c00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa79fe864225605a589492155e6f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e43459af6ff0ea47679f5f31b6b99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99968f2fa8b56251ed98aed5032053317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc71cd6f7fc359fe55afec3723ecad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324195bd52066b5049bd96c731719c65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02097b95fe374ae515e62908af584c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddea950d022bead7412c93ceb671b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4b793091300d83289d3828780cf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ee93bcd6ce4f40c7cf5f423f6d39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642efb2b4b2c38fef41839bc2d4f0c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6cd7edaa714b89abc408a01dfbcb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaefc219f0d927c1aa2e85e77755bd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592d00cdb87fd4d52d0cfa45c7eadfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad971a351143a463c68a0357282e703328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd166261ff056abc8311409c6118f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265541e2daae657a5fc04a1d5a4a5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076405c17916624745684c7d223b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77986471659f75487d4b3b098f32e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc928436eb5e8b94a47d96ab64d5f72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61c2b0739d6bb3f24fcc67bdeb6e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe8654c80862e56f7727268796b78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe00451d3d0c73ce58effcdb1b4004336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1cc77ff9f1183fe749df66a8f671b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d72c831cd41d6c2c8888e3305a008338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb37072fc8090dc3b342e7ad6694c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c066aea61cf8fad0a39c545cbd8af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d3e404f6562cf35be4cbc13fbc93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8635f565abe45b6108066762391a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca2a28780331a840a063f55122060343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dbe1de8993a6977b24257da363a89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ecc58b0cc8bccfe603bf6dd07ec5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810e2d07369babcbbf073d2e6b16fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa540ee729ffefdc1fedc20f0944d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa4bfff8c2b8bc24c01cdde711fb24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aba9e8f988dbe761dc025edf12021349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e50c3293499337e7788e76a560b7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163a25d06fd9baf8363c6bfe0a0dd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53f4b8222c725a31d0bd80c73eb65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078390bd97d8347cacabc7576aa9ea6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e766c8a19b1493faf8b2df313668354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93709cd0d3f5d04b9487515cd56844d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161f778f254f12a6d5057ef2ee631b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a8ca8d5bab8a51171518774231e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef80366ac50f3e13eb1780edbfba3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4851b2e5c44e0f896d47d30b50db2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794572649a177ac3a0eb15f93c8cfb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba48fbb9dab5849a0b7ad890f86627361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541f33535d8bae4e3fada845ca72a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83807fe18b5447dc22a6bad8a80cfd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb5dfd91f1df0506f2aef1be25d46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66a4a7b113f478e53563892b303fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767d12985cd32bba2a0f93f5f42820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd8dc1502e3b1b4a707e2b7684948367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7bf37429864245ebe9905c73e0650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df182efce1f7ae29008daed43c284369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af538a3d444d4ab3b377548d0abd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707048714e7a1631c57afca6540408ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6fb6f594ad3464af5647199a547cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99279b64df6d29379bb7cd724efdddb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666a6d052cb7a397b6731852f4dbfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd626193bdca2de21fab4f29270730e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139f32a545de205edbf877060d32d8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be4d6cc349417f2bf2a469d0fa661377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9af478d894e49be97e18e87ddbb4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405803a13c70b94b91e8bb286f62889f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2524de8dffea206dc943a735af93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b68e9c75d2b5bf4b3d8ff1efb014d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0fb9609096cd30ee89178efd422b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d7b82a90a581b8cfda19b0446c4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260423fef7ee6a8e4feaa215f8b3806384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9359049aea7460f275956f1cea72e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebe72bb5e254f283920035c1898068386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4d47933cffd4dab12361120930c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325712fcd23bafcf2a52a0b996d874388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fe4af60638f1de4875b7767adb2b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2e4bebe2f27a295ab49cfb0e58ce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc196bf2fa9695e9e62fdb5f3fffb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bbb12c7bac2ef938da0a83cf0692c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b1f60177f50f5e99e61909052683393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72bfea81de3aa802d1b55d04bcf1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2564e416929553797baa875f71fa5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed511fd56ff9721bfb9a34d285b337396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cdc1cab9ddaf4f5733af0eb0f9e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4951684d706d5cdc4c393d3a43fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b646ba10b45baaed291c9b49d2c9a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0bf2169851847015bfb982262c18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7404debb8c27d03e87dd5a394798401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44d4abfd31bf1b7fbe84269f1f3c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ed7690a6feb56331f7dca268ab9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a166274d66f48c65e02111eb97cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbf4c83881655a07803ca18624d78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb3b1149853eb1bf3bb5fd3f24126c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222751a544c0fd4e026413f78a284072407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e8acff1a90c97d87319d4cf64661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48285ee2b30deb8f61d795de846b0239409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ba750cfc2dc6b85814f13d11c6f64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bebd52de85566184abb5ffd09c1d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846e3c18590dd57cfffb04a4fb5e2dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76e206ca62a01fc101993dc3d5315413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322952e6c09fed1e0cf7cf6c8a11e553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b57ab586a595003aabe0c332e6e11c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3baeed5b6bfcba439bc395aafabce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c63969c0abc4bf36ee0d6fad7bb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44524ba1a725d3a8b6de7bbd0299afc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b134598c8ed18026de61916c4f99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d1dbaa7a697b6047fafde248afa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28078051bcf259e901734984b00900c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae41a6df3b02245a977103683b4447422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d85ffcb9fc59bed96e90e8685007423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a000eba980f3a994217bbac34a71e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8ee3bb3fb7679f47327febcea1df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b580680c9fc6c2318ee843ac5d9c02f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e4d3db76fef0276422fb0201226a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e917476f5812513d29eb9f24f1db9fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818d02f094c42d3b2a6d5606658fc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75ebfcd74a724c9c11b8564410111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edac9d22bf2ad55afce45a3ea601355431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa82a97f23b0210a5e85f02599f6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c74841f58834c240d52f53fdf9f956433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ea5a5cbf8b1f3ec43ecbb3faf6cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b216d08d34abcdfa1bd46b1476bb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fd1840d0c0626faebc6cce54091d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490835fef07b9c65606963374ee5f27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1febf69116d3135139fda1492e1c397438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501498fcdc0e2a702f8d40066ca01c3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c995c680e11a6a6fe3aa1adbb62a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ba243c4603c3448fec5918c09748441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae976055b9ad1c6c9f28126c70c52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ddeab790de75452084b41d7cfa89b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e430622062026dc129261e734f61a5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c428df0cdd437a125ee1d166155c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec07cc25aef4e9d3c7a9915da35326446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed356efe81e11a2c293f03655ff33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec182840a2d0360faf5de7cdce9171448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c51e5d5d87d77a5e07b37ee85b321449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf55548afb9513865d1e5c645bdbfb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d8a5c9db88d0afb1c30146bd1c6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c213dc4b0e1939ac925034e133ab19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00eafafbe90d9acb1435fcd972d353453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ea5bbe3fedd673de6e189746e7f03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad9a66401131f9d670849b62fe9f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c651e89a912e136c037b8cfdff2fbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931d0c43cd352e387cd786ec5e6d81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1b8febd5fd871b02192b36cf5c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5870fc94c4a74adc90e688e64fcbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733940f688b0a711488418c52d216fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0cc3fc16a83d4a9650f5e37a51f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1815acbd337e930c5a91cfeb1a0f53b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302120b46d944b3c47efdd5af599b1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1526f2d98015a22e1e360e7115abd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e711a748a4e3254b0a832493158c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6f34185ce4d64aad9baa25e74445466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a46825163fb8a69bd1caf091fca8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e116e491e133ed0605aadaeda1e0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289f19030cb8978477223b45132ce4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0477c638764b368cd0dff20446d0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8316a523d9c39f2da342e3e6af72bd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491991c9f5e0a1cbb855b291610a6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbc071240c9bcb80c54b79711dd2cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a117b69f160b3d0126e7e59eaa8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1edff91f6763050ef9198f47d5f2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549be14c29169026cc4be2f5678f5d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7497a03f60e58ac500323779841b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2ab01a119b2663c597a0c40886cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f2abfc658cb8622695850b87d16ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f21925c7c807c06b76e949827a9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b9b2e5fb94bba81d685072463b7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e9b714eb426c91881ec465e71f188482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f47e4b6f1ae3024cbc631797abfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ea728f63404312f5c4d607da550e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e609499a2b4e62175cb1e8b47a35ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134144b2210a8d4b456f5b01ae7679b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d31e0e6f0289e6d05b6cec83f407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd23674655debe7e77804dac6e7550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05774798cd6f74ef696cfc5bd04e07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2865d9c1312407c5f6ced972ff093490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1b63e606fa1c5762b5b9ea4f1eb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880efd4d2a4aeb657e5377853ec1ca5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab6a3efb1bd34b8f865129629b81d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375610d193678b38c817d6371fb23df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29cfccfbf76730d68045cc815db0b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf0f8c8cc56fded1110e6679bb2c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ec77afe8559fe7a31d29d04eeb3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663c56f093e3258aaab2e6ca3b341d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a517789ca3a753163d9cc7f48b4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e5b28042526969f508c2f55273ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222857ce2bebcc60cd2da50e9f23380501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbfb878b566cb176a26a279edadb8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bf9bba196fd2446c37fa8fb162c07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ab4a41b4a020c9a622a9e2a14cd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22d4d533831bddc6c82e68c42a2ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84963f8984e3d92356597539a4f914506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b521d88f95a1056734c006fc62256f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763c9d84458f6beefeb6344d144ed8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf3039537c639cf61c31644cd46041509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e60554b5d83d566904fa92ebd2977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678f41380b6241d9c06e12eb7df987511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad66c03de82202b337e3c00d13891512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a169d8f96a760c60b5f66d9c8d8cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654f2ec7ef61db951112cbd9781777514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89314c74557bf7ece31dc3595132763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764730012ec7b20331122fbfc431caf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5765adb00f3339a70238489bb766c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058f12c542b7e296192f3f360fc3d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fedcca12d86d6bc831d32d10a2d53b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6522c74739ae25b82bac50ffd9a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a116a530a29c534d37e47a896d5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bfd498a8cb56fb12a6c0cece7a44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a01f307fb6e4996c7628f0d13e409a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cd9e25f9e402c5edfca4c6f5009b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53b417852cd602827f0daf104292b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5c474c67e80c17b9605606b40a01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800aed7dec395f82249aba9bbf2eab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a387a0d6928fe2d067ab15a3689ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaef8899ce6ee1ce78987a24f2bbd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b882015e45674920f34cc45f19535530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a372f861aa0edffa135eb7558daf7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e91fcd43711b7f597946320b6ded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfa0e0e210d05be9ab4ba9697e81d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5829c55368c77009579d30f9d1cc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082367e6ee97e9a17325f62c7af46cb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294bcd1f85ce3f98ea6939bdee33b58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e196d0473b8d2744950c568fa747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a80abda11106ab8d303afd4743534538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50156b6f2b0ef0c647d1974f86a0e422539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73306dbef656d8b70a3419d872db939540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96820f14a16cd883bc6ee86e66169c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1622b8f16be2965edc54510de9554542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122f743f7e1c27798476a53ece3995543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe55dd11c656af4daa4ea7c6b23c4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8331d70f787182af564fa6119c333545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77228ce3d94e6922ffd5212645a140ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c669dde5c877aa362e68cada3f22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f8d120ccf5572fcaad5dd5dd3b1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46dcf86ce1115111f3f70b075affb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15577ec3d497078527b137f0bcf96cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627cca8d01faeb6dec55bbf004e206a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229aecdf97b4dab8ad2df7ed112df47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb925acf11ce044bdb5c64026a10f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47326c982fcf028d5bc73b527eb8b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b128a70205039327b3520606b917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a002745d8e5d87fa3bfd1cad9645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daaa51e460efd4f6e7972df84c0664557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815bcea5043e4609b98ff3fa45fcf0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0be0c563f0a6379abff822046a3e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b41d929447a9d7345bb5ec043cf26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b0f99621fee10650a9b6dbb83dc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfc469428fb5df61f7628111b133e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeeac75622e3ff1a7726195965aaa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21cb1575e29b01f2935d36dbf3f4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68eb08da79a3df33ec130ec34066f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d873a73225101f87d4bf10297561566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d522525da0d7ac787345f32f48d456567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab893c0d8f4c394f7d670b5a31b900568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e47bc5748f4c9897faebfd161710a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bff69785d7910b9f90dd7d1c80f265570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8abf5ae34bd72867f9895b4de2288571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bf59b1893f6d42af954574e7cc733572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030939414cc19ea374199aab5f52d4f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef7c4155e74bffe82b153ca0bf6942574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51c2890c2cdcea9d5e5ab6bba7817575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d6ea0bc0b66548a181d4cb7866cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda524e0ea1a7c2cad1f5cb9c8e61fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac15b80e48a8c07d9fd4b0e4b2455578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40d54de120a9d3075be6f665021d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77777a4cd1164e4e82a6f367322b44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db8537fdef68791fcc84c135448fd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf27ab008a0aeb115fdbeca794fed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849a16bfc19d2df23dcf58b1def22f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e684d4fb3b4372903fb95188215720584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9085484505c99ed2096562cb8bb07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352993e2e94297c7a40db868f972c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf56f21fec97e12a7fd031fed176e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62174e9351aa7de97b400f0e0b3569588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f8569cf083ab67e1a4a61ecc2b97f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095428a9ac7090bb62fcece09fc719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d22a87acb7d3f2e4eae7035ef5203591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6e5970841edc093eb1aec02caa25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cece225c534ff1c1c88ead0448e1f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656aa0f6d6fd3a3074c530e2afaa82a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b8ee9c29079ed724dd25f56b0982595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbfba34372ff7212ca4e1c990707f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14089ed32d6da422ae85cb88594b3c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabf260001fe4952a5ec8bea99b2074598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57adf72aa54295ae277738c056903cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de30ac36b7ba5ca6e3b442b7f91ec6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26ced122f5f1e285b82d198df5062601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aeec438bf218097972dc60c21b60c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a47e67288da45b2545d56daf7d34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e1bc4a436e19cb8cf0849060542f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93e50f75d618133bbd7aa2c39e5fde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d163a699c7f6e94628bd7f9b732002c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88e2ba8ecac9e22a368f0448d32c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8626b18268189da9ea2f87a0066ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c391523564e05706f86246e522c06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b2a3ff0105ba2f213586a5c5f509610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab4db072b9c49a151c3810822f4d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4bcefa4a6702e8f9da2ad603cadf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98afa17cd868b49df58ebc84419aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09d4bfe102ed7348a81a1c5e40fb21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7dcd4a213145bc898d49f2f4d6ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd17e28eb12f86afb94cbf582bb41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410dbc29d154017469ce1e60f6065d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c1a40eacf1fb5bbed2befd6a4cb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5069506fd5c4100202f17599cfb52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248435aede3ef8c977ee05e27abfc42c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697af6c7930387b036a4f3cf524b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8679a314953df6b4e95ad932d910a28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762afe6c81db2f7be4bf5fbd4f0f855c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847d0e9c1e6598304c21e1628477aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196a3efa59279d1e702973ae1691d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051fcd2163ddfe40f301b7b7ad74fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d468caa5af101acd94910af3f3673627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117dc155b01f027fd4e418467e88cd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378fb2b249d496d8045fe7ebdc6464f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95404a306bfb9899c6984fa1eace9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5fee6b1aac0317c61695d3b806ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c50f6c1a820787526d9d587dce13d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56bcd87b413eab8babe70a7f7f9ff5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6634e7c029ea1b81776cf7c32b1063634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a443c0e6e50e0ccd7428ffc6478748635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eef2da6c19c8148d7d6d2024df236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e444dd190787be7741c2161a4782637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e8dc925253453f2bf65391df274a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b35f40d5a9e2a2c96f7f1df8e5ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248fd510a876f110b2efcce6a36bc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654f8449f291a284820806d3fca36e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf686a2defd5f2aff32fee775f952b61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a0538b7fc0b57d4b74a28598a2630643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43a4a1a0f6706bca32f91eae1a1836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151066afe8b5ea0128dfc8e6a4ab14f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e18a53fc457b09f09f5cb7387d517a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aee037e9a43ea1bee0f382b1c6b0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2d6d2900e428e85227543ad0f764648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128425f649ecc07382b17aad62c9ced4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432a70e7ef34f7989adb72366920038650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b034b278413e8d8e6b50f24dc4f00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f7a4e9453f44f3dcab99c93100d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb117517aabf7a8d74d8b5a589856653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54e877dd37ef8363b242d877132e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31883b954ba45c512b1adee4628a1753655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74073f7b028d90f63860e48c1f1daff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49024bbaafc79ae065a3d953c5a6edd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8e132e0c23a6ab179ece9aa6f1f9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdb533eaa219762b6d3f992429cab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d94fd0ee5258d17202362f09313a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3b7c4106203319e1dd6228c83fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea94af7c8f2b0da5a0cd4d9d1f8b2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd24b707ea8e4784b4687b63255bed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ee2befda169e7e63b38aa9f1a63d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f78a27de91f3aebd6bed5661e2dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44bb0fcffe5ddd0b4d519ac97636e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899afd9b0fbf33de6cd7de4d128bd01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543e4824b3283cd3315807e5a4f08a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03cdcdbce1a97183e258c36d66e63d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c832ee079694cf672789577d21d0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8cfe455c615204baeec2f111b485671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b116c01b52f9370d296e14a3f611791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c5e088fe8fa87f53cc8784f6bfb70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466ef8364e47b0f43e072240fe4152674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f07ddf89731b5cbcca46ebda30c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4acb54ec8515edd61500eaa2c2cf42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5e663472d798cfe02a3ae10ec49a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc421d25f773e30b37395a567dbf329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff35318a965ce100f6f772c55bc63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad1f0893f71f274a86193faa98e7b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bcb9144b295a1062b4e264d817457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f0f3b85071bac5da84684225dd37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9702b220fd1fb02a9ca2963ede8e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de760a899a78541fc0fdbbc736b470684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db15c2f1fa5bf747bf30a43c9386b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1f0eadc1e231c4f4e26680bfcd949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2b5d83b990912e8c95234213b61c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388d3858dd479802c583bebe0550f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae61f284c5f27d7ced6b1f8fd0879689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1171dc3b690cfb2eea241f99ab638cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda810b7c7136aee501e39f40cf33b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3da86d5bbb12acbcacc692b7b0676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023edef02960706bfb74ce59d5577d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0965b4d077bc7ad2c79449d52be5d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174f0be69bbfe43433d594d6216115695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62c7526dba30b0f446b556aa3033bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cbeb52dd979dfbee752f6cb7af4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6c171194be0685a81bcb2f9f5f91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d9b08ee3301d5e0c7bec241c606e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6bb7a47e38afd704802f0e667758700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24dd20c308a56c29e0873c025923c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd83aa251343f3f89b1e691359e48e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710da02908c7381c71f6f87042fd1737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d86a7fd0a270c4d91810dfb623c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff81432162d373e63fd52a36c46110705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53bad2b676281e0ac15906f63e218706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873aaff929d1bd3ac556e37bae78491707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34a6c8dbbb087de1e53689b1e4e5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e3475bbc2f6e66a424440442440e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d8028164c621d7a084d833b5171d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b889d28761464892167f317710e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453643dd84bfff8c6454407ebf7dd905712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2114019b6d852c5fb7be3202577aa81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f174b0fd48717e830257683bcd713714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d54a3d29173339b91b778b1d6302715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02f0a41fb9ee3a6bf78cd8e5fc2fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6012a50592d81a8f0f230e6b618fad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95727f99ba93a649f72a7146f5a170718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372faf211d5f0abbaa3cf6d7089580df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924439d7c346863f9a1e02254f167a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1df3237ff9fb81182a4206aaf764721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc352c3ba8b3330bed287fea1a2482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd1b17eb61e00f851e98e2b70fde3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc481920c355e60260e398e3abc451724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d369f50cb30b58dddcd08a52aea50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c724b6056e15943f426c7d0fc056f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa7072b2f7dbf0e3b5a60c960a036727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460d79dea1ae9820673d3fbfa1418c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168881a2be3581a8f66801b0b4932cd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cadb17dc0cfc752c9bb439a53e6b6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a747b34fa71876f476578da12ac70c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b2a7d420f67fd9bcd96446f7f58e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0513fa55f7b5c859181145bef99b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449efda083a678477d2a730951f74bb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da19e725932e175c73d16073d5e518735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b8fb641ab6684eba7526493d7257736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326a646f862979df2bd003ba3d6e910737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dfca7b557e9b5ed57fbf4df60e08b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf982a421606800ed606a2836fb16f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55caaaa5216095d7935bf686343d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4a5e9612829548241cedf0840027d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf52cef7a03805eac230f008eb6568742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c24d0d289949b4ab7c5ed7245770743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74a34ed02638e08d7d681673877d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3127849b5fd85e641978c3a1d634745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718da4f739739757b77638d892328c4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d9a0277ed2ec80114214728bd1e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d45a59ed75268c29705c0276148cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918dcd2a2b043a260351bf414bdf30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa76913aeb05cce749f24596bfbe0eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d105aae1d89153f0df429be17d9620751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b8dbf8959ed995d68ebb1e770a0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934f56636b9aede4d6991959829558753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6d49fd4d4bfdba99abde542f3196754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1861dd90b74f0eb387971cf9be62c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ad01fe31d9a2b50817b0970b34ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457c8b19893f7c1fc97f0afc62b7ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecaa377cee64ca20cf0c41c3ebbe3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaef428b2c389c37e767f9e69ad43e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da401caf01d7cf3fa25890845ef870760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc2ae8a482746a1741f3f0e9b1a60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba6ec52d4a549b51cfb667a40e6476762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c082bcffe114e7539fd3eae5512e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabefb295b0ce2d56c0b7ef7d9bf1630764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6fca089c2806f6eadaf3d15efed1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39f7759a7f70c6938eefa8b49b41e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3bf18ead3f4fe441d5a2d07c9c67d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963adee2dd9740ff7bbb2ada6223ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fef5cefb4d7052d4d0e43c8f2e6cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c98b63b15cc25a2b9b29512d89e110770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c36e1a5938cb1dd5e19fed82839ba8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6d8657753dc4b9afa2254b1c4784772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f947f2e7990220be9adc9f916213e9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d7169d998cad7034537542acad05d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bded3a9ae474f0849cb7819e4a774b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4935b3b64b2b54857dfde47a42ef01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc909d0e003d01b27e0a6be541d879777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd80874704330f0bc033e0caf6318d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553f59da1b8493d0fbaeae66664e8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf73845bf22190b374772487b2869d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1cd8f07acc1af7e915b9087ddf54e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff241342b56b84ab445b3370b1a91782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e279a95e0c787c0f92a651ac93990783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9198500e8744c2c6d5d5f6d23c087cb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269a82e343b59d55d236d4512e7b27785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece343ab30fdbcea03c2693e9cb1f2fe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e6b2cb857706e21a751bc9a9eab21787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e73ea9496c4ba36e5ea248d2200a62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b9f292298d0e1e96ebf161abd9c81789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca2eb5b743565a7d51fbca522ee45790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab80ebeee91fa7688350f3fce7a28791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d729b4d95ff1443c681fde791e4e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f443dbb5262fec1957f4dcb3d0118e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8651d620ef47aa398ca95c431e62f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189a524a3687898734a7dd5039ef2b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d245ce9341ace8f92aecdee3bd705796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c513b6c0bae5f3e2f7b07214c72470797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcadbac65df40344cab7f792991390798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733aeaa95c164f12cce9d2b945465b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde37b69780d1f31de75a8285fdb22800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab659c849dd44aef03edb81875cd9da801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002dbe3b51aa269e02414c7fcace2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07339531011b846b4362f1da3f1a7d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d0b7b4b3ae84cbe9f64545ccf523804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387dd073324f049d82564619d601586805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cede1383ba61a249a1f24f21c43bca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9cb1a8c6c7d3e1d1427ed0df94b20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff75d448735c06100a52552d21e06e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be671125b68dcb4e850150a133e00809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bbf71c0bd8201169cde748a9c0ab9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa79cc976e86ef852329e6821e2bae2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e5892c20b055d30978db616e9ff55812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd672abcd52fd3d1a4e84faf468de04813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade77e7237463f90dd54c57588b88ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb88df6effb20cda23f35596ff3527815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6385ce66262c5a74922f3f1bd520816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d2f4ab6c9b575a86809059da2a01a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5d73ff2faf4fd57723bb1fd2f10e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f350ecbc7783cf987cdfc6eefeee819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535efe88e1218027a6b83ebcd6dd0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab56ba365508f42eea7f9b70854662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee3fbb9bda92ad6efa426cae384803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd80dde78303e4d411326d7e516e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774884ba0699e393e65a419574a00b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51891eb9e728e02fb3be7d95a7f279bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa8dbbb212bdafb1b11f5afe715357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7d37189faa352e1e547b2caed060d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfd7a0de5e6b0a52050927daab3359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7b46d2061dafcab18677cb00c9cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1700ca29bb61e575c79221f0c28f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a287d4688bbccdd70a0b805773c7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf54c5aebdf828ec532a9f3733cd1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616375aaa291e39a0a66e3f034c462c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5bfa16642fb9f565e50cb3bf55a4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0c517c54d001e3de2d22cdb6602516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d706a238be2a39305369b2aa5ad58517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0d5732bbbd1b3ff7336abaa4a046d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be52ef2ef1c46de227a7d04b0780619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf5f4f3ae82c2db40504426471b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998729d5caea94cc8fa0da67ffeb746c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b7208df1274d6ecc2d425d829d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d726f6f6698976cfcba5150b290323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4ad66d238034df7e13f80cb7bde824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42606cda0fe9d5284d3c3ba7fe1e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dba2d3f5d9f12cca47db8047b785326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cffa091e252bb46c43cc0c34afca127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d5aea001f3819e301fac5e088c23928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6562fb5f07d2b3b3d2b69271137829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa549618acbf1c6a4dee2f29145a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9854623325158b95494ac735a0a9f4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1089f941ded9f01a5322e73162cfc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fca6d93fdc363fb27de2c8cb1b3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e865d7f507d311101afd85e359066a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a0d8184231ee230719c63ed7d02a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff790c741dcd7676ba1fb303b691ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee453e28582db01f1d057bcf0a348f3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387639fe6ef4de673fe0cc9db28eb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a196223460fbda8a50589dacfb7bb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404b3094a8df5e50647e6a2fe3ba0ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856d86226840b8fc7d5acd1a2c47c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960773ffb10cc3d47bb9301a85c84cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291bfeefc000b1dad229b6767e5982e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610f722faa9955a989fc7b0481d42144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb3b8b53a751a75136f9945dfe6eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1accafc99170178dfa8eddcb1e0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220280237428032c12299892cb6d8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3a5b53cc19b0fc4829c45c664e9c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb93ac655fdeba752a94ee428b46eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a24978cdf8033805a5ee7b7dacb3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed8d1521bff265ad22ea36c2aef7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d30b9dbde128bfb7a9bc9afe79ec852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fee5e1292c01ec680d0ae6a44731753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff5dc104e96d94ccc4e5e92a99ea454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1bccee1d8321f9b29db1730877bdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3a6c14bb654009509d49307c7ef2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cc913f7c48d9eb7772fff752ae8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff704cb4b953a27bd48fb7f8b401d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43204366e689bcbfbb7cac2764fd3b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8a9482f94a8e80cd9032beb9dc5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a72a3ef85296881dd238e15f3018061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e4d5ced3ce06ef70f011efe16f6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0192fdc3d4757c0f4dcef6d70b9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567554765b85fe68d0be3bcc13c8c1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a1cd3b9f182eeee12b4a2ce1b25b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f54ceeeb807a59b813974473c6e2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc2d0aad7a59e04e8d8dd866785e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f83e072d503b5f1dde240cdfe108968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef85a7b308b688880dc9853866bd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17a0499cf6efd1bd491dad3b7a2ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540042151b0a121bf8a17a63d1de095271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902ac95fad297c4cbaabae0d539a1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ba4d59cb76df6b7ab72f03dcd31d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8babf36188fb42694efafaeec056074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc587dbadb18152df276add6bde77de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b7b4fde7f208607e2083aab2ea30e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267292e1dfff3d0e0006bf3550a2cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839d7f062aef120620e02d765b653078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48c0388bc91f0b94bbc05d8b361a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b449c98f31d18d38f48c82339a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fffc0748b69d13816098802eb55a1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7b69c20fae77f2258edd4208791082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3df32d6a1f07e5caf101400f605f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8f63ddb71287d2796ad7ad6223df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8f22e491af4c57254b1c996c2e4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071731208afd66d379eac30c3d2c0d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a896d1775ddffbc16fd8dbff9f4a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973098ea09e437babdc2650517ee69b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78f074027a7a84013b78e60f99020e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdfd6cc60adf283130f196c04c0cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d09b7786c3c706edf8835972ce887091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff5b1d474ce731f30e24fabcfb8b0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e6960cfe1a964f47989ff235b3f6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed3f9a08ab11775a714aab1ff8a2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dbf11753584dd5de13731ceaad8e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342caf3a70d19c37f8ca42121c525eae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f447404fda1cc6c9a84d7135ac862997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac56c4f4a1297c2452636992f2bd8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff4998c2c9871616e43bdbc18785199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557ccab2fe39c82623d9756b3398c72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711a27ae8cd0eaaefa246984103c63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48286b408ab9cdc58d8bef4d7f31c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374150221dae0e742c4b719c2678028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb4a0fad35d631b364a49a24fd1623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0401c5ef202ab09f939d889fc42d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463ee35f9691707fc03df0a811c2a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2ad264d0d8399cd4683e21df7221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ee5bdcced8f7b98eb688d87d63c77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab2189b94862412302fd62d7623b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175897176f1af0021f37b14d48c5dfcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a7aac6dd1b7970bd87546bb26af8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c689ec4741de12c27a71f280af59f78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ffb445b2f6195ec49ef2f086bae5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5493d6bde02c23d664f4f0659fa69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe875ad54d18725bfef1ba666b5f67f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4894d0533085b3d24513e4d7bb6b8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48afd40be80065a28c3edf0986729d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c23c3d53786c06625ff112292ba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506ec971accc34760196c5a1918c2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c0af4369d03ebd54dd32f926b9db8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7664f2be183bdc0bce508e04f8653121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40310c945349b99779480fbd91fc6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2cac34ac42febfed888e6f2fee7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc04bdae885b48edd32f4ddbf4573124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5beab973e13b97bcc940a795f20ad6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6de4dcbd6b1dd9592a397642113e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a017d066563709505ce92712038e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68bcb97c6c231b9f5afae64de27836128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820528b5fb25f4e83d37eb0f6e3d96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c275ccd16b8a9b0b9f1fb265e3af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd559031448ba2d9697c70d53c8b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432da95bceb07748368c54abad577b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4c05cab57aa35605641dbd6b5acf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1719a4bb029c010eb99816464ff71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc06c85a2fb3d9b29c0812a968a457135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36817661b883509ff018a0a848c6a6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cc44ecbcb9e776b3e73115a7181a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37873f5bc25ef2b034159eb79ef77c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a3f9783177ec5fe7c11d22b4108b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8260f412450558e6a04ae969badc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2948122e3159c66bee70efff344b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76686fb3224e0ba959758dcc66c48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7ec99528e94dc8cea85c6e0454b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02eae6a88445738ecc5abd4aab296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2934a4c1ec7037093d5d046979ef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129cc188863c71dd2ad263a58b3149146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9551c922fd09e3036a3dde4fca8472147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e830d2c524304d9c1fc13a0c85268f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53061cce476f14203c367ce199c9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634ed52037d6892929d25453bcedf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f4dafdefe40301a33f4f19d5b0ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd64e5a2b58ff762785f962fc75f870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f22daf4612a3b026920dba24fe378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358856a790e9069f8fd04f664a3bba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21b49a2b5cfca1656230ab45d1e4ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f4aeab0965d5ef43704f8225e097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d5d1b16dc5a6263c5e9d9ad795ac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b1ec7ed6d29916a83367d09ee64a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa0f42e398e68f815326d79140b32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a3d5dc9bae693d59507db82a21634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f675642eeeafd3ed495b18bd49b7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4fc446af1fb4d8c434e93251a530162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453b69e547dfed8b735f8f81cf978c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d30dab611008bf13340422ee65bb8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05eb04ede34db116914617a9989f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95d58d08375dfbf8c66ce55f2441a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812ac8ad47bec318e4f8257810d579167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e0fe982f83d28e28cf153602cf65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c2cd3b0aef4eb055812ca8f94157169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b89a6123ad7571d214bccf84e803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d10eb69bd38d845390c76df9835a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20370352bbec2634ba18615f5e086240172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e264e0aacb43a17d0c17d9984e44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479ba329cf20b82b56815adf69ca04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f872838fcf8dc2df297e89025a83508175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b2be873396ebd604170544c39df66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3623d486bc3df6921a9d86c4b6081177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cca58091909e8a67c9cea0eec3771178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440a8b7639175c8d7d6d3d012b55cea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21ea5e67bc3c657fd97dce4c2444e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f39f04a638648321ee8ff3930f5533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ecc49fb7b721137b31c4a6f673b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6573fdf55bcb8356115d869c91608e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3879f291ae3d62d942439eca773cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165ecb27ff627e4ff27409650e03dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af13ddcad2c1b82d18d840d2cdbda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef94cccfb66201812c011b1b03286187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139102ed15185ba54abc7d7f2b94c6d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b6201f41dd0a4273c95f48d5a2f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa713ac3dd59ff9739c1554bb6ef2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9bdf3327acbd21a92da87697d02b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40622b018b8da8db6c2c3a7947774a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dae987d2b06e52a90068c4c778627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd41092fa40a8aa91a256c7040242e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b75a566c602a8d26881a7067341591195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c577d72d01c5d7a54858e8fd321b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3909b978cf1b1d099b09f3b7460953197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942fffdd1772e1ec5fec481bd2a5f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e5bd13b5fae44d04ce6c10148c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844cf2a6dbeb2e6524b8a61f802711d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e450174b0935572ba84b5cf707b7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54225dd2f693eae9ccc27333ae36ede8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799cc2c9efcc0de1a945058b49824a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d66c9bb13c4ec93605c3045a8dff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b68882727c3981b17df4caeb4aeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bacaa09572f507eeba87ce0177304b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a17d7fc04df2769ef2d3644cc631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc610df211aef521f6f36a0a21226e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe45698c3de741bce98b4234420118209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d6c1a114d5f6f94399313a0cf8cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4488dae365c003ab216a3318e16e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1a8c8bb7218ab184d5a20d88f2f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4c3ba9b137ef88c743c7ec44c066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818995467129af1610d37592af8912e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893b9ea0e4f89dcbf81b289ea7fd12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf73f9d1c886ba4c03397f95d77aef2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1529c196208bdc3e6cd589a29ce257217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428cfa544c6ced90480e3a0ed7ed780218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e014c729db2b27a9857d6b819bee80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a7d5db8163d128c8732cf07a3945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5cf8e982211bc3db624bc6085af15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66fe339b1332a6fa7bbdd2500fe71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f6f670f1fb3ac347b85d1d40398a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992245b0a080fef911cc7db3b3e28581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d3333b217367ddedbc27cbdb143f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bebf252fd29dfa43416933832b7a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f215a6c9078e421f229af719ff415f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b0a3b8b77d988b1a49bc820642c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1908460c6a7044dc5a674d19cef7a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777eaf79ec328275a4d14ef15f65a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3882ca084a2b5f238cfa2d5cd735e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361219a07430c2a20df5e76900ddba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b727801b0c79734c195d29369a1bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f844d7a4891043c23859ed49ce2edb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e2ba01f51c0620aab111bba2a133235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a461f3290ff027a0c0cc183a4f19f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64dc6558e429411331d954f98e0cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4f086d26d95083f183cdfa614588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e424d4c578014f32cac87fe992f27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251cda48bf199d690866fa81e47f7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0363ae70870dcb76357ff841861567241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba749217ded36d632b7068d769adf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98f4a94b8e8033313f4a259c85efc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db13d35e687f5bddbf9b060047789244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ac4df45826a9e36eebd2806c99022245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e069c03b01fe77a0015b953c99fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094326da1d0fe8985fe407d0d0fae5b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5ba01e980082b3682282c3011a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d4113b8c4f97f2175aa85b1d6f93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf65e52670c14ebeff0eef4b36073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f1bd247a60062bf127b734f4a8cbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe875e8d3b59c8e7889d708812a8882252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a4397b969851414b3805ff660a52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78504483cc2ab0598692e9fad9d41c98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102d66dfd004fb3244f6432618fa1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dcf1c14b1358aa86a83e0b75a79c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3bb80c07cc16632f794973bf564e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6d55b7e1135fe0d38fe5b3c51d83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195a8038d690414004d7a93c9cc88e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e23ad9a1b0e0c4b127543cdcf6177260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff752d6a6455ad26b8a71b8c58a86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80e31d09116c8113e5fa99c8fa6c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912152c3c46c57f68113c2e73963b9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d5be7dc4cf44bb739372b1c35f76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6854a331f07ef27822bed168721a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb2611bdee94626da34094daaf360266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2bcb582f421e8bd3ab6199963ce39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173024da336b54fd72597ef265f0550268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccbf30e91ea848d225ff0ced98b259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01f66662b80280e0b9fe035d35813270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb45e184c0bb79300245adc2d08b0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfcb07df8fa95abafd2ba01ecadb4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56fec32523963c81404ff00acc60d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac9de53ad2b819f3486a43de01f767274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23725475a48bb5f13923b08d56112f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e2e06aa7ee8b130330f4921d7b92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4287dbf25802c7ad79139d53607ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469bb18448f59ea04603b20aa8b84c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20b1078b380fd044df30045220c8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff726437797b5e1c62ef38cfdd60a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37e3b087f77bc0c260177525609b28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f417503f1635b40b735da5bc17df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363288ca040bf8fc66a2bc48bfcc938283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51c3ff31261e0d21da7b1b85c5ae29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6de85c2395fcbe0750f0d1828a26d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8db1574d285fc953a6a80e3292be9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684357e09c9270e399b0be02d5b58194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56aaa064025d5033ca4842e8e84f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08395d63aa5070f8181873e838636289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfb9ded70db43bb4cd057810e6068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2c9742f353dd1cbd09f7493698701291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234b995178f839bf970db095b55b4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9dca690d38b840935d342ad3a9593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b5d03dedbfdf7d879a0879787bd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68576d42c204726ab631cdbf72cfc0ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650b3cf49a1a7c02ca646a0ff9cdb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d768fce912a6417183de734a29a69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6a37cdb535a6a5853e2f23023eec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca734b034d36650388c015c222ea3542299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b9ac504f94fbedd5be274d578fc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6590f8c2a6ea387b3f5cfe00f8325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df560f66d931475f2d886689f75716302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bd0a491356307835d2abc12fc97c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a6ce6575d70a7028e758863bf30d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461d0138047e0fc7c8925201a3c459305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826069485c15be51f45c23e05ed3aef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1dbb2584c1a7cc7770ee6c8a6d613307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ebd0090571f0fdb25def4abcd0b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273835b0bb568dd71b5b60131e808da6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c81a5dad18f28c2451dce9d84d44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa549154ed0a010fbc80a069f7913c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a0c85a527d79d1839c6e331d6561312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3839400ace2e7c11394ff36509e4d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633d194d5e64805f2ce7a85b0c70e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b821d8e5a87bbcd68fe0bfa0a797c9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995b9aa2806369b656510f5d7d0d4c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614f22d54fe210475e71271b52cf5f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a7144a638980cdbe8ef0644e109f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de4e42972ff9cd32ba71967c8d2b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad57111ae0ab390a0f35f0ba0ec6dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb8491fffbfb9f5dba61cd91d6a8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e35a2c5186239f2a65901654ad9a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab5104382f73bc46a2ceb59258adb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb516e20a1f97bbdd2c2e5b2f6ae12f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a770b0e6d7504145fc18c7a17b367325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76824fc35dc7c9535238c55920ee53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7b9cc2ffd426fad0552b9d581cc46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd0e7280f455485a40307b357ba944328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc39906984bd4349ea87f05b8d051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622fcd0be8b7c1038c42c124bd2f3e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c25d310028bb6a2280aa726cc23b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e217ff3ac25e345b45774e5c4502332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b57008973b11d8397714742338188333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45792b366e9acdfb67d3194878f8c13f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ad93fd82702f5f5fa57cbe61ff854335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624fe98b311aa4f6413ec16b9c50e36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53cbb24b63a513ddb49236995a8bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402adc858ccd0b6bf2edf6f6d953302338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf038e570c2482fcfaa6bc4ff264f3e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f065a26ece1c4f8863c411aa89a4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ace39418d2ecfeb367549f86739b21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1e8c6cedf23d13d3b5a34f9b18dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf462f8552be4f14938bb73abf704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153681e8b256c1b86f9468fc75318b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f01088a83eb533307cc946e6c4005345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7fa602dc3372489ba3a3ac588e54a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89e94f2ed7a4285b504849cc89a94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726eba8e84b45b7a5f054b1e4bf1c76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d39fe3e34e2722f899c382d494776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4a15a58847d6f1c29e066276434c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057945aecd1350cbe11937b972f974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeaa301c1f072e656005416ed702f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e91883c34cf05635424619e1f7caa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e99ef38c2ea5d7d04270590a25a873354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545c31d7184150107429211e8a0100355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df580d037e6aa251b7ef6d0aa9384c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e2939f159b8a5c50df59b8e7e073357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d872026ce2071a51f6c0e11472b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b6e53aff7bfce7787f547adf9b35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a35666dc9509b71c903584edcdc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623135f957ff2504eb19de0b7ab9dc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ed4951e4508ca6c6d91e345738bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001395698acae607bd13df53af78c05d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958389a4ec9a9df6370fedb4607dc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48df17f4ecdb01a0d83d2049b4b569365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07404d3acbce0fa6e498d74d8e863c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ec6409d160c4f86174ee1ea445aeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef928c3e31e0ef87b35b394c60579368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ec037b18901e7d0a2c35f1ea4381369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaef6d9cbfb724143417a53012494c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ee0ce9d06e312aa877c244ca9e78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab764a3f94d123c75e5647d782ad9d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af024a74a5d8b512a960366b1857222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce2f3179515730d23e23115ff5b45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c41bdb381f8ac9f5b726e23f5018c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d25611c3a6c206e4e0bc228b93bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f997beefb1c2f84c7058767d6966377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b583e80895251a84778cd8b598c27b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578062eb23990aca4ac7dff7d9f42b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9e6931c048a548864debdc782e77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe01dce407bb059effbc47aef97b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9de033b78c9fb2d680b8c65501998382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71399143c13854db682f74656eff5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab6a72a94b6600adb01e1cd641b4db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a93cf9ef121bf7fe71bf5413759b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707164cc2f990c22856319572cd42f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235cb515613b202b9a0ca973aba010e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce8ecaf5a39c9741d03922c3f3677c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71bc8548f4bf6b9c020a95af44a25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e915e0a417b7fcc9fdd4518fda60d33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640e173929b378a9c0d6ca9941ad7e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e1aa4c9c5c620917fa083a83627f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22652e7a3925f648fd7ab9ded521a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a32f1ef5fcdd72350d1af06deab2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272330c0df99855256b87998dfd02ecd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e9273b68fb91ac6454335f61dff2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558e444c31b15426f24d3fd59f4dc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abcf4cca34be0f2602e6371d288332398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf336da8a9fce2951a2cfdbf082a06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c08127ee8a0167e2c96113fbea00b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d0e1d01330a9133ada76f584d3a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572318cb7420083825db52efb3ba74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9470ee3a3d58d14914304b16e6b453403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3416cdccfefda8e601b70512d038497404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136430222ec0a6f931b57cb9aa9e81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e8ac29409121f2bd2b16d1aad6a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476cb804b8e93d48ebcb9293851ccdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7956c81998fb3a4df7c9b26d7dd82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b8b6fe262bf28ee5a98f616f594b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac49be4680a03aff26cb7e9d0d91e30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983cfe6d09a9d40699289b0e34fb9e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d4acf5c2462e6d958dcc91b4db6a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22c6b759643235e5f212f02a6c065e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9da76ad040085c55625372cf131f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f610c731331e2d87be325dce2cc686415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c0976fab1abdf28257553da97fcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7150b85792c39cd38662f255f797417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e92b3f923265e3928518fd22473d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f3908cbeec433d173f0f5c8ce335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a55270c9d71dc92f6259b97e372a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e14bfb8b0b76b9965ea21effad677421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7094b066a428ded42ef153351ee7576422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eed675963d808238fefd8e73a7bcf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421e93c428f5bb8a4752db3238a5663424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a78a87ea0650fa03c72fd7e7ff6138425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc673d526c1fa3c25cb43c9f0984143426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b26e11186ef8cd99a40523463317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d13a27d412f12933b9f939722d5c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c8d8e635f893b122771e0b63666a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdaa5aa99df21a39de5169da273e86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e0694d13c7cdd93f63b0ea0857ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac653337ed426cafd9f569bd65996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae99881ad0fff57816a917ce93749433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ed51061c79e0df79721488ce16d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc0005e93163c71c32661e3c8d021c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd120c49443494007ec66a221e1207436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f532dfcbc0924b71c8959bbf2df733437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fdf07f56caf868d31f6370e604986438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f25e4b7a12817a7b320a4e1d8de4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e320699787d0eb3f0dd03a1c386d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7382fd792a8b6e6be0eb4ff81b01b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f41e9c533607fc8f7c32bac94da15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2300686392a1a265505c85dbc52456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722b769ba0fc82ce7704b77f9bd179444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fae7fd744c9b4084ee0cce4109440445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c4db7476710b93c4faaa187c955b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744966b341376cbf3e10b94217f87a62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75bd6c16032c85764b0a23369459e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd265a1549cd0b19b4d4cc38e52e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ac0a076c64c18dbcd4752241097f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a93a434ac4bda2f02eab85c79f45f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82baed34ebc66a7311aa845a56a3cfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb65171d94b42484d555d20713907a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68217b6083a6b6ca6e3d0b8e9b4e61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae9d34686f4741b486e74fa67b55cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6ffdbdc0529a5d1f29c69cc7381c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d876682806e0305b237b35766965cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670f1285af844d4814209b5a03ae67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb91648490e935726caac1696a15f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec23f963d1f83de947a8ee29fa7a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112cdc0edb01e49f3f99112c75d808a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d042808aca5cc261c136a4efde0ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ca9a2a044883c653bd02b2ccc99c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf7b682c1f88b7f9c3266061a5ac2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b91b5be53628f2cdec5158ab6da6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa3b86958a8ff14661d0835206850d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f445e29163e233252c010a9d1b90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e274899edb8a1cd7a244fc62490d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22540fe0ea574166371ca2bed68259469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6eaaac95a720b38ca0000a69afaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409ab7c2ecd4158d2f7d5246b13749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfa5ce5474ecc224eccc0d20cc6da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053928d92c6c807f152d5dbe4f69858473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac432f7c8cb232229c08a70f3bab5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94137661813a61deb0d50033e6a6a1c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3508461517b6c705e4c2e213024281476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfd9f6a5608009eceac2d645ecb27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d12d928cfe1b534541c3a159f237478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5610a2730c07f11eb8f8cd5887a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121b8225e21120387953e4dfa23a47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c3a5a1b6da56965aa44e9530665d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6695717c772fe72428aa85d93f832c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244af18c9481f83b45c691c02be092a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d4b591adc9e9f92817bda17fce0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc8bf23194be82d68cc261c8733ca5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f75da197f91fc848feb4460edd96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190886b4a59625ab5f5c09659154f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afeb5f48e89a36f4a8052722c7846b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c3358ce1ce71433799c6d17dcde4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4149502f2a699475853bdde5c9ef90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af882e03d55a4c829de647ef6a06c1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6779e230c4a3db1f534b58d0337f661492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525fb7c700cd7a7a71511151ca6cd05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9e75f5b97cf74b7b71e45242d185494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28fa3798b9ab45c10bfbb7974b822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59882ae68653adc0233149ab42597ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b27a20476b2f0d336f659a42031b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e38e84041e163fa70a6da3426297498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29ad1e819f73d355b438e6dfffe62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380fb04dc1c087d98f6bde6017afa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae463e0c1c8d87bf8221179171d151501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42f47d143576c93843ade13b1d2e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d860bb51be8fc46dafe24d4557be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62716535c999777c603e66b8d2734504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88a7f26055700085aeee719f7ab0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc7ac2f6ed22bd463206474feef97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d63a9a0955e4c775bbe7a9297bf521507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956745720fa5715acc132702c8de8d8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ed16b66ef61ca03f2350be1d97e2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcbc76c25b48d2a5829be33b8a7cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a9302766a88b7aa5c9f2e7042eb4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee7eeb391b1b38fdb84d1a2f47ff9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b791fd173440f70058c648738bf350513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4c5a0e2f3b30bbe46a2e8019dc4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e0fba76f89fdd62ba9831e2e87a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206dc160c5bda87e99733813bb851c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4938257f3a84505ed108eb739a4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664f021ee1f4fd068c8933d4748f76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7cb0ac6eb2c767f5b717c8d998b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b484e4f91b81dc9ecba0fac170635520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd429bf66e3e2ffccf8cfdd58007e048521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e103049fb15dd93a32b198f6a73e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5aca3c48505bc7a20045b163e4ad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd730310303555b9e6d29dc5037310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7e93ae593c12c94028ae5d3a1bdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285352cb166daf8f058294f29978a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493f7c6d3adeff862a9e06c4c4147f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000f1107b23615232db3a7fc92d7f96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ffb1c6a5233b126f55c2bef4f735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa30094e6e58bde007f358ac130f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f177fcd264a5946b9710c575ef8092531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d3986952529624cfdeeef3f56707532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b582252563b4afd51ff0fd22ac8bcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8977fb454e997eb6b09b2f7525f4850534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa6bc58683c717e4a63f2802280f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47fc6cf65fdbb4c1b1c52773605a7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2122bf732ec7ce9412c3371ea3cee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ece5deeacbb3a1b391de55503c079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a753deadac216744268db56b1f498539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a7b9ec2ef6457d273fe1832a1827540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21431121714b5ae34e1463bc2b2ce42f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f80aaa42d00f1eb9a811ee49b55e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241975eca60908d403fa23575a719226543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c7d9b7a5e54f9bfd5e41c63a6d72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d198caec2980126b59195359318f37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d084a24624bbc67a3e3ae6b32bf3472546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0633706326984d52d2d46c40367b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd65ab4fa8b162706fe84eb56a254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895473aa292af8146d433b3a4d2a9fe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f57d281d3b1f70b721764fb8ef255550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13394b35f58b3a0950b94f2e8ecf01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf470e0b0aad8f8f908a976aa1907b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8963fe3abd3489122215a0c2a4459553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b256396739790f002558423a2f90fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803277991e2b705209c3926ba79f7df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b11ae77930fdf6251e694940064491556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56276df7d832e2d40f8b88455fdba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f9f1c5996a2637eb3e51879100e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a1aabf39deae3ba5c0d1d7859aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f5e0636521a10bd030ca8d96de8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c91a66fcd100128a44935f68623f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd76104d52959b2f0ca5f29691eabd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679738ef7fe7ddfaa1843bea0ad61d0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc77caa8995a91369830ad74eb081f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d7cc509d6fd3836c3a8788562052565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325cb46c9070fce5d1048f3ecfb0d47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265b63026f253f1da9de7cf8c3917b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8bd1642eafd13da4dabc93e4913b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec16ac93b928b59bd4e52caf4ad4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417ac94d42baa35eeed7b9d05e55488570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9bc87e9a60e5b72d735708bf534a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7063134b9d3817226fad1aa4c5e6ca9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ce7c3f5578b618105c2042c5d3a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c181367afb6e0044654a33ceab816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c27d26d76e55d6ab8cbe01385f548e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104e6ab7c1fa29bee200924bf0d422576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae5900b3ed5016339fb70e3f92594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a4475a95544f205d80e18887ad9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a95a2b934c98c9b7e1e39a0b019cc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedda091a58949d7fc73de021605548580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe7103bbdb2c60df1910fe812d4e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975bce2baae5286e5ecaa8cf1336a2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338a1e3331e77071aef778ace0df27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea8255897a59ef435f19ac908abad0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862afd7aad64843b25e2fcaa4aa1bf01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab33ce90b8136c28c27376244c406e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971ad2a774f6c9f6993f619a5b960b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b833f1e6bc34d16529b321c5f388c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269934bacb72c8867596ae700f2acd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09256bec36d65279186dcfbb1d44ea7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692dc840a3845dae47bcd125f3f657d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae60a659239f00b433be7b20f84459592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60131d905ed2b65032acb387505e8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bbcc53b1db98f107f57351d2bda7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77ece54bdbac9ed66e526c02ab0eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba5360296db78b17936aa3104d0ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1977ce45d73dd4c3983c92f49c45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37c5f7db2b4b029b832fd88d95693598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420613d16bb1610631930cc6392ad89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245f834b8ce8830df79a41b584c876600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c20e081d34645ae068112ee6e7485601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4fba4d033c8289386a17d132b4380602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b83cc531efab25a8565d5cae09934603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464148126f29f45064e775d55b856cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405200382e58aade6e1951d9e23f894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53cde43dded9f616fb0e96f6701ccd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d034c05edd94b9bab8c54a5bb9b04d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a784e4c7133ff24605cf830f0a75c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a6b1d96ca00327ea2923c198b3f0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4ae62e8c77e31ecf4d33548bb520610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef48be7b6cc277da5062a24bd5076611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab12de46d07f632efdbef85544a13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980042826ba6f2016e5f4abe00fd46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3261dc75b626c63c5d688adfab3245614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333249c6e726fd1860c9004bf1ce6931615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c55e691af06d8a4bfbb718fe07ba7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09be5a15697b4027c30599ad59c47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe0ef9c865678b605713b7a345678618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001e8fa25c2b31db7bf5620851ca48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb9e2b4519e704235204c3a1dd55e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568fc5e453cfeb88b8a39f6c4cac6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5125c4e51e56d16ea82d534e3b25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bfca02f978636a9ea447f177420c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5de233d08e4cab05d98ef6edf2bd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c7786127999f30f8e1897cf3e60d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267251fbe916e3c5a5818d20da6f419626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb2cc772488395c7f6105a4b5f4a56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e928266a2c7d331fe3b0e3523421e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04219ca7616413682b6ba7a3d916521f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd7dd2ba6ac4cf73e385c18f6fa40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5d0b54476b8fe19ac7bf2d6dd326631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d849052b1246d22287f4820d8f82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa423edae3c3d174bc162266bc0548633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a7d38478dfef5fda25c815e7f270634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5dd867fa369b10b1606f336f4baf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677a502044ccc4af8a421402b2eb89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c58e0b476a3b1826cef7d327aed34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352629afd5b3d126f7250ace9a54a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944296075c7da61fd66e461f159f8807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d44955f709fc70a55e9dd261b624e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b9b9eb924595bf9ca7847ea54d1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceecb9ec26198cd2921399c230cfb88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf6a42d99af8ec1eb4ee2bd20a4ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6273b3f2601370e3508ae5a38d55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0cc24100fd6499bf3b7ee9b0895e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95869cab955b7d42346084d10c745646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e394d59336072df5cc1f4da5fa888647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ae448f9b2c9aef79ef5698f124c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea6c27ff1d0849ee54d7d3ff21d4e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea381adb222397bc83da1f9a29bf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff91b0d5b18825a4e4b784d245cc34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a49ff1ee80be57950f65b3e630946f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a020cfff40b90f2f061c1aa5f1b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd16b406e7ecfa0726dc3f9b64f23d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccb1d0bb18a531480c68c1d7219ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d9d35224dd839a719546729ce4be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2b143155297846fd5cbe7eb6cb610657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e2e45f35c3a382bcfa4f480d2ff3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93ece706424cab1a8fc1b8aa1bc6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a03324317a9987be00da187138dbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be51d7d23235892dddb90988eef040661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae965e0812e9ccb34a37fbcf4036e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915a583430e9f125fa229d1a03964ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640126ada46e6c9a448e3e78bc03ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9977517855a287c0417c445c0e5a97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485625ca4c87608c90e057c8b35745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644d99fbd298550def91aa9c320765b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e5f141f1b2a5daf9ed95fbf83d8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a80617ed5dd63c940472f14311e659669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34156676f378d0bca6db1f4558711159670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a1743253c6c4bc1c3f39eede297f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228db3af48c07fd86ce1854b739b8fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c596054b84ac7281a33cde92d5ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56473358431f8352322beda96b8102b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540dc910eaa367f0375bd3886861e82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420994c4ef509d2d4190fcc46114dce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f94f43eabb1e39498f80f1e71a1f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece0689b055da78a514007b42362e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396c1ec84f78e02efd1babc5f0c99b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e37512269616062e166efcffa0ba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c91a65266e87942d14e86cbe3f38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b06f9a24151217235c7152ff93ef7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39897a6b2183ab1773b1d1d5c8d4ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e8c26bddb871c884d86d9aa60659684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb66504cee1a49c75a6b2206f37157f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842391cc67a0bba33ec4e6726aefff12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b066c2219de16bead1e0482d2893e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ee9b764e3912c2f1fd644053cd0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c842be87740f1f39a73c966ab7843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36970e0f90eb3ecac6dc81b9045e97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c69ab9247fcc6a119185ffb3462d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b943a2bd092f5b1ee4c171fa3e41d1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92884ed35059cc397dba70c23ec3f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b399cbde1899150d1738c31018e96a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d528d6e6e261a5d2f0522f337ba73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d187e2c9a5f95ecbafb3a5dd205d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0803e40e5327f64019bf74486f2c6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e7401a38141b512ae9df1a0e845e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a89c8d55157314a7f11dcb735590699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921a10e4c58ada28bf7aaa19b2f96e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857cb66a235ba5e27e0dfe6c3ded35f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ebec0db46608bd4e562abf886e92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec6b2f681b814556a994b46a0c11f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3439e69f69208793c9bf653bb8413ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d5e1d1d5c92dfe74e2571bcf683d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a689c10097ef46c9f47525e46e0575706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14900bc4e22f4779989e94072c041707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f6e7abab21f5cbd343bc5f8f6faa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab9e5a6afe97b3603eea11aba8bd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25179d94af06ecdfd06d22daf3c627710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035284408ffbaec269d972589ede39c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba859a457f288f27e8faea562d4ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfb0a22aaf71d38263979f55431e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3498722bd32a0d0c345385d6cdf5d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8a233e13b6f2061b9d5e2052fa3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a7a031a8cc81dcf597d22faee256716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc0f3aa3a7c4aa8df12225dc06fd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e36de1e22d06b9bf8f01933a131b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637232593ab3c1d49c667510814147719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac154749e34fcc8092d9e4e2b19cc3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789c835af8979392e71d9bee2bafb3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca55eac9cd0e85623c211f96b1568722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265e9f0528d4e19b8229dcecb168039723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a951b8d335c04ca365afeb81a359724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbcaef692f588c1fa55e58494f560725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fc24fb11ea782604507713a73ead726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b3114f932d278ecc2fb9c271f73e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc2825cc8b0eebb0ff38e94b09ba4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d245d9037637d22c471e0b6fe5402729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89185b7880c4e6fa7911cb4142177730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6b9f8eaa38d14fea626e43beca62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0fe89c254e68fa5c150dcbb9cbdbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce09defde6a612e3433b6ba1e9b286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b01c9b3d074810c93d8a0a0b28617f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a5d072f738cc7601fc67759ca742735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9a9f48e685c27862fca6065d799d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bf28addc02871ccf941d2fff029e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf60b76561e285a59efbdd17c95cc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389839a422db78725c1b5c33de213e59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98825bad812e65a2590d129770daf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ecb2be7598667f2b1b57518f63ad0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444e6584bc0449bba0d10d51b76f4e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769db0870b517f9031c574bef73da457743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ed80b696059781a62c3dc2d135f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b68771c7342d89ab1618d532ca153745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f98248a89b5a4215885c12defc8b4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f621ea57eac314308a350d57c722b01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d360c8f886722d8f2f0e6ecd0e66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8e2243e26514dcc7886a552db187749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5fcb92ba2f3ad1372cd631a184050750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa5d25c84dfd8b45b1852117fed1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eab67a3354238ca0f60bd29200549752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27824b5e311485f42964f1ffcf257c32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071025b6428851efe1b64060cf904fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d0fae6680c2301231f924034812cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df0100914b41e294746a20cdf5f47c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb8362c8313fb21bfc855846418bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78697f51bbd7d797094ea1822cc9007758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7fe8bd55061446ce843da542a0cc7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308eaa153e24dd016afd124ad7dc536760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a64e9dff8d7173bbf4ecec52ebf7b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bd28f1897216b8a5c793df86e0cbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e57284b8a1a5f54c1c8b2b5a0d580c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599eff3c5560cc5be2e201443682fa3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53612d2917e4c77fd6bebc3a9e573765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44780109aed010ed44697592263be0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a396cd1e35c8e09e4fa76397cb1a4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>