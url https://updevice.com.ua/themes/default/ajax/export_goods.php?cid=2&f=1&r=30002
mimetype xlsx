--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d667f78f4e14b277e833daf9245e3591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592c83a812075105de390010068bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95b5b1d988e9462599c39767c94cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412b217a69ecfdcca495ab46e56eae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c77760542a6200ba91f1c3dff4ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa36f11bc4a5cc5e42d948368e5b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fd1eab4d8c19403b9f0163956d5f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b9ea7c9096eda00a0db24f69cbae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1f058544305035f8f96df299ae5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246a778e49792feec08b49b6fdd38110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3648b52334f4cec4ba1c1a04b844a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a739f3e1a1bb8f7f52d00ebaf63af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46e91f66296f9b4587bb86a9e8d1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db1ddaf40fc03088db7378fa8ea4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f9196383e59d6a716ae5520e1c2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408f047f83b137d39b45641ceb930116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3704b1c4641d5a594157d8d293bc7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1280c8735c2bca70716790ef75790a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b27486f436312f3b987bef7913ced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc4b2a5b45abad9bce1bfcf7c505b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70e1df521ee06eb9b48c3a82e02bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9166ae0fa47432be2a05d41a98a71a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857708bbc59fe14259e1e4b8bf9864823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e78465891f86cb65940e54f195a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36e0f04ecb1e56dbecd0f8a7aef6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f9e9bc3123dca7a9e08b1fdde098226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a2812d1830dc0fcf580953b0cdd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f5e29744cf3b51ae3dbdeb4e3b6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55379afb7a692c8d0edf910566b35f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db883e725cd5d44ed7a61ad5b460b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066db5d0f8690d4f007d24c3dc810fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246322ba4bc64d87361d62538ff8f4da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21931b65e4edeb4e4f0a7909cdd66cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c901c0428cbcd74646ca0206828ee734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037955d2d04c342bd55384ba7dc396135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f401b60cf574f0ea68ea25f5a2b38e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a777c16a75000e0acd70f3f862786737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d90671122414d39a442775c7163b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3645cbd0033035f494e3165ada2ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0506035faaea6c25630841f6d7fcff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e005f85314eb1d3456ca74654686a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339258d7a696dca511986ff328c2f7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf15078bf88ba97232f444cab614e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66d6ea90b4d2ac54decff7b08237744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27327c4daa4249298ae0212ac988536c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb0473af08a8ab144f78ff36de49346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b14279dbbdfd6c9ac0d67c90510747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eabbf4878c9069ba840638f6b3c69048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3c381518566dd074e7e170bda21049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc037f0b384e903d10640d43a2390e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff72d2a5f2ea73c28fd0949199528951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b70e076b3f3ff95762e883bb51ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfab1f51f308c7e0e1128508cbf52753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf439a308da504e4e6ea7185cb0ae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca39b172cd5872c13503de4728ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f3c4d8162f3bf327328b4eb1722156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3856736504e4b3624c79be441c1fe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e205dbe9735d372e09f93350f3ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552674182127c3c5da05a5beb802122959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b8f7213014916cc053943e16461e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9ad533d469ae3bbb46a367b7148361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ea1afd4367e3ea317f364097016862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac85e51fb17ce842c68d1994db523663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485ee36fb0c0eb6d7db72576203b8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff4fbc2927525533fb966513b35c1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1231066f629700daf2c9bbfe6e56366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735077fb625702745020ef44fd070467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb82d2f67aefbaf4caace712a2059168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9602186e157ee509307137f13dace569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b31ff9787e7df3eec032ed4ac14ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eda68581a0e041a7197c03675b1bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c5f76000255d657989b057fb2a4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123e03acf4ec257ef28d37d929e71b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ef5e692d697adaf755bee908810474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee9c29bf51b7dc3baedfb1188e6be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b1691cf20f5852792ddc653089ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689396d0b3d7e1fb915f540d278709677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982a46e850288533261ef1d39d3cbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f12977dca950e6d50a61132b0cbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f450f4cd2afac1f5643a7ead173193b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6fc800a0c49285b2b31f0065f86581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a47819db61639b706cf330387655282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe26b4f76e72e296d91c2abb6e492983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d0929028307c34872db8c95b5fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f7a9c74f86aa6b4b7d5f8a318e09a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1efdadadb09f234023a481938ae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48399987efcc634872353eb24f131b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479efcee07cae83205e1172c22968a6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8dfc24a4cd0456a8d2a8b36f6b0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a31fb1b315e122cfd75d130db526a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9bb9937c7bafd67e5713bc48094191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcc8a62af1f09bda40ac7da23dded692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13856ec151f102fea525d08b6e248a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19104cb8ff93ac4ed143a4218334cf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d059f18bdc33714106bb59e6b43d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba7302898580c50538d8a45d1a251d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024149dfff707b2b00c6498d416f0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8009675395b27b241384aba65fc0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c09ca9a393e517ef81669576f77d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe010ec9ea707aeb1eba32093f78f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2412ecc466830b788bfbb7bd6d121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c07622430d1bb3e44b608542dc8f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f8a7d36aa25c68b4ff40a9327a60b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3ab94c314ad6cd70c84f6f87e9e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ab8903322a53f70e42095780ecff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f49d59c8c0c384ca6708e4971ca2f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23efcacad2116e5d9280db7bf9b280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac431cfea2924eda94739782fd157108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cfa25d40fa0b03ded947a8759fdb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb945b47b30c183123543c981fe897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d908be00fa0552f84845a81ff6ffb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3c162df2816d8a4a9aa78503a891112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b47a424a2069f0deb796e30ad6b62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816596282fd304506c523bd588dc2270114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77232433bf27c2eb85a939df9d981956115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801196cb032991c9457bb5ccf0c75e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1495f299825c12a04679217c47be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467fa173ae88a9969de055bb2729e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe47d9b4d33cd44f4ede73555dad1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b9b55d58362d42a880bfad74977c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e05f3cb58874c9c50882d47457fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97900729d40ee9e36cf37da4ecb3723b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0867a63ea02beb8f24e05019134c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab9a778a7c5db000e16133a92291e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42262dc22891b9aa39ffb7d3cf631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474eabe1b1cfedd6084aec8ecd000b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a194807af9261b193846b99a9dce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9881a58d6057bd895dcdfba54a73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5bbc20864b5eb111d3c6475460268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591019095e6bd5378214b8f53db37c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4edd25ae406df016bb1de750ab108131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1b08707016dee3109a0204496ef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8f912976c9edce5f1021e4512d38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee66eeae383a6387c44175631f3de7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff546a0b0130d8bcbc69b4a33e504015135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e4f098b99e073a1ca06a8953fd34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12058b66ac36c260974372866a438154137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53356d80ff6192f56822cb7ff01348de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667632b33b9beeced1fd4b318fbbe5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd249ca36673c3e556699057f6769140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812490d2ce9c0dc4c6537885a9e94cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992f3144e179bc30a89de2af2bbcdb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151da59de6731d2e9481c1d5a0c1e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c833387aa4e89390ca7a33c112f36f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c0b5f67bf3ac1ea8724b5b7c83c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45989f0365aa2e042d086feb5a05f89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b95f404413c3f5e327a7931565b40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf37c857f4a207e9aca12ba9a2f6f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573338b8713cdf4cb265b1137d7001149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be0c78f6618a6961d64143682751f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcb8ad0b762e7031a3a6605ec1037151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d82036db0e865f1ced7c810b270f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21647a7b0fd75e26e95cdff3508dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e130d31b47e488c4f1e4aecba3bd52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afb09bb9e468ea50bd461818c5f91d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ee362bfaef3f44e4cd58bf7e9c15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b3db3807cf09ff53fb28f6625a8db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425ebd17f14270faff9294e4d8130b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04c74ad4b6b0edbc0936cc2183fae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15520345846a3bcf2bfc247452362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc84780a74dbea7351751fd83d204f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa40b54fb19c36435798ced9358264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab1e2f9e71793c179bc9654f99221d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea98a1b2eb384f9a93c8373098c68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a492e54332e0a30f9f96efddc06d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a31dfe6df7bd7fe069ac1ce227f9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6317a1b256a61ea60a480ee658438f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357890b370a49ef6726a2a4e8aa980b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c25446d493a1f8c0d31e5e98f6ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397b82b4818df882ff6733afce5cc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6dc99ce06eaa86aee8c1a8974943c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92f1887cbbb77be74918c960734b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a79a8ab53c48f587d39fa12b01015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eece5728fe39aac21ba81fc570643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd189fce9cd4168c05e4168dba27a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab004db953ad0ed0729968ac8c9424176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44723e9ec90b24a2b484b440005067177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09235a7cd81473eb2c341ee259104d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30488d5ef0e2c701f6e7d40d781f935179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f45c395331c9be7858bb5aa05732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e9c7a62b01cc894a7494421e08b22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36dfba0c9a37ae45697a80e3d61dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff245c003373e7be3672a3e4684ffc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725a382789670c60ff51caab6c6000f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff230993f63821f5aeda76902be693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd9dacd22dc6efa1395b14d9592ad0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259aee7f6a5d2d333bedc507fd6591187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b212ca4912502fcf7516ed1d806042188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533a43969392ff826fdef9aee676df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2003f42688af4c544458936c4b02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4eb7777d54a6f8a95483b52397a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e1ce97ffbcc07d3664686095ae22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e07f41fdb644eb1855c0560acb583193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d108b6b1437fafef7c5c9f8ecbc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ab3fafc01373aafa73d71bec63764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d219059aae09d1cb13ef703c0844ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee677a66bfcdc347dd097f37594cee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ad72d898c008d15b6a005ab8ecca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b56d34d144e04bcad2bebf2035f65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba0e17c7738adc7722a71c606f500200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feb4b48084167f55b1824c83969646201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29880353c7f33e4f0ae3fe46b065f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ddf300e86fa709ae682d77de91a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc44471684bfa7c4105d498e0e972d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0e2dd828dff19237592d75335b7e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d95b9fce93d9a30811337cd42ddd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752362d9f379a66ff010a48cbd1e647207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e1c3353b754d36e1bb9f52132c21c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29479e40b2f0d056a1876eb0755576be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f95be6e7cc6f01534e69cd7ee905210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca490653c7fcb71939e3e277b82834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7c8db51ce1eab8a91b42eb34f890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959802f646bb925f573fee51bbdbbfc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a704688eaa18d7686e08419839a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe794972cc80351df1e6f919cb768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa32e7645fd7aa0ad7d993e85027ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf00ae162159ebae63073ffe4b29e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956b8621dbcf527092496ff74f0db9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271cbc273aba1016a215f29d7348c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01b700cf4377745110502492d7a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63a2cc356ca0f685a777d2996f8f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a150023156bd042a40a80d5c3e9fb2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378fccb553b4c85e52e67c43948f5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bbcc8b961140ff9d330bb1a58439f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdcb81c962d757e92cd30224e5c77b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a9aa0e951abaee1bd1febfef0055226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc32f74bbc470a640b32334b2cb970227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158366d7e24d9ca982b1d54cb7a4086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6052916810cd7ee2a04f533f374e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e1c4bb2ea97c2bfc60b2d8306a20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e8e2d336e36541749edc80115c83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28fb9eb680983ed74b0238eb3b1971232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee68b37c434664ed317e9dd95b68b99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecc02b4fa1377d8ca4b108696bcf58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468ac0528c09800276f439776811fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcccd1311ea65189ee39581cd133905236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166199bd0180a21e0fdbe6612456412237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a410ebfa65c9f2dc8267d89c3f5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95510b56dc2de98da861d58a6d42f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73413f21588df069dc0ff8f18df47d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a978f5a2d71b3e30bbc41d4a19ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c4aa5f8291dc613df9573fa2155ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16fe3da11c7aa095fee5697e68d2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4e7b951203bae526f9782af2901a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe925f87c2ef79986ef8da31f7d279a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377161fbb01da8d7b99101c94506d305246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315159e407528488803ae3718aa83be1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921234c562f5490db96f8f19b7f371d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10210c20332220e8e29de2b09917c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceebd1af7480c246144200d644d78f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08aacd05221dddd410a11cc69a221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9996bc60e77ea9bca68c5ca5e2d6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd00ecd66a93a336fa7ca23960e2f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35195978901d3b946cc409fc241863c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2646787b84807f58d082168c3726255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d8f2101e9b2ff9fc61030689d97c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6728ff7c2a647405870ad0fe881de3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b33cf761d5675e689c6ae0c2be655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729043da55e9eb05eaae81ecd95114259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef966edbb56809002637e922d1038260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc8b489c02582a00ebdda9c45523b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095f9318b378ebcd6eeab49836c2fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ae1530c0daea0d3fb439a0e8a71a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb5d16daca0226dbeccb49c70f0d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0904ac895b9f2d100782f5ece2537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8910c315fd782aa31e688f23777f65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb7dd090d2c6f11208fff29205ff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade131eabaee1da303b5f49048c72e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ec758867583571146a6a2ec30989269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f711a9b008e90e4296b1b930a55b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7187c0365862ded3af78f74f7d2d63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20566c092ad52c98ef656607d7da4b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e79284f4f5b770e450c8d24df9bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01126485e2958d2641f7c958ba7c344a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b49ec6025f0672770cf27b00fb5b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b66477f2d454eccd5fc7f9c65042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768f2117ee9d69e712803fee76c07d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c189519ab66dcf379bd1361117bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03551c4036000b4fde36cfa29f182fcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e29b71c25a6f1c31560ccae93d78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6061bd999dac92b66a3d9559a650ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233a572e0f4f105bb89de90ef5d8bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410490e6cc7af70c4bb74a7313af3594283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123abc6c9e02d6277f8abe3f3b4a763d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c4339c1eb59541ecb85750c9477c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ea6dbdf1e659dffa798e1f1d108c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d695950cd88edc2a7eeb32560fd88b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daaf6d9a94c41593bfc1e333b1ad83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c988847d3231728949dcc7d1a11a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2996fc1ba0ac8d8aa9600fb38ce3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a730f26da21dc2e6d41499cd0518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4a01b19325345bb340326453a38d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb69562b57a3e16e066eb7c5ce29452293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d18a91b237f1b3cfd3de64754bc82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0444b33db279988d8d54aa76dee67f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac4b9e56f03259b6cbb2656be5090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed15580d385e788c4be6e17d4bc10a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac4c482912b9293d0f361c0ec0b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df7b9537d3a950edb9cf87a8f3d1e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa87ad00b3c08541ae04cc07e55730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2825ddea7f9faf51a564f4532b7c9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458269780dca1daed8828dc8969acc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be114256ca3344aed6dd345b4a7a55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995fa5457d2b2ba2a2433e1b70df152304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98b69a44dc030d74777d870d38a32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e9346839176d978397ea378d642d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340fb165bf11b0f02dfcd5d7fc3e3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3d36a8ed6f2070d80c6537a04ab4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e45945bbd5cfb71e3b01f0963e0311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15821e8849cc8017e9042ec6dc91e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54aaf1a86b19e240f5333c043a7174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1efa05f813e4ab308f6d4ad08468312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a4413817eb23bea4d468f8f5dc346313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af17a148cda60d3d4dbe06d64a3492314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffb3f8f644141052d81e11e31d520d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b311df85a77184270b4840da0809316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c01fd4dcc67687c06e1f4448b0cdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a488f107de4e4677b32944e84ed7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e04dd7351e150628f08e179c725aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b07c6c7973b6dc28feeb9107b7699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca89dfe99bbb8c8691a322919ff2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfbb4fd1928a8eb0601920c5242f89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7a6fa6c4019b8fe06d238524953b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a488402acafae7d440816ecf824ad79324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb10c2add1baf5978f937354213e6ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d171fb12d1ebe99ccd2a2fd195b57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee59cc66ceeced82fcb4e772f66c14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf291467202120338b70eb2973879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef18102f5bc7f3c3e077636713bc33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04383139120c16b2a3fefcc9ad108330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39664daa1b2b41da255888f13c5319a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7422e88f638c526953f7d0a8aa0d82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66d4e2d1e395e06e794126078ed12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179911b39172a19974a05f6f427f67dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e1780af4bdbb5d90c224720d28e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ecc88c9c9885bc381e25f6e9f01b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88b57ccfb71b243e98aff0ea6603f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc151fd2d86caab1f59caa6a3a85c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41068e1378e8afa1c8225049e866697a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4692eaf983a3ed36580f0dfe5eed5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e84b02d73b6fa2134d50ab8b464d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097db72317ad33feaee280ed6cb3ffa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be8f90ba267f64bd0a3b39cf6d6b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e55bb9e57f58dbe05daed0663be075344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c67c09228f91665a8c8030599823345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df70cecd3db5fcaf02f949976f3b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaecdb8f23fc580a9843e0c7f72f85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8e3f0f9205eb3be0cb0168817663348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ad5af35e9a9d7219aeb43668f4e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ee0123107e55e652c8f968bc3dcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceb95dfe6dc38f0c76ec9c3f1a2b33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c386b1d7592406bc5ea6c04b2b8504d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee88509c201481fc51bc24f0fefac3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b291170ca08f1938de5ef58b5819d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f23eace2c00b7cee7ad1738e3cb55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac586136b7dd1b672f75f640bc743e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d07e7ee34e29c3a4e19b3da9beab9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d945aaa70be2f2159ded1e37803655d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c25b0d928580fd78d5332659cbb94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a21715990966ab7cca72a8efc95593360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751264103c9ced78651fcf3a69c7ca33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9035b896c9d1a5d82237ae1438faa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602efb8a6769c8e39155c6d523f5164363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd0cce6e793592c90ac09b920e280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf22e55aa9895bb8f8c0a9f1cc9089f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf96211a8694711bc894eef825d7291366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be232289b3b03531b3e6c955f18aa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44d79cc9596f4e3af4365c4c37e28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c941fd0a5c1da94fc9afcb93b76d42e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af002994bd014874c23bb5b0582d6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8426323bcc41b54c5b13d1534b287371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea25d0751c5b919a9ad03934943c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d85b000ce3164ad9b9ec53522cbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da72cd75a4e9f32a93e66fdca40b14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c07e16a6a91365ee298b3ec2ec30d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585947af756cddef01bfb9b7b0a0577c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067775fa123d3e6a515fc4a429dfca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9b2ea038f0d67d0f6e3ae289d081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10aefb93fef4b9a13207502f2cee4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5be13c4bd6d098a4073aa1ecbdf1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f13d9cfa78d0b52efb5182d091f44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9cd2f94f3539b99f44de76ce95eb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b050729ca8357955b9771d6c5447fc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528f50d606bac4bc3ec4b71f9aa17aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156cad2f907eaf49dbf47462954e0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094dc287f2410c97c89fe5ef35430cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa780f98cb17ba6beea5740bef4f840387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d0957833c93f2253deb6c2530056388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96c1790010fa9b238750f2f31f2a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b4e2ea2def4e14e51b01735645b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b8b5cee86bb852ecc916489b13b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12f8978c5f1761349880a237b6f9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0942bd9d6f9176c047a5f87f3c61b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f21a5e133e8b579f825cc34aa077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637974ecd8ad7db2fad56cbab874d63e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a9b7517f91f7b3e69ade1cf585443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e01d7cf101966fdb74dae93b3177397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38ca31befc28469ed716bd0bc1b65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe90035558382a0be0527f00e4ac76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927aa167ae50fc939a7a0e26d23f98d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d083c7e8b7db863fb212336426e97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b957d39a5a52cab63928873fd41a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bba2d6852c9ae5ff1fb261ebe3b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c9cbe2d51f1ba83fecc29fee2638404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae155aa8f9dadfdc9673e66c9354cbcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b5c2b1f3786504d607b12a25cc91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3af15c9f6ba980904c762e3006696407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853067432995add3b99cf6a40d6d9613408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52853688a2cb77cdbcbbc950ff891b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96faed6bd43d73d955b1ad1a094bcb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3137ad1d68a09402811ba8474c33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d056f6676dd30f3178c0c0b62941f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba314c90c9f980e62c82feb1118b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282dda82b759821926ef1d75b17d92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf4e22ca9d058978387964df59ca2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2ab615bbf084d1ce1719e74da333416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e6c80e69335e56f9dcf76be459984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb016e6fd48580f3fa54328e34776418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc23067662048d792238dc4dc879e4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38cb272d545803699f544d004be889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86aa54bec89ac386bad80c795934c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47ab6bd0681fa4318403f34e19941422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d7479a5a2966a8218c0e673a1fe3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155169e3240b123c8eff04c9393489424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c4ececb0dd1df1faab0acfc500515425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1802d509edde9571bf5d03e9b8dfa9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788708458b0fdd206110aa691a79d828427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a72e9f144b1ab4b9adb85d72bb48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083cef72fa06bd60a7a2ca7180d779429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4d3921ae19fc3696c4c0a5b90e58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955777be583b30296e650cf2055d2218431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa4e173fd57afee6fed66f5a55124c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4888282c710cfc18a47fd3eb400dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55a46c4805dd8fa92227547793286b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc6a62f613699fe45b847dadf82ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa99552be15a06152e322459c3c4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb39bbd311a02961cf7481d7015e59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d585204b4ee63b255b2bf71e11488438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7463dfa7b64abcc383e5feeb706cf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373ac74b835d21cb5ca262f2d78580440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ac0efbd43e7579436b6a848bf46c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d28679e23d1be976baa8d6414dc916442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13d0c7b2a9cc0b64951fd47cadafd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e531ca0e47a47d4288c4c83e504006444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8814569538266ff9c541113a0988c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99469d8bb0fbcca92dd92966a16cd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a10f97f00f7a4404504de24c271d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21eb3410963aa080d2753a8d4e843448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f37ca70f641e99ab086a24192bc1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310c21416a67b62b9eb43fd59afd86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d36645d38dc56cc35b9a769040bbef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869273b30287f8bad84a7421f7bab5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0eaa403dd9f87dfb92665daa492dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77fb853228101b6e4188ef7a13c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d83fb4236b9eca54f06a70b91dd7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5ead26a96e8965f1c2879e99374ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a468132da4c16f41b9813529020d11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e427f05c9e1a2dd27c7d4de8f080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f352cd02e15eb50c297cb19dedbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0198be3807762779f0833aa831b6f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d9f631b80b4bf6975843dfd15ea2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023d7e707a9965cba3d6fc91895c833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4104e5ef606ff72993425ad0a047be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef79ad63aede3b20bf880b6103392f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ff9a85d56600c3b020f8cd3d57f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39041fbc1836938dadc03d08851e553d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d35332af5b15ca2c1c2362e61ede467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc97e46191d4950f1419e81ed273bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd9f053056de40dea0591b84b97fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec420b5d15f87d1aaed3576a2ecdd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb7126f0ce5fda5a488de6b005f3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906cb565aab4fa6197379a7173ff8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d80cb46bdedc30a7e74661f385fb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be5087657de042168e0877d96d4c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe110ef3f34fc0f3dfe8fb209bb683475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778eb36883de04689d31b37b7945c0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cacf6f6f63479262a6576ae77b8d03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e152706582afc622d82c707576dba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed93d49988dac513948f12bd38917b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10c97613ff413017d37568e498d569480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf009ff58b735c96737d1b131e19c67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def4d371dbd0fd41660315acae759e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c32f3c89b06c84bfb7d13514fe82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f09417f5804ce15f3c7d215c69a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7241812f8d56522227d0a28239e7c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297d72b7147741648e67ab39f04a1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a55b42095f8b8f0d80d91b947583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff2532c84bc166a6effc8be2c8d4fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f0ab50ac45cdb8489557db6977c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e09f7c2982479056358db08b30f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f75cd028655c6d132ecaf4d0d23db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b83168a0f145e5a46a23d3fa3be9c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c2586b2617c7166dd004bbfb6e41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce666ba67e5194ea17072ac22e21d024494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275c3cb3625c3bea57cbeeb8b013e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba96a60e2b201fd8ac7b7a71db3e3d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069ccd9bc0eb306ea2d83e0f6d0c4d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b8a37cc7b8d444d88c33af0424f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69eb455deef0052a508e91ce0e48bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6738603dc2618c28f434e9a8caf638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954609ecc5ea443d856a8d5eebcca14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25eb01b8a7cd9b562cecd49b5c5498502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf71deaa1a7646551e5f2d17674011503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eeb996b1f3042e97ca80d83893264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e22f71cd28fe9fd0ea053268e17f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795409e4905e0efa5b6a540f2dfb895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f45ea5ae116cff981d7ad85bb5a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424179c8f8915f21f31ad97883fc1e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c259c580df3121365b62cc960571275509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1332e8c316b98750fedbcc621b728510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe996b69cdeabdf1f1a7e8c846d24d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10238d700a04ed4ad2985accaf709512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3b54f449aada7176cf054f47f518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5e9a3c83696668af2c6686548e5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df1acba8a0573be0c3618efad3ca1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3974ed4fa5c2df84cdae73336839516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1340db69d368249f712f85edeaffd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6994a97dab62b309042e75bc87ff72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a67db8446dc6ff50a221ea5b3cb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7563fd7bb3904c55b01696d5cd963520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463669a3085523d13419fe67c4d654f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd3681042471e78a62468440ec722522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452b6260a610ed4974a6efb248fe7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2cb87aec10d676b53bd8dad601578524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763514f5002007ba8cbef593ef4fde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b7d88a5f892ecd404296e465bbc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9ce7d5b172d57088e3c6b35a1fa8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931ddaee0603b714589b3c8c3cb30f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4bfdf315e2d18e5288e35f1f69a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb11922cfc1a17671de8a1accbba8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac26ad231a297f51c7ae1d8cd11d7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832338efdc4ba6424871f3c7480d9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3b3c3711d35b96e0ded9c32e5a58e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85b7029188f9a850783958c2194dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c11eefea3f801cf12545c021dbd990535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc2afc3bcab59dfd7e62ecbaf4165536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba176b4c4d099757ed2f2e4601527b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ec787d2617fee1853610fb8d1871538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ecee70bede44b4a54a827f2a1915a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb950c1fcd11c153d1e9d29679fc741540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa2a2998f0c0c48be5d0d1c84cfbd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd107fac19f6641cb6136f2ccd9ae8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6a235516394fb27f5194b98003d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53710df0910941274d1a756ec7f53daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f7514d9b9d3444b346f37516c40f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293824a106411fb6927376f876bf0884546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf594507165d49fd2905ecf3f17a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564965137db5fd3e045cca4d7c565a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99bf341311c25ffb0c8340d58cf9c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f477572ce8622a3825cde82b2f38a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1461768c519797da7e56364611f6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e1697cf1e259c36910321943bf92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25392bd587a354ce7aebcf3a9846b19f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24bbae24b73819ca7536f29254be0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0bc943a569c3564a04000deb6606a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ff574101d9fdc9d65194c7bebec9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092ccece000a8a1cd49618f96dd8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc803b6b7390333ac88cc1361b97926f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a857463180b680db89683384bc935f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead9293d2bba77488b6280270b38ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2ae8732a301e531b2e82c95dd9ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fa805fb682bb3faaf306f6f6f759562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5d0c29d4c52ff623ce3bd3d63f3b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5addbc04d6762a965e365f1554b58a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e34d10686d7ceaae6c879afa32b33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c55862fc622c09486c21fb4fd395c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071786765dfb2cdbe0733bfa0c7013567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe8afe55f5b27650e74de0f53962a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35bcbc5d40ca7483a199fd208a228569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef3a306dbf324e8923050c72269a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf7558c8cac5d35d8d20ad1d88bfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ffd4dd7c1e6d80b48f883143af13a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729b734daf585cda7703a8dba9b891573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc81d591dcd4c3f2dadbad3fdb45fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04a31615c65c1967fe2a1a2962996575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827f90a1adc559468e196d5e2e0f02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b58cb4ff881938834acedd29f20b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e33ca3e6298b9cbe39f0d137b99e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72952b8337d0aa6c1038a5db7e8383579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38635773eec81f0aacf0f42e1cf5bbb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df6f10a0a8a02ecc3dd400953db082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b73298d9f68bf0f40e06718fe4dc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb7cbe3b55e58f06458ea9ebcb657583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9b910d3838b0d48b19f435d15fdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bf0d6d981416a76d16238cc55e1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d64dd06b90ccfcc70d2fe5c92cc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b725150991bc0aa4a07d9657c6c6f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28926d79544c951225d84bbaa79b99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa54da6d6549984956390e62c05c5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515732e2c6d5ad8979203d53b37ae4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5ed4fa651afd502f34bf8008c512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5dfa3ca621067c9a9effc7662ca4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8696fb45b67ee868afd2fd3d906d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a58bfbc422fcb3ff339b24c3ccb48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b482e8d7f0bd41ffa761d97727b20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d5f6ad4afd19f2ab3d8b73c415c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5450006c7e05f4aedb53fdca4c0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca792210e76cf55bf10a45451b9549f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613760b2ef4da77048d33fedcb378e0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f340a344c68e8aa5e76191e7cf2a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86431ab0fa22fd6aee7267c623a269f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e8616244fda49eee541629c77101602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eac37cb81e34c4857cd4cd93d7e6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eb9d2af6d7f8cbf7e7b3fadc9c4f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d587779c7edec78ed7055f993de137605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0bc0fd2d46e5ca5b74d001f18704606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a26d447a523cb831dc643955efa58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be9b9029638f10451d3e464b5bbf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922030bb9d08a086feaaaea6c11c41a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd445b7f427bbdfdc3f869e49ea590610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacaad64ed6fcd0543971263bd26588611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84da8c8eed9dffdf93c18ec187bb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340f39f467e23ff5d9e13de8f409ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf6996ea5bb9c2c05ff4966b718c41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524549fc0d518c18f2a01a7d9ae32e0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97351f2d28fdc3fa499ea0595f131ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5db096306ae0216b4a804f0531d59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac201e92b6bf3dcfcf82882dccb8e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0425bde95df0c8785aa0784b9fe8e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bdc03ae2dc32aeafb1f36e73f209620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4f4de06381625e89a15c25352f6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bde295127abe850fe13327914cc80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4f54c3dccb416fc7074165041af9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139c8987cf4277f1480a6bc7c234a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2b8644b1ea0fd709a195daa6efb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0c6e09ca1a4f5932de1acef073a2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c0346da2fca825e26edc9647fc3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef67e5d67fb60e0cdf3350387fca198628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8e0ea5749cbeb69f139b8f615820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea39cb0d97fe303a29e1bf9a9782cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ae419bebc2f1ad83ff3dd895a99b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6aac96ec7786441a252ff4091c2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f871ddf98e2c20a3519f86a3a14b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2cdee61590c87b86ac71ab3bcec8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048769a59b125362dee40121a554870c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27b5a5d745c41abd4d3167651358e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf97103b72331c171cf6d8490286c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112781dbeaa786e1e1881a33368db0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aabc151bdbd6de0e064ec423c1351639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646eb9072845bb2d30b71e524a1b72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f39bc105493786541178823ce81b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2841cb2c6090e6e31b61e5b1bb441e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677afd2c46dac9e49a3005f14f869b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ae1a87dbf30690d665499f2b13ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779d9ff00b1800e03a8b6a11c84bd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c45739093a0f39e2ff4ca0e2bcb8ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72d3b89c3f8440b1022a6265730bc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e45ac67e4821c7800bcea0f705d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1394c4b8711f95ebda5560b8d663be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4815f7bb3bd7133bc9d1bca729e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c27801289fffd9dc1d6accf4b969651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfc994bd4277315dc4875e2b62142652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532764819fbd1325a37f752281859a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf1345898a205695d5a8d56dfdfd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334342ad06a3455dfec0b52bb21506655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e95a570a37eb4f7a8f0d04f187d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4f89e196e05e13c1532407456199657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c445b5c226a2056b1866d62bc4de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34f1989f80ba8de5166ee6df5325d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf6476d4617e25b0e09f22dec2126660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7fdfb00f99881c735759c0a010d35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281259bb29301f7ab3805ba5c00676e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a03dae32b3b11e3dfd0e764aab495663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e206449c50426ab0cc6c8f534309664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e93828c37acb46163a4e8d1f648b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d63e41d614b1dccc26384315c512a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8f22d7a1292c296dd33af8fb1155667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af518f4651fbb3bc8619221619dc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9ded4dac5b3de2a3701b4ee08e6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813545423089deaf75adecff2af87811670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7587891afde4b8750c5a071a9bfd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bddd71b29242dc13b1d6ec5fb2fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3ccc829e0755614544d0a0790e11e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a98e18aa858d9daf606628ab79f22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd6b8a53f11e5da285d689cace2b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40cb1d535e82705f1a079bbe685d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58f2fe752a3ed2c380ae024dd0e82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948012f51ed4d63e8f2aabbe9b9d67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d16df16b13dc13b131782b7dca3cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75b693d4e29010a62a9f7419410a4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083be90384f09eb787c13e0c7dceda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c567ff6b20c6339ef362c59cd67703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dcb8fbeebe07ba2772ead90e573ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4deb7a417d031cdbb7ed364bf1e0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80119d8f34cdeac64923b42f02474982685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d57eabd69e7d48c09792b767aa81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc0e7cad4ecc228bb0869a1826280687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e2e1158ecbb32002ba2c338e7b22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372987e91fabc506117850f120a770cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf15a8492ce117a0ad6c5a171b6192690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880b325e83f7cbe396cea5c6c1da94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf399db3418f84d412c94b4c5bb3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b5c2517c4f903d917245b728f35af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196392bef32827afdfb02943a7ce3242694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433ac7f72c6c42ce2bc4f63a40ead3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77ba713757747da961edab55a5110696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae3b8e4aa628df54b116f01ef8b16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51754f3a16d6c6e83558721467686cef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d71f3237f09bd556a8c0dfe1810416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b7369455586c07bd3774d68bff67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de957725a73b5cf8e10c3d3df4e55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5022df843a914b3320efd6f267475d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6274a7ea5ed20b70df9b172cf8cbab3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5931075b21cbb5d68645d89dddca7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e00bc77345951b6330015084b6ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377477cd94deeae85f4d7d98edfb1f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186ec08f11107b2ae2dc50d9227b85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0fa5754921deb0bfce63e514d655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f1100e285fd2ba08746560516285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007357984a3ee07fb5abc24282edbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a47ee315722487d03774e9dc1d2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f886256bb708cf1c94eaa162a222a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632831612255c960e8477e245d25e172713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6533034fce687b3ee00327975a59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1278dda35460c4f4325e49840af732715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6398bf6440789b9bb60c0dd9823e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d07110dbedc08992ecda53dc1b52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012bfe2b2ca75a429b33c55a38c8b69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e9ce42c4b14d53bbd0ede9467824719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cffc32444a448fecbc593a8933ac8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0650d393edceaa379223cab70450721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba113740c6f7c256b8c8e2418a73aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473226cf1595d77affc5aa61f1b9d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c135bdfa8080cfa654f3c5b6abe5fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ebe519723b114eb696ecc75a211f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f9c6e1d1947088287a82a4b4e988726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94063fce91b338a2f9cffe70755778727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5accdc0974e0173bfcf6d5e1a1f60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270501c838f8fb15d7498c63c4f1296729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194583197fc0d70ade88eafc021001a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9394b7609dcea9153f9e80ca4e082731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1af43592cab8847a873b5f18d9a54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929a905529c853c918e1b7bcbf1653733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9886ebe650531c15f1a93206cab1c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c9db45eabcc0f19d68f216f14b2d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939fd40b666b5b1fcfb5078936f0a70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984ecf042135d2f91487122f1208cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e99e06658df10b457fd3b3deada74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db4b030c6f3e4006cfdd6ed62e5db9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f808dbd1d1baddd52096d643a0c44f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fee5507d80806803e05e5cbaad683a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98917686533806dfa7ae2225f756602742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045af788d5c3d34af44b845785ff87f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b7b50c278c74414832620343e1d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dd8cb16715dcce107ce3604e70747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04ccd4b70c4e175e5cbb0ecefce0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d20bb2bad290d0531862f756c239b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d8d2b3301956ee85c4b7674efb82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70547c77cf2e19a3581a23d53cca7fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf71a0547f0312bf334c9c413088d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9439bb51bc8906354d988e463c96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a6bd8a14da42ab68c5a97b4976fe5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec0e56f3190e263631c237611a7e20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437a0ce6226968ad11d06d6baa54bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6bae638df1bb0b25b9977b96a09f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3692e2a62a895fb812cb63d85cd51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae1266e0659aeacc0a57fc0b2c11af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5df642effa9e2396ac74f8d19ff812758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753529fef66858ab845dde6bed079deb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105be95250aebb20b8cf3b387cc386760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1d2a1fd557b4c97274651884e0a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e5fba58b302748867b4525f8e85d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b6a3a665a9edd9b5bb8f335dcd41e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67507525a0896943ac1dd5fc5e24ee09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44034d9735ceacb293ded02e837cc26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd7b56dbf7c6405b3e73827018aa9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01315035bba1b90818e633b4a3443842767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a70c0b11febfc200bdba19d21dfc1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215275cd3226c29db4c85ac286a6ed7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c91bef83459cfe648dc1b0eb970f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703d5cb5944f194bce0a096f598f80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e47d5a629f2151a25c6d6d720e87b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e9d3e9ee4fd356b9bdcbbb4a819d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef614da1b5ad2a009946fba9b45a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c3f3f2758a69163994c2899036d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f553590825cc9a2e5d6206254a46040776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb898a8b8040ba7688b1b991a33b909777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5bcca57f57d3b0d7ced7d8c68ddaf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a05e858478c8fe2cdafe09bf4819c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa8db21894ae148d41be71bb240f6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca690251fd9e2f0c3641beec088b49d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec82470e8cf07a07dd96d899459c1c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4d3e87a5832ab924ef3461991614783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6fa4dd39731de4b32c78d2fd55878784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70265dbf8571e1a41b985aea7f9e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb8f14e2e2cb2f0a2c6606e1f1e85786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761fdf74061963b31cbfe80c223dcc1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736d96d20a9384b7f88242f28f88cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312b40b163abf6cb30eaaa3c4e4839789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d9189e2260005d0d3fcea2ad9cd2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6110811cba6dc52b7f4410c14d18f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c533be20c47f871856182b629b6c6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb92b214be8c7276f4c205eb2b131d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db843121760c4b98e916164bea249794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf83d780b671eca04553ac5dbe1eb4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3fb853f62350ea95880214eedb52d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750509afb921ab45cab02228f0c4354797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b8069071043758c91604e209a6db798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592309744d17a8f2425b811a1ef9a2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c752cb6c60c6e4a636636bcad047f4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6333aab64284fcce38a90026b8e92801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2a6dbfdc30005f2057ab01fb6249802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba338f38a93d165bff6608c326340ca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec18fd6d0b1a41e6740671bcfeae4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7b90134cf249d697a3c01f77e39c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af65ac8c2536e99f007978f06f1e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f8a001b12ef0caf3acce01cabb2af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ded6665b11680d9510ca5817021d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956973e93e455d331f81c79a9f69a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09f41da492b852c29d57dd9388aaf6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb677e44afa81fa3972b3537377c2ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b1b4ff53ac7f5e9186eb18506388d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a6874d16762aef7d6eb9b562a5f46813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619d75c0d4b8a4a3374f524d0db8dd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d399a2447caa7b2252cff2f71502815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d183509db3abcc3987bc5ac9f78ed4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065d5086df9e6a38d553948ba90cc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de2e5e8a2f425fb352dcdd8ceb9b7d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc44ea3eefccc8c743e1a715d536147819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb435734600d65d9db3ad7672719c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa76c9cc02c6070507c1874d2ad4e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cadf6dffb84a7e63a319954fef3d463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c33677de19020fbc250dbb6e6f55734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f15653e5cb67427561c62c6aaf4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda93d19d1cb897448e0c8aec0dcdb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51c74f3c41e5ad82318999a21683b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1af5a07ca894cc31c52859f8ed9a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703916d71c2e97663f19578d8ea5059c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb47e2c2f0527b50b52b5b025bcb62a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa8428320742dc825beee2a91809011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167c05ba95c52ada7676d6cedc77bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d5d6fff2d52e96b4c8984b8aad33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109456847e62e3a43b9d710c6565f6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2e12b68cc4e5ee50e1b0ede6a73815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def902be6545eebf429babce1bb0d1bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4102c48edbad0a8c9d31651c24a201417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681d40166b71e426e0e6bfce07198b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674ded05010e0cbeccf5ad1ef8a28b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c0659bc4acf1cc2992a087b66ca720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd280c7022e0fcdba8aaa2d6f764257d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f363f13957695fab1b1b078daad6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a17989af308a4eeab3b7c9845242523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94962cdcbff8ca468fbe1e9e5d37524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a4c73663b0c7e46ef0b844ac784c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4103583f84dc49213ddd7f47dd1e1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115edf1dcfe7e92735cf1f77d3f91e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144dbcdcb822f1bd6bb7d72d264a0b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30cfcc7f98a207e3f99e76ae3957fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc88db0f9996dd4802f81b6fcb656830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86aedad6c083707a8eb84c1628fd8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b1120461088dc151f902b486b4b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f05465d4c3bb86504dfa34cdc65c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30d31f4ee5ab89e9ec2d0e3193bff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483262d587989d103c7dd86648f0e15c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325876b51db3347a400302113a1603bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf50175706d61da47de2ff4ed9e2e1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80003310ab60e27065db2f990d5422b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a88c5d944e2119a0e81a81dd066d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1572ad22d49908222d73321919f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43601192b401272acd1d22e922de1fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7f24732f8a9bdb8df81c10e24c92642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cef15bda9b4e4e10b27192e076fbd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff8e6b5c79cc4b2bc602700759de2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d6a4669069899d04e4d59112c564145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b54cfe4dc4a6d3e0451019d0ca7f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7a6cc4f027545e12d7a2a503ded347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb78055a6a3a1b1e27a61ffd67fc0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5744e776be0a97fee5554d5510e1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10cacd717368658066942599d16a8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c70bbefce908c2c8ace20d4c99209551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3996bc89b708ac71963593031d31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a7596396fa79129c41c4e5295d8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20733bf3cef6f171d758db8915dc3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a6217d36061c48c6a00e63770eeaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a674015cc4ee6596ed1c4778476d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a8321ea348ba9bd83514756dc2b2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f3e167ba14ea06033c81dc758f6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cdbf354335c18dc172d6acf608dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc33d9cf9b84f05df7cafba19e4b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd84e7ed6792e1f5c550752e2e5ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658ceeb823adbcc51778ded37e3a72e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e5aaf6fd7ce846e74521e23fb81b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078f1dac54ac274ac2129b9809371664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a777e1124966f75ae0298e01fe70e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb1210b0481ee7a890364f5532f15c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2391fd0765f243e607e20830a45e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac292e4b2c73437cba7a3deaa4800868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd5c8caca87ec294f041861522bb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b870464b0bb1cda6e28cb96efb6ace70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8808e5524f586374265672b201d6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a9838b8f586b8a5ed2216a7eb2fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac5f3ba2be5102e60421f70f9bded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6efd737d1587ce2e3c8974c2662274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75dc71358274c13a2422243f9395c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047697d1774237ed8be1cbfda9830976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c055738fd214cafa0b9f103bfc54b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c60df8b323340f3f8516378ed7f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2247f9d1d769abbcde731f7fca5d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c8a218ec2323128692c8c12f832880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b3f3c712bbfcea3795b794e52ad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7bd07c01b7078acaace9be8ae234382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb151fc0e39c6e3db69536241f5a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f5d1a52c314c8e3499932f64534884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9137b36cdd0643079cc5a8d1ea32385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37ef7771a322895d279b5983faece186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47afc3bdbedf74d82f4a8824e9069d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e1380d4333410f1a45251ab7f986d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1118e33a41bf4a374cb8035a6512f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64363d561aab8f0a86fba6517790690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8159dda5d2cae1e85b49946da8b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757263eff2bf672362a0514bac166a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257e6a918932dea694cec743137aa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa799dcd1ea6df6b5c6a3d0ba171d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e06e1ae1f19c50c469bef1d2dd7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd637029d0bb261d7b070b914573796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd350ace28474fce93129b4401df5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc4d8d52e3a198c0ba45b384371e5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5305cb50cc415aed3279918f99a73399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d48a885ffbc88ea783249aa03ab0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91d0d9eab628766b683289513bb77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89dac44b8fb1cb8a60fd035f52f1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f957ed6216c817018fc537669d442103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb8dfe40f2de6d52c8fa5fcaf8ba1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48adedde5b0cb540a05079540dec533105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b5da3c053268cf353521621c79e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23702c55bde32532d2ea8a98415307107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e42470097a06e198bba6b21ef94a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b84e3a473d71d8237600e61dfd30e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394b11832156e72e1e595eacfd1aee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c03c629b616aa59518bfba55bfc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe036895a5420dda94ee269a18c3db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d140cc45a4dacff1e9835312c91e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9a1a9f9738e38e77af890ebe65ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a3a3e6a3ede4ab218fe887296b46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6bdaf7f828fa55295db6e8861a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05702ec303535590129a67b578635c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24bcde3a3893792c5600b7afe7af0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b39918dd073478f26003e32ba541aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1012c9f9b2997319f4ce19506aa8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc09b474be40f0eb2663da759495b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245b88c17ecdb00774d468c89a641b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a282bcbddf5819d85c2e5737fc3949123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01455052d3fc95b5a105a569270fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83779bd88636de0a4960f5fc677043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed32cc9f969bddbb160bfaaac657ff3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50d618038ce200a93f5f4f3bf91a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b1d9f7e5d50d4bfc455e19268bbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40b7f98d23a12dd279ea82221f2fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17ac631ff74267ace460f7469902a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373811c84f61c73eedbdf1e34967d32b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c97a500ff2d1ed7f41c2eb701dad41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2b19e6518da905446cf1930b7172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a96edbe52a9c18df598cad39bd62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d9853552e7bac5eeb3135db6318c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfac0cedf3ee36fb9d13175ae8bb4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5427524adfe5d114100e9729feb86c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025394665016b1e6fcb4ee8b03fc0a22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231df20504dec26e5e30ee2876b09eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d37255d1432a7284c3c544df472e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a38d9842a8bf7cdc6bf710e6c9477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f77201a54312c0735fa4ebd1415a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd6682f471eabac6951b4bf94cbf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce06d84daafe53264582c9ddf87d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b70f17633353dc26c0c2eb169110b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade85ad9958c17993c27291a30b2c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354079d98416e77a7d596514ef9b7d5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812777a066c158744e44fd46548aea0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298536b4832c8722ab26cc5f0b003e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64aa03e248e15a46449f97a8577fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fb6a07247b9e9c6f2b0dd701baaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e89cbd005a32fc588438d990064c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a48d997db8ad40dd2bbba5966540153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e30c301d8af37d8694d2e3b250b1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0cf341f1690eeb31e3be950cd0d92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4120349c8eeb4a376cd93f23fb9a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8d11b4ec97990128251822bb08e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a6c4cef2309408332ebdd6b26d062158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05053d36ba62215dafa8424e394d9f90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041885dcd77c5e37f48bd56d6815903f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3938123cbf4ecf7cf58c5d51876cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79000dbc611be04ed1f7910af06867d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04f259b33c58fdc79ae14a341767ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7384f45e1546f549c37d1b4958d71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2bca0538c8f6cbf8f93e41a3fca51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea3d2951e158f6ae8f75007804e9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2fe2337712f11b474b5538c18e1e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc2052569fac18ffc01b0e92784e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c48a199fdfe4dcd792531ad396420169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299110e61fb31830065997829b7e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c674aa5d7e27ff0d824a21b48a1cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d94d54b223fbd47b1087ba1132b8b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3bcac20f49934e7f827a66a120626173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1626e1eff1b27ed47247fee4fe85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2b35819386b430255197d1448abb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb16f9a741f329b0888fb3cdf3c11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b11a4050705bd9ca3e359c4f53bda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52efa4d30554d1663c352895789d7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa29b97ed413b9d4343647c16ae47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50f836dd96bb1fc94f9a4d068a843180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659a37050fb27fbae7f0775a8503d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9e533f886314fce2645488717388182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b888ed9fd887f47b671729e5a3a7b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05dbc51b342b1163d74e49d2cad557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8551c8b917e9e1fa346e3b75b6f68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed8a847bff17390159ce8187315ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00975158a5faa618de8ef4640dca04ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203345eb22a10bc21bcb46c6c538ca8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b40b569ac04f9dd5e4af1ea658031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284fde496a0cb58d5f8ca7094a628d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634479dcbf288fa34b14a1902bedcab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d0306d045f09bb93c7eaf261ca25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889c6cf660c44db4fd3191cc0ec49e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7f36048a1bfbd93993bc9d6d5cdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04860ec7f7f4b9000ba718bf0a7625195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94de8e8e1c38d9179161b86fcc3eab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b45b4639d6dce861441d8399274e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb6fb36575e8c72c1c841bac782c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272af382252865b6dfb243ef7327662199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fbf3883d087d3f1bd11b46ce1bc4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37ca542b4a23ed3c65a481b27dfe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52142a650490209515ebdc16739400202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145d27762e47397c5b90468819be1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3110481769ac6f1aea25a6b32993204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f3ee6f737b81704da14516f7362f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b260b12c8a5fbbf3ae0857885aef5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61038d2adeee05f198a5fc2ae5c84b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c2c50ef6029fc02994b196d60ddfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a1f7b0a79cf7c52d2afe8385463b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d3c041141eddd29e4c45ff015183210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939ab2afaf69565f8cb58eab02d558211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9245bd599f56971595388228e5909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c21c0318326c87adc75556a01cda6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638eade94aed1f066589b21464f443c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d3ff2c6ef86e60c683cf928845a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48e573e61590f275744c4793a37b1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f781bcc0a8e2ffabf162dbb3201b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9679ab92d74b5a45d676ad23903a5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99b9b566718ad3fa205104d52a50b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1ec966e83969cad48b8a52c9fd03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34ad8769a3b0d91f5e7164bd1351c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603ce21754f6bc72cb8c9bb5e3eb93d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082c8aff445d69e73502be9d72c153223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38598c4bf9ca6b1d664cecc7a6631e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616b7117eaf1eb5119449506517434225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43841e1b4654a3ee90068d74ab906c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73707503289fff71b582142b653040c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003711cc8276dedba53cc0c9ecef8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0a3f44a2d719ff48e0b3bbcf4ba8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff986503fcfe6586541c4924fdb34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375cbf1b5616a906d50db1933aed7ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0755eafb1f3be1db6c0aa1ca8b51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e1abce4cf5698b268f80bc3a7600233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0af3be50f1f71429ae16529ddc38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5b2ffbfc3d21c40853e3b35e1974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8532fc0b8cb7170625568e5f00373c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c32487dfdae9c380b25ddfb817af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2477e5e06a9c9bdba65ea6d4031c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a3bbefba163a7035df222e8bc225239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4249dd808973b487ded3317f746c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4bceedf963da0014e11c47c7a65d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1886e20471e0bb977882c4ae822d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818321c9240a9b01455675e19f5b33a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60d7fdd10d997d10757544fb9e25a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3cf9b2357ab1fc9a5338bbf39782245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38551f18e8b46e261ffbbe43de056b8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa0f85ab4ade330b30e28238b072f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1e7514a2b6d979615b413516b682248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8ded79ce092ec6d3afa234d26f7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed8564f18db0fb4e8f67cf49c29ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac870d3b2775b0684ccd2c4a8e026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5987ebde65ee9c3dec060b7c4719b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54b2740319971d7e8f2fa2a173334253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d270c4220e5de7e0d505f266c59dbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c7737ce07f132d2174f88fa0e27f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e98cf8510699f41160e45617798cc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0574ef7d0a4843519c13bb0f9ac1b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688241a21b1ddbb1dc1fe22dec12fa23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe896aa7c139dccc41f1154f9dc8f07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4cb4a8f3ffd860fbbb866cdb7835b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc881d6258290a98e9b86c85b16d5866261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba2825dc7bdd5893e21e517518f3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376c6d25e68d6cc268ac4476a3fb998263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97200a33531f67f1720d59b5f326273b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf414ee117ff39c23d8418ab02c78b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a73b8dc6c78cbe5d116b42abc0e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed26e322626947011497d90b7f690267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551ac4deb10daddc94c46e24ebcbde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1981ed9ad3610740d42398121b46d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5445244a67ea0ec28b8412d993adcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673401d766ed5f04d31ca3b6e19a2d92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bb4a8c5ca36e648c3eb6cc9d42fc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e90469c899554115610b030a838a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed328c0294bf9c076e9b316ae336e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd4ae34a1197bfce0a10c23ecdd88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2791c38928a8b39d9a1752c08292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8fbf3123db2d3c8ee45e37d5fe8eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d2cbb1d68bd6bbb9d9106effdd32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297b25cdc03162d55d7dfef1849ed2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd497f428dfab644a7fdeff4b8896280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a1b213096596ca506d372df257d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6121fb80f92565ff3d606633fe74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a29299e61eb231511b95d89bdf937283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c60ea77ff678614afc777dfe89ffb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e92d0b0ac2e78097084959b2dac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eb5f6bb073e7c673b8f1a89998724286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9954e0955bf418542728675cc74d64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ea1be21f43fc7e00b475daf013abc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeb691997bb445e45934f9651367ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f919e2c1cf900385e47732f30c73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d599656a8d9813d59e872cbd9f36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d23caf3ecc40ae3c0e01715e72fc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd627882886472ffc00bdf82ec2f673293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe049fa267a73738c0cca96373111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763c81ab895674173d3fdf9265c13b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda4f0780c3c126cd72db6150d163eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56032a857acb9939b04b2dfee88ac6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d5481ad74aea509454078dbd02ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffb9c6985da3d2ee5063eceadc519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437df803b551922fa8099f68d33d10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784fc697177918689e759c1de32bb1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacfc281680fc4829115d2585345ead302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f302841a99d5cffd75c64bbf718b36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b7c9fbd05a62aba70f68224f3ac2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760980cf609f98a073b19b62d47213f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078565087a956ae8356505d50775aca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a2ae05cda8ac69978ef670f264872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06136faa5b453a7ff52a822198679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d68602c6861ad5f27dda443eebdc91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09eb6cfc80ddc48c6d4078a19787c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ab192da6b16777740419f7e075f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291df2b2e9fb49a6bd06d9ab3b3c04b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9595840f026611e1cb4a4504a32b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a41fdf346cd84b7ebbde58c7af9b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81f84c2c293753b075a976269e6fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b5443fc9cec571455ed0d27661ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c80eee9d19e4e09afc746eb3cc210b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014815235b1a17a10b2f923a3f373759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbc7b2b42788fef7222939d9fdeaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a609fbf1b40dc42ac62edbcf1e0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb8970a1a3fecc7e36c4f2a6688267321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd412129d222da40adac5d00d3ce71d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b2102a658680fad4c558e79f9cdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e379ec983a88e968c439d405638b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c2678c2fb82d6738bd28b1e3c527325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa0897300f86dcc9d0ea4f8fb20ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ded6229bc61232b2fd194636ad339327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d16797f86e4b96c46a6ee2f65cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889666792bdfe75a613f4b74cd42f86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10389152c96ca3d34747e0656c210a0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb41beaaec5c951d2659babfd30e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d5ce275a64b99209ec8701e536ed2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa621c7c080372a5959004dbf06ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43488eefd9428a1efb95c7f49003776334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b7c7ca61f7d58420d353e9c2a974335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39efb62cff900de93dd7dde82afa90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed699c5413bec02743b73dade9b0d3bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db9a38d62636973d087005f23a028b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b5a59b984c80f535a1fa5df90b71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf21a93c36f2d83fd225b033814d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b5985d74c6a5441f1a447a6533fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29780b8f19ef0c5c72d8aa13d842b9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2da75539c326fa5fc64f46c92677343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a742dfc57645a3796079f338590800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289ca6a17803c5018fa3ac3e76ae80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0dd2580f39686c489c9ebd44c6e02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a568e27268609178d0047cc4c77a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb7a67e1da05fa773c752224cdeeee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05279d8a21e4ad3b801eabbb6e6dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c084a8624d8d428d5fd04679dbeae8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9349c0d06ad6cc4446b38de8bbc6bbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b23f04a02103a90491b272ac39118352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce448c89e0fe8c4e111d3c1443086353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27ede423371d561e1195b4f1cc1b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e2d48bf02825c637791c192adeac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992bb0217f5ecedcaadf14ef903f817356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c620b70b105b9a81aeb25c7511aa80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832805f7963187186c42450fa8e8d6b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf97a8634d33f46086ca29a743966f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40decceac49ccdb03d3a82910f9b060f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bff49f81814c9c33c15c96724273c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914719ad2d3b79db765291055dd951362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2942dd7fc0f6c201830b50f2b8848363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936cad7704d0aedc1435e02c60e459364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600a0e19532da4f57a88796c42ac6fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a7884b7fd6a095e30964ec62ee79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ca26a573b27e00a062fa35692cd41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb336f3a98f1b2249f3dc6efdcb6ce2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266ce27f3121cd743d325ad2974a26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018d8000f4c2d24eb1dd716549e6d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f907b11d37abd1f08654ce579e7094371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198da0173c782d1eabce35ae305bf14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914c5fe80ff90de58c133658a91c37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b3dfcbe0b5e08f1b7aa11a848d9c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e94f3ad419fc058f8884e6f6acba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de35224b93481e8f0c9bdaba8c74b82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf64c6d93e5643362dd2345b6e5296377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44624781a33887527b0c18ef600317378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817e6a6deca3ab9086cf24d8da52db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad6b15693134e50f11974f2bb9657380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c2a7dec021079fb4df43b9742cb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5860997830d56aad2d1006b4c6c61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91279222f5665e1c6c5576472194cea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98bb2528598e3763560e4e99c636e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d5c00f16b1516867636f7b14828f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e64c82fe74c3087605bfe5075b5c87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de805ec306f30e5f32718f4dc0b8b98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940bb4f07c1db9c7b6d7d7e8393f603388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c6cd68e84f922519bc6bb9601a826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a356198b91169061fe422851f916a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a5848d4cc3df9e09eda651bd6cf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49f15f53578ccf9f7654cb52a2a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a57ffd8776e8828a5963d785d058393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3fe038b732eaa521bf245bb79b36f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a620920a7fcb5db89b156faaf9663395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb1f2db4d06568ca1e07880cf3185396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521758606ef30e8e3f745c287b1d4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac71b4d9ecf1c9471b803ead9bdba0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcb131f2d21862bc32345540fe3682399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8c0b8b9e67263eeb38efeec13b9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cba8b6f2491fbbe86cdb86227fb7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782dccd7c5fe23f0469c8f4e4c75195402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226768264ed3df74b2ab18e0372162d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e51662ab7ad2ae418b161627e7fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40680ff3e351814f5cafc509d35036d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c28cc287698b401c4ce64defdb50a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8cd1ea51bd215d8d249b0f997c1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050b77be981cf5130d913aff8dbacea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263f28d2761d77bdfbab77d96ee1f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d37737fde06d4009ba16a80340f4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb1561038ebcd759d50e144a80607411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182ee51121f9d0b54e35027872fd85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665feb5c9e4e24342d4c3507e6538f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8794bda36c439ea2fe262191fabe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065113fd632d772492ea2da6228eaf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1da3fb0273c0c79c4fa80474807d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77754bd04da80dedc122089a5ea7f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb048408a19b7a1b58e48086b43f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766938c8b9fd79109a1d5228e763d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4bcc8bbf1fbc0bc1a2bffb16bb738420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4126e5466ee314f35a5df715deda7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee6e4f351731631a690b2f26fb462422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e095f5aa696c7627c021968b339bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59700a653909e7727b9aacd253cc3b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e6fecd19ebb0783548921390085c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1807b9e80030ee49d758df7f1c61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab80fd7634b51fa0b27b22446d061427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da750459e2d6270371ea38e29f9ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ac58da3b0596c8afb3f3560c3dba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0525e71e02fd27d930d2aa6e6d633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a81d5df0726c66c45dbb7940e697f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975425789d32f8e5a2b674ad47c94a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf8002ee6d2347b7861291d46a0ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5386ab1ce1b589f39bc167f1c108309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eede52460f0d7d5c743eb97e91108d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd810b299ff629ea099541582a3ca8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b92ed099cd84a1f4a130a94bd573a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36358b1233c01abcc51c290225357211438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f3ad385373a074e48c805668d74f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fe0b7477a1fc7ee72315862a0f5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f51fffa78150df441d08df2951ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a63b2e9fee1334639933ff95fbd6e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462606ccd688a0ebdef10a9937e0bf56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220582f64d01234a83352ed4eeb44eae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25dc0bd36b03c83329585cb2a077d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b11faf5628cb87aa8a9905442e20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc22a63ebe98046b5169c823bd0636f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb030f0c7a9d82a1c2c5a68fdbb2087448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170eda3554c66ea7a69eac8a32e1e69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ecef70a36fb9707c0f7cb1275468450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21780ff74c6e3deb2da86a686826fc6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48333bd664f355466fd17bc6066e32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5043bbfe96e22b1614e6e4b1b82b4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b816d13886e99746c975f2cbf44ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c93af7e6161b3a58b18d89c8527c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d45b8425c76e1c9e4fb353ec93406456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d3bb1f847f6fcd327fe57c83661b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140e3c9890285a4117ce9b78db0658458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d7b3a09676595effade4b23c8c8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263ee4b3d45dfa0751abdd6290a990460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c74c8d1b363a9ec05e844d21e038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b636e072d588f7fedd8e4c922b04e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f8405dcc250f28ff4293becd53a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d0e22bf1f26e2c2c7d3b2575117e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6955a43fc1b7e8fa3193cd013803ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11ec4282a90e4b1e9c813480578f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc552bd2f2e85e282aee7ec4bceb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f124300cd181c9989d8b9f17d1ee8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75acb193d8f1f70bb196e81cad14277469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69d36a266f7a7152d22c658861578470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790e6bc297bbd144e33042f69edf76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7aa592d97fe179665bd70a92383cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3f4426819a4440ae52c542520c25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec7c944c86bb892dff2c09cd4bd198474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002aab23d4f8b1cd34a8adf59a66125475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f90b49b5936f0213a66c9189cb0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61516207d990a9823b2457066209f77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fd6daacb6dc540d9022e939ff20fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb2f73157e36c03b87ff607a062b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ec161e999a7e871cf1758adcc793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111225aa5d775e040ccf922f696984f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a39f2ceb121bcb04b32e9b2e667b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600453b132fe70410a3a7278c1bff39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270c5d5bf3242470dfec012d772a80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60279157ab1f6689c1d019d03ffc7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab08a19e8a6b64651e76fffe3d9836486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc68748f31624109d5076fc6629d32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583b646516696f92e9059b5214b0ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690b4ba3cf6f654d70b10075c3fe6ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a4d27a459cdd6b68087498b2f50a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb487c988cff963bdb02fc6622f7a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f29874b86d03f48038804e36ea5ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9584a00894dcf26f0ab39b5e2532493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b8b448b0628c2ca932307ef49e09c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0f3a5086eec617cad1dabe54a436495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94521a2d4c8c1c53bdfc9af5055b54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e4539b1b7d314e51d9591796c7cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad181fd8ea4a63161f9fa3e0c205d7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b36c8b28aa3ff36dc7076b9c84e0c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5d1f3a0062b9dc8bb62371b8b114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee1c1f4d0871fa5098ca040ba7453501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19364a73aa4643f233c6da463fb9d537502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78243af6075494856c32e7ac2e595503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241dc93c8aab50002c2c3654561df7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a747a056f1271957b99102290373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d0cb249fdfe69e0f6eb0ff8b33da8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b24b89fb1751fdbe43055ce8e8eeb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1e6dcfa8ac78b043b7ae93ad3db0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9202cb5d0dcd5d7be4f65ae5ffffb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec7a856a1d11808cf1b83fd4f94d22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94119983a560b73a4c36314d3367d3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de6b37e2313a0419203f52f8a6f21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e752f8e773f9955421fdc4d971c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1c98a0465c986c84249b767d2cfab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7517a2ce88d5d155ea3f7ccd32efe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba4c9e72f486ff4e3b6323811352d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431d935b73a32d8baa8c90d2ac751bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c039cf535411967ad6ab2e4a1b3e3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14eadd956b9930114d8c10d041b08a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba2fe321b90962e43f24ccc724bde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60029ec30709c227e11016c5af66e61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a30993141f5a8842bb2c33de7c975522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d40bd204ea6efcb4f8b72ba9b1926523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b9494bda801c1b6df02d427e7867524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ece8809b6c345c8ea2d1b2080652525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944252f46e518659c75f870e4ab0eee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73249a595d6af6084c0c2d38c7ad23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4294e58ce7c19623434cb103ca480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e49aca3bef6fd82d8a50c8a3568c8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b4f95cc00f5eb7975a5169ae3c77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3da9d39c5663ee49289e38a5f4ad2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f961cb7126b68d3e06de0679e1e48a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd70906bdcf96e1dd77ce9e8b9f0b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a098124b308c3e6e52bdf52e4cde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015184a5ac2250cfee9e700a86b1a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1a9a7ed9d49fcdceac5db7a62a14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962b42606c20e8ee13cf001071a801537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c26e3de329a31776ede79f18bddd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b5d4aaa4e5a605860a89262226637539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22ea187b26561dd7d34ec31d91963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a41aeb9108cebd0916c8109ba5b14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511e713832284a4543ea6975e0da09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3655a656d282c6d22db44227d34bdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999ebe201379b29660e36f9eaeb7c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0ff84e2f0d539e1e668ed0c7c319545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f91610820b73f935c90f38764f8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8360e197cf5e8a59a88aa1d66ae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27c7c820d64339ce81a71b088b14de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01011921ab08068e0e0c31da14b0a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a15e94ab7bce2670c11ef71f0e46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a907b38d9f04d0a8f600a10b0f6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753cc87bc2cb7c0cfcd7d02e9f97504552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee223206963d3ae79b5e3a507c2e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90420e4711f6b21efe8f5a32054a1f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8279f72923600f0486843f8e6b061d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1bd3ee384078d115c0a16e1b1200c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0a50d38cc74b1c6c365102d771ab1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5da622057dd3618fe92218a26b3f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ae82ad96ddf7781311cd25d044db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4589badf450f3196878fb16475cbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974ee5a9b817c546f3aee56aa17604561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e75d5940018babf05f34ef3893d3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845277a43f846342963d15c2f512348f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb568462a4a54119ed5507fc4e8df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412cd23a46bb111199fbb15f79cbc9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14282732d72bab08548475461ad2a68a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505d06da08042b5ac072136b87ec9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720bb24279e509f0f3839ff0545ae3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe66c91fa43437ff7ce92d5a6bca1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db60ea237784caf5c5d306e0404602570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e40f84bfbc4629e8284097a23154571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5ec21b6789333900008471b2d5e6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b074645ab0ca5557fa1732a96f35e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9a7b959f6a72afb54dea740b564e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f61642bd3f9993f597d3c57491d2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07691bd4763bf99a644f66156e3eaf4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ca39605d4f2bee76ac0453ca34c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41223aab4dee3fcda8550a655d0e8a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab051893e5c0ee7a293b46c13936941579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e58f388d34c4d736ff669282f0b24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413d79d002e578ca1cdbb919b977f87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443813822e4a05346edca6cb19e3ac9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dd736877846c2567da5f04bc8a9d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb990f27cfff524cbcdeb189879af1d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8d5fbc8d6f9cc07b317b5d0ca0ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31505bad8181e6a6aed94caa426d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676128db66794a157c431650daaaeb38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d5fc87bb08f19d339d759af6366a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945596b35a147309efa22e6e645a568589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d462d36f0e322a87cac5cb5067586a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f655360531e06cb24e9cf7ccf3e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9dc69a58d50327d4df08bd0322d7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939307f3ec674aa3713e63ff3ee1e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa29533ce91d06cbd9d6c54e38025f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5c7c0b78a59fd7ae2e29523406b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907db5b886ccbad48ca961d3577d605596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b60f8d459c64e5d3e69aa7ba6736ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e53fbc9e2d5170a400897c649d40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1738783207b31050d5da0a7c940e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a874b3f549bd0a101b19db4fdbdf63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7dbdf678a31bcbf5d35b86d6f4f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7e1c2f530b9e5c4d10e1c893fe1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda5eeeb508f6637414e4f686d728e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882b03eadd19c9e0f632cb104a6d2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e1dcb44e98050888c5279d61b0dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0ad5efea281a21d60af90e5b5e13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd80e014d945abf9b96a8c0ad390b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540074ac7ab686e0273dfbf499673695608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215908cd489dca967abd4a6f45d0e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910982660d830976be42509ef9bb63a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739b701c8fb56c7c8fb840a5777416611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210478a3aaa1f532a911e9bac4771b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af706e4641332c2307ca6a3f1ba278c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ba98cf367b25f165e8cb19727e4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b577139a7b2f42f8cc7d238a3d183615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116d7c2719bde7167f2f0b47f7f3d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40724447df9cc57cad8b59c8e1c06fb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b33cb219b4feb602f3a0720b88d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb41a1b1eb4a0fec0512963c6f4cf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2421675e5ce3bbb468ef683216c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec98d5a0e22a9ff5c310aed93a28af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9985940276c319647804ea67c197bf7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ad1167afbea89a37dd3c82da50f29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29160c88d3ef6946c709dc44bcfdf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c9336f0eee7b38443610ddee5ede625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ff9acddd3741ad5cd4ac86f9179d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f343e743872188f271ae334c512fe0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcbcf3fcee526a4d542e4673217b33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cde30b911923398b62c69d943ca65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a5891e2892dc7eafe97afe9e37cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abf162aafec0f5652b6472ec7f52a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974d8b9483478e36d62bb306d18781632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102727946205bac662f540bd4a0e8fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551ca89a1c50047d9c61111740281b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e6432a4d1a763f59bd338b33f705635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e4c9e89657a16fe7a241f222c71c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ddc5988431e07121e7da08922ae16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6167dd42f855ba7d154373e4b11fc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a39c7947e51a754c3b7a2e982377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88627f5977497b5e61fe60b3a60a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e2a2e259b19729159f155e84bcd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c877741cdb74bb53dda1d8aeae999642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea694ab9325ae82c584017541d54c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80406b7e5fc9a72becabf31773a103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb0259cc6b6a354a3cb06885475cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031d72a873b6c34a586331e80a2fc21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be3276c415333a507872155c5bec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee2541e4a0d37663864743fdae1d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5fa305ac781289c00920a787bcd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997a8592e526b22cdcc51c899a679a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bccc56cd3c474722c4a94a0143e18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dbc84e9fa8eef23a13587e392168c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40346cae5535933a5e95ae834edc26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba37e2839073300dfa82201df1fcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec854a81bebdb7ead02383d1e6c03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723467043aa72a25f0188dc23f560a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55deb2cde09d046aa49505784ede51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdb8500a9a8d1a6559f83742083a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2e5d019842cdf082e42e01c19595659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42a4542fd27316c86b6e86f469595660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5394c55eff6f3cf9637912f1bd8860661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5e7563e2d6b05fbc94ca771694b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f790455492b80645aa6165d9b24f72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a1d8a80048bf6fd1ca25dc40fffa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028545c568be294472f2a2a4d11644665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72728a61418bc568d20d15d6134d530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c045ca66fca1f9ec463c9db2dca0fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fec7de1b0a7d46c9de26578398e40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6225dc5bbf1109dae4f077582bffa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22cacf28f2b38a6996b4e7b3c0d47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e7a4c9d76370f7067410c7fe14add671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba79a8c2b2d482f66c32c71d29f61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fda6cbd076644b7dc449849e95e4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf983b7d2ce74666dff94dff4cdb7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195994b7f159ff2f1107e8276887020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d816e9983e9ea56b836ff48733d56a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8b6a08d2bb3130efc0e6fe3184e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe4f4be2bde8f756a1ee0bb8683ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6f30e6be762bd0e3cad5585d009d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42feba8aabc3bbb07acdc249fddf6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272725b6167640a94623f19ce9179f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a7c2635774293ba7b03ccf2fc3455682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea798d74accef8350258565c179bb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f10e69359cb9c33229eefac0b9d3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476f7b3df887a646bae2ea8ee7e136685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36840e2fc6998c3edd46602fd8ad3b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6bce6ce3cf4b8791addcc6261c5ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0475d0db3a5d1a2c3bbda6e34b152688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26b699ef41770e69795ad8a037d07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456191d49bed8e7aca88c6e4edf663d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e883170728c906a8820d9e7c3ed96a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9c7f5ad78285d35037193fbc8b701692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d6f8fe20c4c7f8570b4690149d3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde368fb801837dab50ba64bcd8b0a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ef7d2f2a1f93152b7c22e88521d29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958d1fd924316d4e702785b403af91c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc7652a3b4718a0a61997e41c1d4cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ece402c1861137b71968611b3e1bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa2e04d23c412a1c474a68d1ab9111699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c870341efc5e1e01b93b686fbf26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e686870854120df3738131930882701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a29f5aeae721df59cef19db72d33e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208ea6312ab39d495f538314fe6cea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135b181ddb668a8ef9e84fc8f544cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a352364e1f3f20743c8cd17dc43e797705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405511aa04e62a9ab40ba19bd1fd918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb775a38ccd3658cdfb9865d18b4e83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414df36f41dd0958efaf445d8183ee6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7e8133ae6a799d37f5bc8c6e5d67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c798becf9715ceb98c0ac453e52f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fd679532a267b9b9c712bbbe22b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b2dfb4edc4f8f099d63efd9bd4cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c01a00cabcd6944e559883542194713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ae968cc9162e45f2a9c27cc56726a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd201644cd601271871a0275de73be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902af0bb15aa04ffaf7f5c2610006f52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6facaa19bb394d66da858b489f103c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7d74a3d5dbd0c83534c21fd0723f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaf5f2014c7c32983925c439a877b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d9747479ea35f289a8b4653686ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085930e453e538c9922b5cb1e4052387721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3151d4e53faa4505e19015f37bdfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a69c46831624e8ee3a4ac5a28e6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6896e5fde17383ca5e69a423a415724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a68a9f726ac932fcd3930d6fb97d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce4c000ec080bf9686d2c57164a1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a46af7d8f44cfa6ba4014d9a4f2b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c64535c56b5572385bf908a5dd6e75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eb931f7eb3abfc47efe6246accc6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ae687d0a17a3902897340efcd717730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8782bbea9fd49b820bb5951f9dc34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de27cac953e6ddb7dc4b7971a3ca3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3a170a604d2b579feee0a85c4e60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78164a602ee7777510a3e4c07801974c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb16e00c96a79ac36dafc71abce5a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a2e61cb731b5a5e56b4082af7ae5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358351a9ae8a2af3cc706a546b9045a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6125efd19ca9cec7493511905345829738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546e62d6c1d3a4e572d83578276244739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f544f15109b633cf37aeead72669c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d571571e59ac58f431e6fb7a692a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e499de8dd4d2dc3326556612e435c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfedee0f336cc62c3a706154ca8993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa131effb006bcd4f405aeb9f861f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcccd1f6c45fb48d7a94d3d87e8551745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92875a7bdeff1a596b99a2e10098abf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c53160ce247bb2abe7336dc7ad4d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd7096cefd0e52f9135df934dd5a5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85f803cf3ae79e8eb1f6be52539b98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ccdf9d9fe2c396a470c69bd7f86df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e3735c631ab434cb75445254edc90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676810dc173351f8c7baad7ade337ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c160580587b0bba627d2a0aa40b846753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1531c587b704ad3d0175c69b4d1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884314eaa452b2093aaaaee3db102b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ebaa34c71d485b144c26651cf4543756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59567e8ef28fbe62c3eb2e058695d39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7543b7aa757708671b46bded0d90b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc04fda48480decb54bab2c2ee8630759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b56f3f1fde3a70dee96fa2a8e5234760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d9932d5421af3fcf0fb68a5c162f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3749d45ef38ec669dd3010bcf789f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631615aa44b62e2544673e1c957185f1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe8cbe1636af230853d5517a9c50c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6040c709a3f60dae37aa1be0889d8f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953ad6914d496f4d0556de67eea8bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9dc940af07654d4d175d1ae6298f5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>