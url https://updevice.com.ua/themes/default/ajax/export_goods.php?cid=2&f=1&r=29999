--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a416c734fc6ba398a500e5af6fde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f673118b69f44d670931f56e4c45282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed15afca6dc948ce76da973033baf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968667daecb00a9b3f9b76fee152f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe640dbeb2938e8b070dabedf9a3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d1f694cb9ef8e2452a9f5b37a8ae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b440732bc780ccd60a11cad27d55e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e21c6ad0868c69e466eb4ac85d02d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b10c9da15f81d2ec56b30475b0f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231581691d5a2fabf60ac8302fca4f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940e23f2b9d091f97c56e197053487211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360397b5af66b6a93385e6b78c6959612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60d5f7d8715e36cf36a4afca59cf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5248a8d6dbd6072f9a01cb3ab61f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039fe1db2dd11343c2e6eb6d7bbaee315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ccba84ddf3df32efab6432047ea3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48725202b30d2d7edb8e0b6ec359d4ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e96765815ccf563eac6fbcb3d433c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb77d37ea7f91d7aaa4b2274f87b0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2fde7d1d2bea8447be9e310503d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e61ada89d18b1be99cdedb8a889621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44cf590ff6dbd6f016d926be1128f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eaaecc833c8f734126f705c1f264c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffdf2934d0d2483a396d035106d07a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98dac4773be225557b7ca3ef07e6e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad32a7d6b4eff4ad118aadaada788a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7b2893090c7c3345ccc527d5eb3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58eef8f06892849bee9299cd2ae29728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fdaaa8717daf904b1a972da8addad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b9a96870c303bb4eb27b842bde57130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0bf72a157c50a4fb37385094f98dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fea489deaaed0fedfc6b158b8c860b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cde0cfae4451cc79a52bc0285e27833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8f5ef40c6911a2e81869a52667dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ce23a6b218b60df8b6aba73a902335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544becb2c2b264a60af14355021f62236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3ac4e328c41f15cc00cad7e3a95c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b539ab7f37dd5e88262b86e7010f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c9fae69b3f47c511bb041aa2e13739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836dc6f8d247105d8fef259909330fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc735ee28d2123d05bc81545f838ed2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afafaa3b1d070d9c7e41ef1b9f067642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34ecb0dedba612ff8c3d01008e10c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda38c8c5720ffefeb3eb41bba76794744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e859a6c01d648f6cec11c6abb7d0e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401e1f115aef22120482ac5f0c8c02646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7a89ffaa907c292188e1477ba2b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd956e74c6fcbdad27fe8749732de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3323d44074c1aa3555e98542bdb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b691a7d4a452769d13975149693b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312fcac0804480bf28e3a204888e9b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb408487f1d7415bf23c03bf1484452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5ac2578263b99a3297fc80c2aeba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9e451b3c04fd279221b1f181d31a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2010067c2a0f196a6fb8fed4e55e3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e498a84e30062c919a2312806ff390956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99887c38876de2388ab52ca95e7a6fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6e8bdd1efe2b18e47181a096006258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a805477276fc3b5af33e58e18bba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da6f5d1d34b0ea10e8dda30bc0d8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b73b4ce535d24368d61135b9c9a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1dc2bf238b1d7510424051243fe0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f11f18353256302f00c3d431ca2a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f070e60b896bd7590e9e66568c2bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e4402f8876c03b02f1383af778c0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a48b2ab5736dae139e370d7b191a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc490a89511cf86ce5d560d9b807567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf579d8d00e150e9cb8143eae7e969768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598f1b62f6be13f54eb6db3369c3c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a955bc7e824792bde37563e47696070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757921657062e00a5666d27d78c13c1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c08a9b0ed40e0aa9af225054e67172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba64240169c62351cdfa34835baad373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f565d214cf877fb202dc0891c5e6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beec594da0741224db616ef2bf823f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed04bc66bd7d3213612e13a0d32e3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d1393647d936334f79373fb6d335677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cea8ae333c39199c4a25a272bc0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6a315463252adc7feac115c5dd7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7546cc108d652f7ef2d5a37746ab880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f6dddd1527d9d982b1bed43d55e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d212a76899482494fcc0dfe48a0bf5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad54e53464050b1ed9f104a8e597583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930abfcedb7147caf2cb6148f729be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff81c3ababf05903a5955dac1e8c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca93e3fa52c58e84d05be8a7ed26286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc6e54b963c17c4d88582c3557dc8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366fbba9614e7d64dc0dfe9241ca1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa9648b1a4cbe26ef3466b6dfd929b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fa9dd39fd3557c86a27bdbbcb9a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f13ae924fbf0fcf327175a104e6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d60590d1504bf8362c327d6def2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286ca3d8cf519fbd234c637687dd3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e34dcb23db3062fa7a6921c1e5e1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b6e3d5f7fa72f267b6f2d86a8fda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a7d3fcc4707a84c4e1991934f846e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe44a788f7f6a7c93d60561ab37ffb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62405939a70228c0b61b4754a74fb2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6809a66a645d543e1e71d48eb45c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0db65352a87bd4c09c2b3b87b2ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9171d41abf6f263a5176ebed5f1fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac8cdfb4cb2a120b7ccb3117c5cbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d2f3cd6e98795c4e0008eb3f6611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c40e03299b977c4247cb0a645c9d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65b33d9be50f74946470b0969a2b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920ab84f5d7ed4f283af3800768ed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500e0c48db885b4f5cf50b83ce8070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc81a92f7d5b859cc8ce9d8d1c2d7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f14f6c91095f731d62a9f724a2e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498d789a782cf63d57f4936e71dab4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549962e33dc22f5466e511883f685881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b33ae2b8d709c954e515ebd6c61a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f5fa934681206aaddf5c4ca1dc70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5d72107e3c05b8525b0967840aff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729842a38de5039ee0a1d2a6cd7e0226115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787f4c2e15c32e29dabe040ebf0f2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa9d155bb69d035a10e0959c4d6ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ab260fe1603e3cbb942bd7f24df1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc10a6a449fae5a01da3c49cffb1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941f8d8d975b374f893ede7a9f7ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ee669154aef5177e1f7fa92723c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de7c17c5db00a09e0f07efb007cc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500afb9fb38c2b9d7622043a16fc62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af66d34326ec9188d36f746b4317a76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8c15ae9ae7866429927a61b6bc2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adeb194701ccb7f993577d999d8b87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabb9cc12bc542abe23c5721407c708127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a714af44dd9096ba7df486f22ab8b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b1a8d536179d5e3961b94586bb9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe74481edc7edcc4e4c2d7dd24c05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c819fc7394772995f4328f833a62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add965cb88b48d2aa54f74f5121774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28299154013f288aed656994fcf008c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3be8a533e6af7c4d89cc6a0ea3e6fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaff9b9645342497c55c542addf370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00dd48292126829d1285adc608cb52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ae7d34cc6a84989016eb444fae3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e65ba5408bf7865eff92c9f845bbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27c68b3e3e09734b79128535f1055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246545f86962d2bb77e0f9989e25c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a78d00216ec878b1821485366a2f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159b65af1a9438e11ba8d7f6d244d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49168ff68165756dec29a79e20408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6767f6bc4b480814fe64846e3a7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7defcfd79bd2595db98334c24640c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692259c8cd386e1b860c3f425351b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9884314f61e8e31caa28252625d23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089d95473e3012224e7439cb444376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421298a996f13a4c612ccfffdce10c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782c3739eccf755d667a8ca38b43cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1129cefb9fa2e11e8307e6c212463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d2ac828774fb60c5c6c83db3af36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86652fd57a364483cf939e4e028dd56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132635985ef9e045d40323c05d7f310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a54be1adeb796586503050c829d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a7d94fc15387a657d9592ef935794156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa84cb1820f1c258fbfef98d9ec89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc568e2c73b5b890e7beb7df631a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96964a06ce84eb0a4fe5ac183052875159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a57dc2f03a9678467cbd7876647c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c869835825df62c508b01dfba045f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe299e1ac9d17b6f4029ee496856dd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa456ac3d195eedd1d471867f7cb41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552820cc7ab3c9d70eea42dfc5321091164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729434e961bc61c9c602c20490a95929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b627d94b7bfce9c865f4030d739b65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c334d07795478563e2685985c54ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8324e657f1f3bab503c413ffcd1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df1a8b623a55c7d1ef042a1dff15c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f9d50045697aea5c8ca1becce392a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618e01bd21b3ed112539c30aac45f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84743c4a45323e174902de3ec8f96e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbfc6132dbc042702a24e912d3fb04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f71f8447b2884c2efae878c39bcf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f6a75fdf6388a8d5a2b7da137945175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a411b90023731991dc6b64d4fd2f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d5c97216eecfc9f931010ca9aff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c51fa8f1edc2f84f270a22a63173d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf78362b7724aa186ab8a82f88243d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8cbc5cc07d62f5ca5ca61ba2e4691180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9da27e5c6e5e608211764d17c1a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac2c50bab9b9dc26a9b34d11d4d04f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0291457ad0fd895a41d7f568b854183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd4c5ab3c2458e723b92c857952df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ff8f66254992da4b19ff65da2349185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249410d2c265e4f8fa3f5016d4801f18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a0319719c2ac69c861ee5f5da1fd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9524cdf6f9b82fd65abc550ef458d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a28fb5e6ae35a5624091b90f1398189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac426cf298c7ab0e39157257053f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edd96145deea9015039145ab0588f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b48b70a3a0da3c34c0a13dded3231192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567968f538f80366d2ff785f88faf6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183c407ac8949e19669d01c152d220194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb6a374d87c54c8417ef16a4cc1a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a6ec8e9b0969bdc383e765f70f5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931340e1862632e43aedbe7062f47e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eef6a0f5bace71b20d4cb1d74fe0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbca7852c7d55232959aa9959cde90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3753ce22ea951f46b71c36e219ac99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d5cb436ec22b660e2c4e63ad8bc07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67044c83230f50517b8e8d3c6adbd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e38d691399bac80ba3c977ac5d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db9c55d428bc4231ad44818099135204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73dbc3400da66ddff2e610931aea1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70876b2d16d535cff7616dc8176c41e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaaba145c5eb5af89099592cec5cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1d2b0fd40aab4322fa467f5dc32e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa698130e15f7fbf446765eaf82ae0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46e6bcfea71688b12030f76d3b6a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed19cdb30e3e314001fccac7d8682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17dd21a3af0fd1b74519718c01e33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1150fc4193d5f9e667866554ef5790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e6bb1b05e00679fde66a18351295214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8de75d7658bde27ae2927750519df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b5b44188b0af476d25882a5015d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8ad07d6b30b6c1b2d9e55fd494d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d15c662aa12edda0640c6b51007738218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c5b0e902d052e7ea0458a3e4335fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03bd38a818b10cddec076b80399133220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba221a098888a0fa4cae3f44e4d584f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c532a26dc454c4e69bc547fb6790222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a068310b30bb2d776348bf67be77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602799a0654017350956f625bb51626224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f116679ecafc54d9a28d6edb3d25c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035627dd2d7e54ce4e503ab9ae35b5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ae9c26a311a6604a2dbe45725011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b829257e1c4f40d2c02639e965853228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32fe4191962dd6c3c5420272d3d727229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb5b14df94e2203165f2ae4fefb3f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d52c44c1f80361cd35b45ffa87cfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bf234c59ba24da3c5da35426898e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699e10180ae0adc7e730fade4f2046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636338f95beb222a89af152ddef439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60322fda89e39cd8d58978a7e469f71d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf2edfbd551dc1b62e5db0b0b732f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c25de15a29714811cb8cbff8b72e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6faf9e800b5fee234ffb6fde9b7718238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e453c25a2eba309397a14afc5175239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ef0454c2127c440bbd857516fc63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8664ee910b33be181e375e3684ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046feab4e5814c5ab0634b2e040f413a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f17b3cee737dfb629209c5031b19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c73c4795045d76ed273e6c2818c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e50baeb6dc383fc5af82b82805df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c56d020ebaa22d4fc131c93df8c71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00785ee1b2abd44d629d3b16815303247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db94ce50fc5136a678e06cc9cd93a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d587aa1b1f64e2b614a57cdb8abc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c99839e033a8a653f6665b2e176ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cac30cc5e573a02703f2684cd086b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06370b9b45a111bf524bd37d4929dea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f215f1927eef788f6165c5eadcc24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4daa1c08dff96c9e4aa9cd41ed6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b8a5db893dbe1a2c269f9054ff9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494814f622965ae83c90f51956267b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ac9b388b936e7c59e6cd5a948187257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e0a014d9dbfcda178921f4b510c48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d78cf5d8c637bb0e20293612bc5862259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b06b748fca266d8b99c7a7ec13b8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a59f59bcb934f1b5e448d6ea279c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e34289f2c34a7dac452eb44dfcd7d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8f79af571ad3c0395b49e1f09c76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263a5f573c91f5efe4c74e74f54983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae05f805afcc9cf3f04276d9ea3c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee2b20b1f7c85ee38c85e3392b38e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e78ff643868c8cd301871f6f1d2a25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec927e20fd741db0399b747043dce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea2b120c30b5587685b402274e275269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc774aca93357b0c9518f9675c24459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da963ef0b8fe0cc5b4ceeb796964d86a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365f1b90d8c17ad2a79b1328ff491d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eabfc340772df70711186726405fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e7c234821c353eae089ddb5a6b903274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5510f3f20756b676d9c63f4a9935e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f89726e4978ea170de81f2f6112f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704befa709166860646da172fc8353b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688ca5abcb0db505e50a1fab51ea77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a87439d9d6dfc654e0da872fddac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda4df8773ac60e7240fd3db7e6a78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef098c786de1e6e4df4b31ce3167ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfeffacf36a8180d1e01c0e811916f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660910de728dbb1dc8f5648ead29180283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86492abc3e964e889a8e8715e856d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd8dfc0fd96a36497b4bb9b1a9a03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7f0ba60a4aefe2e885d3b3b093e5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d709458e36bb21edb1a5439bffd24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd21b2ca849c8d5ebccd9d20193490c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2c03e5ba93a51599f8e758ce12cdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a398dff2fbe78b28ba958cd1685eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735542ca3cfbab1cbe7861a4a7380f61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b66d5711cb5d03e5068783fd274eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4737d5fe90f15d495ca589277b3d63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c508037012501309f71875c9b960294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a16f439ddb6ec598e62e30c78f67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6839a1d58bd399cc04b6c28fb1f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f13ed84a766b2a112f59463d1ed6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc13fb2741d5f4120994edf8373e263298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfde1055306ad44867a9ed8bb490a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aacd5e32714042de4706cf5959756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d71c1429f988cdcbc394c3a76b282301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4867f09e07053ab35b6c7a2a9c8269302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c04235623927441f01385c07a5a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce9381cb19bb2cbc1213cb74cd776304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfae715c5d515b9f482f48fc2faed5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986435d7bc62b334b216bf36f68e549c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5619c940ffef535a67fcce5ea387307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eae8b01f2c3e3bc8e6b3a6402d86b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf21df3c6e503f0859128643266ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f3b33ee327eaa527e1d70b79678f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf2f334db102647c615ec5e732e96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a12fc377feed8fcc92ca1f3e33fe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83510d716ce79f1f6afdfee1b6e996313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428a46485ebd5712871497d7531ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbf3213a6403d715e147b9487ea42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5beaf5d21fc96227270b97a75ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa54fbd9423701177dfd28c9777281317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aecc00445e59e5a01b72c98640f88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b64448772cf2acbaf06c570a170ce4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a807777a1dece8388f38a6dfe80b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9d6a21861e1b96d548d34cb43d324321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb129357ca31c8cb87ab64a03e661649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2065852e2bc8408603600c31fc427323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f814b5f00ed66457dd94b25c71b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f540e33a40b0b720ebc351ff016a9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811b3600e9b02d95d2e75143aaa0d77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c9ec5e19aabd67de755e71d4df5f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263dcb25fa6c137e039750d1182a72e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9122dd3eaee11d75b6588a946ef4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f389ea1aad39b01739108c312f3d70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc09630ccb81ebd26680a7546fe4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed93fb1eff358438689e1d269db6b94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ed31aba175c6edd753b556918132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e24c08883ca774ded7220eda488f34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe4d1b164efb8d908b463c4db23f2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6758592c19d3e83938e347357b192336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba8158b38cba491cf24944521a4f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c0c1f6070dabdf7fc1cfccef9790338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4ce7e221e064eebbda4574a53eb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620623505e8febdc1e0747213ffaede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7907707d4100c0290c277bd7642a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35156a30bd59b1d1171a728a436e753342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a015fae630a38b8cb4690a39c39b16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe201e9b3ea5b0eb29653782f1807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdfa523aae457d1e2c4816b78955ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a57f8724767380227eaa6ec0a6b59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb65f800c428c6c04d492d88afdd9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f46424464c110c71e05fadca267e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634702fa9128bf51b8ac140a8e5c2b50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33571f2db632a9121aa07d8ac049c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2f31a793a30d6b268c025abc54aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f598eb5881a67428291b0523868af7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2505ec4eadd2b9ed4cdf98b38dc8d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c697d6ee8f3f3aab4c8d31d0f1a10f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afed555e4a0e749a13432837bf302c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f409516f852476867faeb73ed0920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafbac56b114f45c2a6c29bba57d54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487c9fa484027068c9c7a26ff90a20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb3d9d8ac6bd94a5b6487732a6299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638342afa3836c099946e0d5c41b1ca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94e52e5e465dc09ba7fe5aa56c465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6c1898280e2c92ea677ce3825a44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae3b0533b8ec0d2c5d6eb5f0ca4d4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c47121c709717364c6dbe171cfbaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b9229039f4a2f09b2c59daddcb48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02468eb1894e8941eb7ad78512ea0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f44c4b5726cebbec559123e932b74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b57b50b11e9d1a304f6797675485b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25635277684c426c9f02f950c30d9b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de1c6c10677f21a56cb14dad5092c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62576734d324a5b5beba78988f865371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48ad021ff3aafb95abe66e76a447f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef49304547035527ca6f8ac88368ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32f2e309fd9b9820f19db08b3222d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c610038996f94980d74bcec0e0653375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1813b8017d01e9703c953767004188f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aba865513dd36a890d6a5806084ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228e6a1a8ffb7d7a7c2debdf141ba7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c766c6b3b485fdc9100b53c9b89e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcae2d7e9eb65ce126bb70a7ccdb3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2a7dc6409cd95934211f87c151504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346efd48666c950ec759d83fdb1b6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fea56a4a7889bc4f5e535aae36e50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c582e1c1dfabc5c856f5d283772da3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf4b93b61e0d61a06be4026cb2ed2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788224ed021dcbe566a2567976c1116386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbf619148029dd29bd8bddc971d68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229fa9f9b9157aaee186d02cabbaa9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ca876596e295b4379a8a58e037ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff3aed236789538d96dafbf32d2a55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c515d44af333bdfaf84581e7a7a05f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b4f5c708fb7fad14f11729512c40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad10e7fcc80f197de22e1a3249e4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2efd267b1dd68b5bdec449577cd95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4499798d633da14795d22725b3469c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf354b6394759129e59d34ad99f99ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7192ef4ee47450fa8d6c5f4b5f157397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeceb1b2861bf52b1c979d659e35d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47710008570ca31645da619fd636f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90415086cfd3f0a6a8c7c13300eb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100dffa4f2b0ace4e9104410c71b497401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ee54a183635ef6a64e4e67efe573f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8acd0b10293759b0da077909a9a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c7ef49dec10840b89635f6981572404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90e0d002560d1c9e1fcd7cdd5d12a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee70ad2a777ee325e6f32a7db0d58b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146a55fd20ced4ccfbf545c725c3dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d527e16cb633c59cead0b01ca2d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c542e05fb1d4c01aae0805b852b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4d465d5cab27c650b650ba3992870410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7274edad0bc7549ba9b50eb0ea3af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36086f5e54eb4927bcf5b9faeefb057412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd1db8541db1d8d9b11fb6f8e995e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006b79b47f2525921f492c8ebf1d6af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f1bd7df6f2847daf2f66a43bd125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c6b3530ec7a609375fb8c3214d44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda9a7ba04140a27f3a15575742407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714eb9db775a89b4dc2117ee61992ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f781138406875a0edcd91a28d27e9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ce44cbaa75107ce3734985a6664a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95dacfe5340242a28ce2333d2df524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcaa1020f378991537c7d02b193fd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dadddb4d8eca89b5f28a5103441e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190f0f794bedc8fde51e58cb511ea12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32dcf6aa4bea3ddb47d628498d94b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ea398ca5995d8292894842a1019b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6e7bbd37824f36e560693110e52c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1735471b38829d155e1b04461273428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa352d93e1c904d26ff79910ce68d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795bccba510b13772ff2e8a0a56092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da61f5123b8e783692861d8e3660f59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555f06fee3ffed058cea7373095ec8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458effb0d252fc45d3b37eb9149e852e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1c02ef148ed136cb6b918f8dcf023434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f5c39cffe751827fde8ec1448ecb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2d3c8ac04680980a03b4d43fb09cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20917bd9c8c502a2c65430515a187a4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc07143d85832c56346f3f1ff5548438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ee850c06a8d4c5aac6aee96a72757439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e7c7dca19b0c6faa4efed037a268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b93d003f0b1bacbbd7c1d6b430c41e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4384a2d234693dc131008a3e2a2198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34866e3f6c52b76f17af754d5b449c81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc975e267577ba19ac317da0eeead9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d8df9efa67fc0a480b047cdc1f6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4bb3a8c006cbb415510e36cce9e97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160a4cb6a62f17022ffae333e54894447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069782b3a44dccdcdf1f332dcac0b3f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e965b517a4cdc27fc78bd77ff5ecb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87ff4cc042de6bd506bfc98e85bb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871411acf739e1e06a590ba1c783e99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481b00ad8b9ef56585ad81e280d86b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d1d65ce9abd2e16c1e418dc94136b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a9ed566def942c413c89b149cb28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf570dbc59eb8f74a2ecfeaf5630eb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4efcaededd2e13dcca0a1343d06ee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3060034f67db592ebfe13012b375f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cede077a629af33ac46f9a8cba778b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e7c6094cab30896de1531a3538ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93aa161f8692db55ae7d311e314b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f28670a8025bf8c3712f81fd7115e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c217b1c2b3894594611c6c261e8afe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe6a8e0c885f5eae08f57d9c79fd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c9eb07613587aac56206b0d661970464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda590a71b7f7f65263dc1f716c94f67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30747d78ee8dc8dab7cfb1c28048cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2582d0799944b05d9ee5de404be65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca63db044cec898870bcbf6796b2c74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72252c2a95a4546121c0671bc71b7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37d9f6892c5047cede99491cd32d8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ceaea0190553678e497033a0113e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874397b4f0df5e0fa98ba713ab4a2e05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c96c7da9924fef45f351276b32a2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee2835af760b0f14e9ea7686aa03bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836d883f2e1533c03aa6f2c78e0b91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e42892d4c2a429f026d547c1a7021476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ac979d9b629318ce7d1f163f42ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d267c9455a46b194bcc270283ec308478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37dd45603d6a96eba0c9d866e8223479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50780e9178bbbcf08fe5d9386963c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080b416b65b457220c060a38e1f94f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec0c27d998985bd14da3c4c5386b29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b93a8f9fc66e4cfdaf1e2257e2966483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03dd6cc8c77ea385f8a2c4f8dfa088484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37bb64a4142ce616fda2ab7b829998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96949926e2060e3b3039a5a451717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d8fa731d14720ea3420719fd5dc29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68927ae41eecfa814010abcc9d1a76ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a390590b8651b59dd8bbf8b8ea9e13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc18cc21bfc4e9d44ad662fd23fc4ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289862aa06b71a3504d0b079cc33275491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc00c3ff5e655687d42567e74ee24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c763f9ff6cf5b033050a697192dc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7853c17a13ff9416855da09a20bdcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549ff66b31bdf6cb17b09d56025618495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2cf7e8b7f2a7dd5178491e78911d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e7b5bbf2f41b2ecb399f3dd57012497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d769d21dde433ee353240f3926b4d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48cf99eb64a985139bf3b6ebeeed1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136fc7d8c6b6e2f9286a1c074520c2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680caa9496d7b13edc52e3975579407d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed2a5544a4a0e6eded27d97ba4b35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df95b9a8f738c77d794c3a72afb1c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01f3e32844332ee534decbf30c1b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb283e8bf3438726ca0d8c9729bf3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3cf5b60dc6b8ffda3883606c17e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ae00b6f541ecfd9f79bf1cbbd476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ffd86c4e49ed6a07888082bd5f5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79990a7a2155ffbfb12dc0199e44a28c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a669685bb854b345f3aa9bbfe8d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fbcca02560d3c3091bec9b189f3a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784448023dd6fddb6233df2852f01067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2544b7684f629cffdca66ff7f875513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57726f2f4b697a4fc2842fa91b863f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f772cc7ea28b5d0fea98e23c9681515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce6b0d6ad5f06c00be06abbb84ea09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f01ce4bef5fcc48817f18498a533f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb26a33e8e4a3111859757f5f3faf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738b247abce044549a15bdad57cfb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f3028a42548c4555fcee58a6e800520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de4e5fd916c513db8bf5655fdd88e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1e71bf853212cdbc792e60cbb709522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60a8884bd27f412b5c93ebdbfeae1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ac45a9cc6e4356b4457461da7ecb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6f57495955ccb8bfe0cda7897373525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219225de14c4c6a6f0d0606fca679ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42230ee90368d20d7dd15110e51dcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ea4e7239437d1ced30b3a7dc77ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310f8af452e005175dfd44cd56655f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa8e7f98294f3252ee94545123b23e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bceedf8289590895f93d1b1363af0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34fe02284d90bde968c92043519b57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46af08ca339458fa6cf171599d1df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb787e9dfe77eeeed38ab5c888de6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a2184fa7ad788ba5bac5f67f61521535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b68854c37352fc6aa40716b8f821536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118603082f8050d59461dbff66ca775537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595be616f9516373fa2d22b33c16723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92de9351ed8dd552f96fa461e20cab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe68225adc346f5d185a2b0bff9b77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69f31d6b228ccc8ebdfef293be529541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1287eb4c8d08ed674fb27d35817ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbec5491fd704b2829ee0b27e987ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b728b7f797fcda02743b6c3ca0e399544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a7aebbfa1a5112b7200388c3a5ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfebe639c4c3dfa29930f36721050546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69496d3b1ac39bafa297a067fe8a25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399275440f68f4e079b94cf7f15af4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e894010f760fe9213ece8619e776d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82b8107ca35f222b901761da2d35c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170c1891dbd20d26947a6373d32f5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6f04509c87acd9411553852699d93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff0d909648e8fd9b6eb0464a54c75b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c4aa5f97fb79ae2058289d4f3e44f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b60b3d07080dea21490bcab06ae00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81637e0d5694e0ec4783b3664e56b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972c683b258c8a740a92c62c45f6d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c817cf531188a7410da7108dabf1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad28de9b651ee10c837c5053135c74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9d0ba0dceb9fb1502843c6eeae54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2be6a7218ba0806e89ff8abd0079561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55fd62a590d9ea49187a18f08d1e8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b7de013e5a097da4609c7b80f0fd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee658d0d897c229724db23fb02b0b59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7562cecf7085b0e4113522c27a1c0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ff90a7dcd7eb5ab49456e16c3223566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959dcf2c9a8f682a5b0a6c49665d48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7004a79527262402f79e5c80412e070568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cebce81141addeecc63c17e407083569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608735fc4bf4d7b0601d71bc2482d759570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410c8dab7b2fd7fe4be6bb28d1e27e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779c9c48d1d473f3c775e7b9874317572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465308d172155bf56d66995ba5c1bd3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdac078014928daf383ff410a4d0b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ccb913e27a1950c4a2bd68ce9df72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae069e1e44f601740bc59c31ac246576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df187ba8c5c009352216096fb88c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf21e7c92b536a5c1b1715ffebeceb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112630474d2162533efe058f342001579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b733c41e2ee2caf75d30e0c2d514460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61097c111b3e8b58352222e932b41f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa3d48aaa6ce559dd6688ec3e4f79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246be24c362fb83e768e09d6f723c58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cefca8b6b67dd981244a85f53a89d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24435bca2c66386a2cc6e6c4e165d76c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7156cd6efbf481dc46916b09def81b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e476cf92b26e61125570daf67050b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20be5757c79df8b5942f3b5b6c6bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e57a1cc4e30c5254d38304ae24bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a26a86775efc5104dd1f408b81902590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeccbaf142365cccf1b58d7cc39f5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbc2f6f7f14dcae91feb33b7d8401592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8eab3e5d6f8121be214b06703c8b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1671bbfe985c4bf867dd0d63aa00173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007d6b6b8a700c2249b542ee9b7713595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a7c94caa7e3373eb277b2ac6397b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78cd84b12f3713bde671c4b7cb890597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b2082850ecf0472ed09147bb4cae9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd917a8116411fea8dc9f471e2d9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c763b00e93f012c54a9bba5c97f88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f470a7ce5bc53c6317b0666fb7c81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e4fa9baaa6bfa9d00c0f1676f2ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c4eddfc1b83171b8a5f4942afef1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb5592a6113661827595ce1bcf141a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf20f52e195f9ef55af168031137ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d1d9c57038f361e9540e298cad8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994b56743e5cc5763da813e5b8cd46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaad7b0416ce72c51cd8ff69c3a2a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc80195f0dac5b94d06642a4fbfbeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c29a17292da0858e8e04a1da5cbbec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764da39ce288e658d525667d1cd934611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e3651be691a2b4c2e3ccb5d4d172c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac180c24b37333423ad256b5b07c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a08626ac7c7de2f508eae0573bb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efab01ec0ea16c47cf65d618694744615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb4948432b6fb5bd4a8e6673f91cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef888429faef06c2e48722e7958a74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e26e106c14c013b89ddceea944a05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ef8426a2f186991e1f6a8c9bcf5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143332b619bff464011473841d888a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e6b497a79c04d3d11ca270fb1384621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c565d9e6a015cfce382f1f5670de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e759ef9ee81058d5b7abe36e5f3ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8843407c28c13252df2fc98b642d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c946c2b3f2cb48db772d574a0b64e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40532d0e5fe6ed01d47e20e1720f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c481d352e59bcf341fea80682ce20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945a500d7f0f1ff333c2387bf2a50e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe65bc250dfcfaec781f5b09ee2c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f2489d3d147216fc6eafa0f1d6d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aa22f83a16790cca86728327e6fb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373b2bd94d6be483720a3594b9b562632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb71b2b5499100294c04638246c765633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c298d37195db96858f206cd0845c12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b6fe46c7628c27c18ade4e41855b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12bd66ea88b53721ed121f7d8596e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf408c33c60a85e7280cef9f7cd762637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708176ab8925dfa86bb55c6bcef7ea6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe658a4328ea30021743cdd4bfae1785639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04722c57c982c536374e00eecdaa777640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31739b3b70d300b8c7507e778d855d7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff70253220a51a11978fc8f4ef4a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf2ee70ed01a1aef5d44f7719d088643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f917328b12f584b8cce9799b9c4f36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43a790c6f7cb140f9f88d12b2fc2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a262156036fa60a8d0dfeaba19292646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f37a63ad9313e9b3d29cc2766dcc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b12f061d0b75caadee513e3bd0f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0eb6857902b75d9a1ff26dda4762649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3db2207b13a5ad76b9876cc791161650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5a1a4a43846346690a859092b67fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40053e2005f1b03517e4825cc5218e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00814e3f4d807b1d418143922d879fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb839094fcb65c75b9104d41871238654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583a14b922a3afe43d1852365a54fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860457311aa7935490d670bbc98e779656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8852f4b1859ee865365c40bded81fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe08650d5244bd31b33157ca91134658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867ead889412ec8589ce65b4e93b2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6cc46e05a0247d36c0bdacb796bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3a6367671326a9c58c47e0b89542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2289572cbf030829d3834bda24397662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259785d88253f10605182a52eaf320e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029913879677d18b14dc792e0ca89b9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96b83e62d59ab0c86e35617bce19f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127df9500af7147fffc604c7c8e425666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a492a9d7e6e99056a82b8a78ca7c40f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd0353ddb91c28e7d3f3f897cfd092668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170a13191a9267c32b3b0ffb49ed1bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f5ebf77e7c1513125b865a1884ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78a4d236c2f68c1eab04a1bf28a60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630da084549490751531dd7d974ca8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063503eb4da8ffef8023fbcf3343cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f9cb9328768b07e0502d39fdb6370674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d04ee637b9d4187959a4933afb94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaec49ed43fb329b03739e06285e6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ee2716124523f00341d9a8c0f09d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ac8ce90f30662d62dc61568d94c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a7a59fec3a6e7b85c3ef572deb9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd05398d8ff870b3be2cf9a485d3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9820e3ed223999e41cb16c86b0f4bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bdf6d19a5acacd6112f8e83c0cf81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fbb638827d86805d2e0f8a02d03e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9d8a143070514c8c36837e4c10494684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d46992b2cab708de6d0b5cb0ab317685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61e7a044c6b474a8514daafa136b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6408e3251cd4758193684c28896f37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693611f9b0b19179951e118310ee860688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad7e6ba00755a268c96b29aa54c0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1bc78f95be64d1f00f5e12b09fa3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed479c3f67354516ba8c09db75e42b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80128aa8dda105821d4cbd60280c9fb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f37fe43adf7cc5cf7c2ee14879991693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cb8fd7ac2bb8d4aeeb88e47d6e568694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda70610fc307414dc035716ee401d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c800e85418382f19b5cc1119c10a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b2ec49931172a19cd44a90bfed4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353c1d5ccc0a3bc59083aad3092f63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9c249b3858930d1c82a996d6d6b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e7727f15670cfbfcb61690c7ae5d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b7d4eb84ffd2c5628e2da8b8bba8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea9e0fd18241de5a7a0223862ef124702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923be9f1362f780eb28f10c9e92aa8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf5a379030970ddece01137cb1be0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb94aff29d8068e9a8efaf0ddac07b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4875e71dcdcb561cf0ff5d718afe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc9a7a4b3e1ca74b6d88dfb71b3623707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c863d0a74ebd7832e9fef86d64a37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0dcfbcb64ddda88957411386b88d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae1025da15a383af442bad4816caf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2de5e04f7b8df8865520e92787df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b19b3028823142a34a712a63f391712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739cf3e4b22ae8c644b58ab2496335713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0238e929959d765819148f93fc0208e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce27b543540d61ebc483dcba4a472ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ae8d9a50e4837386e669e79a2d92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1508ab6ec122c3a7cc1d9064689d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7bcaccc0280cf9e2802b93d00095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1a90f1095bf3f14782626be3eb22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2b54d0e737022dd1d42d597c77be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b26380df0f7ea826b5df5269724911721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f732cb6082dee42e9d0b2572a762722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828d586e17f4b6fb676923ff6db271723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d854a5b9f7fdb8e1919766fe13138724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b916a9f30db8f14604a019007db8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c1b55a64980f95e1b80eae4b92c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75f5cd7818af4a4ade1ec66cd5767727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cceeb1a5bc15b4c147d80b75401c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9cb4530be079d2dfbc48ac3a4c6bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14145fca67af746f21f621df822355b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4148e12a69b16967ca26777b6fb8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae402698d1a83f514cbd416288918f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa0d7d0275cb15e6160df9f10d5529733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e7757b38bd6959d365419a4f37fb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644bde360ad42985b9bfac789a801c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fcd9ba8fb7124170ba08af39c9f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8767959eb3c45dbeab7bee5d01ac4b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbda75c9928e8906a1a0ec5f36a55b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91818a2d5141924febd72494bc17d4fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917fa25f21ebd22210326805a9c140740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a68de80e1ec33720aac74b37c27c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798d9964a27fc27037ac8153b3eaa6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369499761798e539edba19c0cbaf73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eda231cdb9d53c673061a4052b257744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6b967325a8e3de325034041903ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b0ffba10f61f4349cb4645630371746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6217a66d4f1a7c6be1bdbe6d20a7a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370fa6eaa2fa6fb0681091dd38f19cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d3048cb09bbe3aba60c10306b145749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14ed6a7ceb915148b86069bd2f76a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11485879d37e47ab6fd8c39870bc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febff7cb4c285eb41245d7971db48d84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36624e3e4978d7cae94d301a974b81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba435d504cf63e57ba87aee38ad08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e2cc54327417ad2c814cf9745306755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211f4eee9941f4cf1586ea73b7bae6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221cf02e3021e7811fc2df7fc25cea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f1cc6a4be5ac9e6ca61650f04a5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe3d1f631366a30e36e3ede4fc0d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e4767822a2c4ad972815de778727760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb451be24914b188f6cf4dfe027fa11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb666fc1e6022470a3917df898c06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15b3749597433844e571e9d6e6c26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f6c296fd967a95c3eb635bf9f178a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629eb5c2113f7b979c7dd23c8638cdb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64928acb4c754552130535edb2a41380766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc3a8c018f14b7b58a622e87e90d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dea05856cc6e4cc8260a964370da6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1d938e87d1b4cfaa307f317880094769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac4dd555b03d24d22f94fce02e37b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a856e09a32ab1d1a141ac459b13388771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337d168264dbc47f5dd772920acbfc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831f6dbc1be488212285daf5edcf71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc276efdc6b7380b6a6d6193fbc023774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f6845dbc511bb507d22dd00d0cd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de258210cd2f7cb37fdd561befcd08a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1384ee13a57ab19904f6cf113a02e2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c281aa84ba33a6e48bc95ef0c8968d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b1f3dcb3cdf22e59087fcceeba88779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e746c6c9b0bedf8c6c45d4e92e508780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa228360444bf0f3ad64eafe908ef9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84585deaa848ba1bd5de79a37eef7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d1f82596e5ca3e978b7a97eea60d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4765d74e3b1ca99fa2f9a2b785eec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab073a0dda5571a01c98214c7df40785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a640791a63177c68d3b2a8b02e1e276786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caddcdf0d125ab22baca67d0831c4f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf308b0cb9c917f0cb7c1b464c0257a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ff67fcf6b616fe5cf0ab0ed2e89b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f1c983b743a8d9a04872a8985f5e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b484e8d953b4b6bc5cfaddc3ad9c82791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83353747b77e84f2760e6369881ea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58530769fbdc81fc746b464d8642c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a293eebf09f9b0876040492f176cf04794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e110f5fca62d360da9d9d5618fea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf54bb281758af00bc8b41c979a88d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce940edf936c7533eaeeaa82e2d43797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28c9561a6572a2a8670e9c0468063798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692d1976bcdc30e3669a79d7795d92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7d592c3368b8e07edc2059cd7e57800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3c9742cb63e1473e6df192ce51e8f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df196f438307ead446d5e36da11f338f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599a311e5f2308ff059a0a8fb477b3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03307070e1eb6ebd598b0ef06321969e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c7f5bb678814fe5eb9394aa9a1d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e9e0ae0b7561d87affb7786bdebb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead69320039b01f443cc99d7c16a9e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e078b668b2f8f6c46c7341ce96548808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1914b9ee1ae8bd0e92b24d9e18bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c5ccb63425008659bdb82426d676810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081f83b8bef72814bbd0f0f9a372245811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc933eac271f08efd2079e57b6a9ca9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c48371d14f93b9e9051017ba25d03813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751f71f720fdf8e276a9915530be39814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22bcf263c93f9df9af9615a0a87847815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f3957e861b3c14da7fcda98a0707816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6315f2a3d1028678a7f994498176df817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc443dd55c6aa36da9b4b0aebd2257581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a1ba4c1639f4d2caf2d5552c1ca82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e13ca6b7036c4ffdd895e284776603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70486c50618604e4a64177cba2215d774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2289f6dadc6ce63e9f94ef4970390a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d5df41301f1d46489ed50017c86f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0e2b4019bb68df3e1f17ecd24a807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854b206e022034f2a129006d1e93e928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796247c1fa638c52fad2e3ac7db634c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d41dbc1c7e6f3a8ad95305e7d30d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c5fe8b6c9354fc98ff8c2463fc4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd476fc35ad2779e955ea84c5b8c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f6e5ee425f44dd4f4bbb3d29d2ca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ecd6cf381a05ebf905d5ac5ae3f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36cdc10d7f58d64bcfeeedab263b7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46af5e0ece534aaf6139f5d01490516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680a1902d7e36955ff5dcfa5be7511717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3257d7b2d09dfe10c30126b735c34918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14a905d0967f49f996ba5faf0461019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899571f06a8cd82152efd6767c68e1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024fa4e1913d1d72706166b9f8868921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e92f3501f14120e1ea5d9a00d3c6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040894f6a5318fa1c16581f56e2cd6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293fe8e783f8cb5fafaf3f57d8c5dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b325416d7a92dc5db9919fdaf007325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048fd1d347cab578fcde7b798297c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e8a3bf3db648b4f55b6df0e324d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4d3c40dd2a84122b4a12b3adcd5b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec09d622815f17022104c11894f8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd1447a619a0c7706f41d480c31d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42390d0362e2fec107c753f3bc3ebd3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe88355231f64c3dbcba7e980b42bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05118d350a4ffdcb171d9ccb895ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a8f9a7397916a4f5b47ee79505d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651996d76cd26b28759cade4cafe775335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed53c2dd00fa7f6d37e1a4d51f1efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c077ae2aebf94fe35d3551b698c6fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4494d3605d29f43f9e42c3e11fe67038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a481cc6ed227cb77031079ba2ecb9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872084a06a51b37825ae38bcda2f80d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30be2c5b3e44cb21d505e597dae26641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd586616e7f289784e35d4537f46ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb9101ee07c31befe16de893099be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555cddabad8e03436fb79980fa5dfc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e3074c58ac142256fe448e113c49845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc1353b870e28c8c9e103ff9ff9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e7bdce6e3459491c0d9055bf667347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f022109095ebafed53cb0d8c4ded448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfaf61e2bbf800d08439d34f36203b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165490c0d1d6b42f81c59d2710846d0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f01c3744f1e8f6121bebaebdbf533751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6213123db5036cbb1b288ead2e6aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4112099c9a426d04e8e32e45c23548953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55445a682f932893cca1b45ec69942154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9a68b8657342f86e4d3eb4e7f78a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1e753b90d6acac5292d2dc4ddb2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b661d4d5bb772fc162f05ce9fd6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c095259e167dd68df72ba193a38418b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75c5d947aebc61b0731c11cf58bf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47f73f7e53062978e16542fa62f7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0c4aede3e053bb9cb59062f7459c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9a9de5488b2d5a05b0a04004e45262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd187102c0febaf34c4e3d855776863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071448a5444dd0fd0448f031d08bc4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a7533afcfdef689f7949e6c42038f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23f428438e1054d97e1717599536b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced59bc7411312ade7e80104c6cbdc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2e104a25a78d454b9439d3ea5f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31fcb3422c46242ba4b6041c933fda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538fd1500887ce257c3687d11150fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644dc3269323ddc8a811eaa0255813c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d509ad23c8c3648206f33c5a7b6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8bd5b825a058aa08437e3d5f432173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592475deca3a8573fa987d93c3a38b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8b6f755a21076f6dcb7a0ca6c0ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f493eaf58a152c46d3fc755812addd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e270fc5565369a550f38e90625f32b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69333237c75ebbd509d57a0f76f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad748646d916ae9482b1599daaa21e5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c2e4b90ab94e5c9bc862dad69353580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820fc4bea8a81d8f10d445dc05038181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30a20d390b781c772cffcd4bf2382282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e466737feb2cd7a1f05351ca5e954383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7b86365f474d2e6d3b252875bfac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa54c2073322e0e33ab02f826d2e2fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7acaa9edb21e6ec3326db4bc631b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d0931a3966c9e2e02260b3add5bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298edae85487d8f831191b83aee374c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c64731811be2b95590768775ac0c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da86ce94cbdf7b6e55b73c25193f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5585af76bb56dcc90c45d65eb418e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730d8f99576da6d3ca93bb439fe01892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2aa609210f1bf5921f49bc127c3fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42aedcfd6d30c0b9da3e3b2ccf8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aeb06771acd26e537903292e2384a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ecd9306df78efc0a9db068bb308e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0b920f0dafae3e48bc2726159c5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce9d38e85c91310c344815b931f2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e1e00e412e2da0e2898f6ca7e870e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088bc0c701173068dcf8a181a1115f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08996611c10fcfab1927f22a2b2b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0fb7531a7330b4915a664fef4bd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb60d1ea74f1aa56fd15911b0341a3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d46330b04f098c7342a8be44c58da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428818adc8c6b147f6867e734a63cdb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb25f5a6493b936b02b88fa65f85a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e73965a9c6603edfd26c6a78dad4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c6be58aea5738034c0f86618e15d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175ee26f523051cbb78adeff00f948109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d18e5bb6dd919389c05b55a1ae2e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d1b9db26f5b555cb8ce13cc8a4b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc13c042defc76a49697320f19ca8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e06fea349d569a14a8053ef443b18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b01fff9b0a8571209fdea2f6d95304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04c08a2d6e90a76f426ac172aca55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd829bcdada6a4ad8d0f7cace6f0c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0135752924c490b48c899be3b5f1c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b036089102accbe3831f61255de4322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210899c8bc66fa72370793db9c76a87c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a091f56f934745dc94548a944bfa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d860ff5ae34cb61122d781b4f2d00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b1e853c1b933a0d3656c7099f7b7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b207fa03ae377631c4eff7290329f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc497dadc1974e7d06f2753ed282a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e67ea9e55a267b55e5f0296c2914125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c972a27f200f13c2b9d0997c2acf2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210767bd40155a1bef6904aa7badc40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f1d1be3610c417240209a1ff1e6b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02876417e03a972d7955111706cb83e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638a547ce220a8c9b683694928081e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ffa41570ffc962ca087c594f61a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ef05b203100a42be97fb4595a27f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e11c6bda896734115dabe22220ccb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a77e223fede00ef1ddfbb395e6447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721263b343b2fec211c7a9fde28b5d7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e34dfc3853cefc9e1477bb3b8a24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2007523cb3eb8336380986a48ae29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08aae8f941d29b43480abf857c34a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5326c09fe565f0e48032771cc0916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba437688029501d95f73db9b94a89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b9cdf04133391db71254d6501edbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb13d11301b3a6a26389e922d809d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caa49e8a91be7bbcc4c5ad2fa1f654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883ed7e6c8a19dcbc87964353882138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9616862041003416941e3cc0b09921145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139c496e2ab711a24eb71cd7084cb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2472df3f35f1de766f35735c8fe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326944d62ea769112e9e0f8ac1cdba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9aa3aba4009075a5e249e1eb26891149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305ace586085ccc9e962356916889c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752840eb3d2cefef7fc47660873f01c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc54c16605916674fc93f5f7de4caf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082757a6b4e3437ceaa27815a781f51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dda9b60d164ad1f634dd6ef1bd48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b5d5a48d5acfe2a20bded902d93c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf2f87a59ec393ee77590c09ee2ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6772303476a0f7ef1a9507599172d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57808817d6381fcd9e2c3d7599f1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff43578a8d3fca534df50bc5ee41316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7112c2292d6ff0856f9339051888a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f28ea9ba9456968b5195a6adcb83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1407a2f28b52a6386f896c6e4628a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874928de238429339b743aa7c1b7a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d6720202a3ebdf878ff46fb090ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a554c08dfc05122e7551b7207cbca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd57e417aa3ee3dc29a6a3b855adbf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6791f8512baac3037d3785497c944a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3390d721dbafce62e1c6c383651c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119e2fbacec43b92ca9914455dfaf0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac9f8fddfaad2af2c202f33787681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240c968e864d7dea270a3058046f9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d352c6137630d4ac2352b14d0891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed7980fbac004c586e946c147d549a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee22f57cdbd021395520ef00c98826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e94b16dda89a699cea01c3cc98e1bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932550118b3053f3ee45ff46343ff7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43bc40d5df01a88af6510e6c3ada24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecafcc2db99d7bf9e010aa16040e00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f980b742831443bc878e6389f0b330179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e942dad22a813fbb2259f8e58979180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a3154d6e6e7cf5f50eed734093d5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dc2ce19cdf49bce27b5ce2913a727182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554bc442d9201186ac66da4c6b467d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2ba16f1ef5401ac4dfcdebd1193e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ec008c3d57324e149c8a57ff8805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aaa431ff9ddc70bece01c96f66189186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885ecb0faea8c8b5e7e05b3383ffbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500adba6279e0841312a2180fcf6c158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f6a55ae1dac5d35463032c32b0b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4fbd225a3ae3a9795bb2f15e7004e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba2a374d13cc8431173dd961a92e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ca6f50fc8545e4a780c56420ad58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe95e6e6e99296e5b404f2135ecd50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7042ffda16dd83cac60c142613c69d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb4b03fa31ec3ac6b1b7c616d30fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1251dd76ab247e4bf7cbeceb457c04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647db8474c848c0b733e2685f626a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dc9decfbdf9e09cfa02ce6ccf0e34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c367fe2231eb3bff01b865598f79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e25d1ac5230c8899da35a7da17e59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aa153e421bf7dbb76529d55f4a79b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f41de5bbd1684190fc06a01daa1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c7de218aa9c2140d3def362f5f77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e2db012b86f1be493e0f6c7c3b491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa69ce1630fc1d77e508a5e8e4f5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1de5410e3469361112b5a29b37517206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be231b8f1b19258cf823c7d9cfe832207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612f8e3e3ae74ef8ee3841e45a0c8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c95b09d02a179799ab497bff3781209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec704da156efd7a49fba75ca7203f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b7d45f62b0599ecb27dba9e386f59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076890d7c40d2fed6546cd81459e13c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51a4d1088f711fe5105cd0e34c76a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329cdb5577cb6d4f4b6f7d2576738f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288dad3c5e42fbfb1c1556429d20985215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4480250b7506ce8bdb1303145a56d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a5d53a9442a0a0b23de3650eb393217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b588620902d4850b791c8b0dca0b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6dd012c8450ef3db429f40cd03db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb029b699edc05e991b40a3d0d3e13b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822fcf7a89ed862de6ee1f42175e285221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4660790977e14929904a631c8d97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f274dc9df7d84ce8d8b8642ced780223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02bf4a5fc0c60cb776d6f7f14ae62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcfb5eac4ed24cae81db31011d7a72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee821853c05fff8dede01ad86a9f380226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da411cad0bcf39758b38d4092b427399227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9a01b88a6025f6c60735887e8114228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e11e4fa6533db1d57414f1289def40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d07fb139a7f25305a0e21acb5cc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cc7a93f57db4daafb08da98088d24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90934f30bd17845dc4dcdcf646f5d32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293cec2ca623a6074e07032c7aedd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f329cf85294eefd733e3f9f2cf37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20bdd22cdc6bf558930b95fb3c2b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998ab0b66463c47297249fa2ed76ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e9840afd48becb12348148599e2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7303d0f7cafb8342f8c41dcf7bbe9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f7942176d00fb7ceec3a7ab40090a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a4b9633c3aaa089cc6844799c6a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a2f174d5411c0b6cae887947b49a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81495d4d1bc875a2d89e0a25745a92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da990930cf60efecf7c8a716ff7a69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd137dc6301df4b784a424a67d083e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682030f27e49e02873c74d714d25babe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0264e73772d3395af9d7c6fbb8272a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18d0b207cab97e9332daf75d0a4c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af01cd99cee431fbcb014a5ead2aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db9c6b431cdaa4905fa09c725534b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c11f5795aefd9b24127d9ced9352250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05a2c3c7ab961597d3420d37461e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91392bf7f915e42dbe6cdbb0e9c707b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ef68d85416a1d06f6f7ca510c347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04c154b53b90212697a263a40fbcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872ac59bdf7223e66d6a3a8bb00f23f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4bf82f23e5b4d8577095f60edfaaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6766c712db5b62a73931ed754bd523257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348a4dcc0ba785f1827b057e04b3f28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a24422e9400513074c4bfc16a231259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f3fdbd64dc8ec05fb34b5ab2ce54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15953341f999128ee4179215e28679261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c2b0a0e7ec5d242d9eb024a0f2b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ca1ea863191987a41138e098d9c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b9eedccb2d2a78ffb761eae93ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975c1c4fc920b3e28b057d60eaf32d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d29d15aaff390744dde8d698ba8ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082fbba5bcd151b13b4d96f531ac86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae740c5a4037849ed60b0407fcd63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f3743f630f380ab79e9bd561e25c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1970e44744aa16945ec0950de90f49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9651b43306055bdf24e83e85d770271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ac1220db233cb95104c01eb6bc6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b9221a4d922915ce73da521b56cdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d3f2fb213b9c935cbe709b5e81b49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3cf76825afa43830b922f788d659a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba8aedcff7cce726c1e5c8dc6b098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527c1db22d2b48ec2fa1761cf717da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc205515030e3fb0128dc735871949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670927d7d9d2d8398fcff34d5ff39e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eac5c8c724d768b60cdb36b98da490280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976866a5b694d1187ebe5580b630b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2c350f7f1e51e8e8bbd7fcdc7d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0406559f1025e7a39556bf2e6ed5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac1a4e0e1689315accabaf80c7c9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7267d46a06b4f15f24c7d075f93fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08157af08f42f6420de03f1633272b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3fb8c6d40fe5bc4bb7c4fc9f69555287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623ba19073f5d78b916d90c21b122e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292c3efce0314de53d356fdc048634289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6204c9a806322cab9121434c70e706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd444c97789930a8f977d8534945ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0d96ab7db8c60e08c23e5c0325d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb670b4ac84867fe5500babe04a661293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a2c313245c594d1fb855b00b9805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05367a4e2f32ceaeb57da63cff9628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478045ea6fc4d15cee8249b2de2cc9cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e443ccda5372a33294f313f64d8066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b29148079652a35662b852d4d22658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b6829294a45c75cbf427286bf5f5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e1e032c227b94076e9459b29b6d50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810ea200d5c3a30d37b05c5fe90505301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147383df43eefa9adfbb578813aad50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf5577fc1e93949c547a66cd35cde9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061fa20dd9a51980c5be327da7c4255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f5f0db9c9fc9a9ac564dc4ca5a32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac0cf549ab26a34cb4f991df8c226306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ae586455a4127b168b69aed1ec60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a3c9ad0977ea880199cdb2c88fa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a0bdac751180a587ea60a8b644c83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c1d2c4e39f17c8a97dbff2aac4c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c7dd5f49322e3e74af1cf5b0135f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb47b4ad8c2c7228c7b77e6495eeb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e2bbff21e474da31a8cde3bd08da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4833ecd25ca67106427ff89214bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a96e8268680750f848ed6f08331f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9550c49fab88215eae40cdf57dc6ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e779ad68e11ad106c57d635058c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6422b659c2d2318413af8875490f97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f909bae5f633f5e0d4a3ae032280f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53b6663e54121bcd4aae7366b03e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5b4eaf3f3ca8541978de2e2b25a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e52f34fdacf2bb411fadcfe6c649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcac0ba0412b3e68d9726e818dffde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47dd388473997a284a813e91df1ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca521e4431c37bc2c4bd62bf04515325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad979888851dfc893d3eb35af8ab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d25bb3007ea0fe16ae5afdc5d7d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c035d1d3c727feb33702fd82780a010328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f097efecc233e36ed321f5323e3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f6ac1a5cb49fdbc45a6b2d0166f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236c15a09beed9210929eb16438930331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051c7aac8c3c775951db6b528372d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bff043c5fc670945f875ba72cd7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e291c365cd675a9476b62d717c8c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efab6cfeb5487a866e510f83f77bbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e7f2b00499b561193d2ab0964ed4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc331ed22709334516cdeeaef9c29dbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e413953c70d9534903971d5ba21fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692588aaed8a588ad9fac59ba4143b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f10cf575a362cb02a2c9593d77704340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b56d96570c7c1da224cba4880457e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962a36b40a3fe754ee6cbada7aa30d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f3d5067cc7a31bc93de231ce7dbc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f46ef2be4ed12d058bff3f2e47fc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aba06c9584d3208268b4e983a9c11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e043e2987a0eb22042197307b4ca0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921083797025e20a5085b84007c641347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93528ac14e0b74b58d51716a83acedd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951f0f9c103d19a300433e4974b4d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f1f3d0b5effca9b1fe9e552015bcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26c115f387ffd7b683c0d6cfa11c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3f92ccfbca25bb2c791ca0c39bee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21341ccdec738d5c7666a728d65dc595353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4350fae673e4fe2f7b9479c5ffcd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4cb117e47e9874cf6164584164e0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcccb98315084072a41ee93718c393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f0f2cce73d51f69d3da4d9aa29b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a121893440d1e7484c0531199cf9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca2ab4d2d4c88f9ba301c84ef794d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee631903ae6612ff185314cb207288360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096164adfaa66954838aa4c847ce3e73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17ecf08d45ca82ef43f26daa03056362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb3a04d44815642c16ff0ea7cf50fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522cd5a624aa2befd023dc0e62c564364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeaf3890cbeeaaa3f8c63c74455b9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f208a7c3a01f255cd77a4fce804e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb21fec2cb82355e6529e350822e30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd530c74192806906f4db89f744443a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcb3f7a7b2e24f94f244bd4e885e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b85b89d9675ec672c3bde7397e70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36376261444a118b2bb22b2a55ddb9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b14ce015b651c8f6fdd6f50e6c273372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cbbef1b884e5370662c152070ebd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bec273e9d7ee343c5a5170bf538fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea8e8712229d56ba555d24bf719b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d344118208ddde10164bc114b965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1080ad86757374d956e735863ac34f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426327393b8ec10f207ebeefbe95d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff38fb340bbabe7e094883a4c4bf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e55408c787ee348f1df70b02164d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb359cfccc05be9007eba4b17fc4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548d444366614eafca4ed42d4c35f62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882781326313d6ce108a2a649caffdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9024a2a297da3220cfe8d5afc557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48416badc86389aa22999444f22666c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c318e4152040cb967e35d5ac74728386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c940673c08df231ec5ee4160c0bb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411a52a0d46e5649ae8ad57f782b61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f765840d4efd6ab349e92342cc5b87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a0d91d9dc2a25090f2362852bf49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2786bfc6102e7c2d9d8a82e574239391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939d69adac71c9988771b7e94df57a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e9f509bafa2bdacb59c1c07ca3a20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd11d5ebaa618362642aab21f5e842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0e6cf6d67416bcf3e74de3257dcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609f369a779fbd2296d908cee4e9dfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a03df1c7d5816d037ef5f205a7ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e3cf2bd4b8d4329cba919b10f3137398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652c5fe7c29c943ac7943feb506740399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096080c393d01984372cd9e6caa7c81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921b1561b1b41a4c41cb0a864db52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d85f2fbc66fbf5a23945c05c73a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07669304b93d2bc02f32f17c02af517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838ef0b20fa69e56c40a0ce7feb522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0356a57cfc28fdfe2695a6d46d215a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5f5b1a600cd62f0fb611a3e980fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c44a34bbaa8b123e35990c7e765e8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e05cdfb9e9a615bc6c6b0ab59ba8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be58f5207bd29421aaf79a3d991471409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ccf99e4a18fde4bb8d684473403a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578661f823262b3483c02e88636ec413411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe48918cbe1f918d597df647ac6e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bdfcb820ad53aab72bd47e939cf42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f997bf872e2fe6ae53111104a678d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1a54d26dd39acb38bb8ba3ae37ab4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5afa02a7264e794132bcd0453c510416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f26324f4e0aac092829b4138bc280d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50d1f77910f24ae652bab4d9f3adf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e6b18a8a0f9ad453f13553cb9373b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d918a8f61a0ccc95c83ae24cc79e65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbed03156974c93dc0176bcfec674421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a6b29d78887f36a83b9aa60fee5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e360f7362b409faf92a7635b4851423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8a7e67018c3cdf7c28af489edd950424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c60aad7325145bf7196e09bc452b96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db1ebd8d4802475596367e059f7f2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836fa2237c3f9d3b34b0645d4f7c10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9610680d351b6846e33d5560668774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f88f4c6b72aee0b99910a40f320f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb92b3d28105ecacc0462cb6f8a170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378af5e08293e953af63d8f98a2315431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ffacd171fb980381eb8a2cf7fe6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1ef8caf2a9917e16354a71959bbab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059be634d264fe56e1746dfd3456da0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b553afb2074e48a83f5a8c575e379435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341e9c8b422930388055fc323eca189436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5fab762804f99e65a5b8724412681437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f943f26f8f235d925b5bcbe3a576438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8618af3d103d98b5e4c429271b6da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6f8184ba80ad8ed3fb5c2eae547b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d95bdf84c23ee06b383c4fe68490a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15ab7e13c8f1cd24c42402b8998ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115aa3a4d82c548361b18f5b275f78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6538a8d687c297a563f84516acab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68695a980d9f70eb6c402b4eb4da9dec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a159ec17e4b182226fe5cdd9f7fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6ec56ec8994180b27741f8f30d093447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be394aa400895b07e196bcfd9cddd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185e2818a38e9a6b15743a88564a0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065365ad28a5b3d29e50d67516a3bc02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2f7d8104d17352498f04a03523663451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ee549ff53f05376369aef338f87e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd377486a3a09139f37a37cec4f828453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b41d518251fce3dad6046e7ba50e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411ed33072209bc1937db5acaa0be56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e5c8e859e148609039243ed305fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee5e79e0e44c24be1fe2cba8ca804457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007726b9ec14083d861f7a9593bd29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d47c2ec9b70af930a3c18d1bce2b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e677e3c121b11b91b75a884bfb63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bf38aeea1a5f8146e74128569b455461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b60803242b170fdeda2ff5a363c46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630efbea95378f6fd12567a341aee21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705279eb235eea28195a8e02a1b147464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43831342ea91876a286d8ad35bfc0f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8a87ce00ea3b086322571aa37877466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a924af5a3f81c0d16e0e696395f871467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f84f109f61929fa06ec6be8f50ba8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31759bfb6488bcaabd12ab4eceb7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f84fa2a007c7b591f5c11f63d6bcf3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7eaee3b7be192bfb55f25299d32cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d260c7413ad82d08c2066817369b55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b23fcde3a91c047aec2f485941a8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6148f29702c1fbe2ff2361c45df89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd289f9ced924ed2456abc35defee0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb6ad65917f5a681a19f30bc7e1aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe761f816c947422a476e980f0e7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8518b13a691e6c1f1dab7293a0bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab885f99095649697b69a7f89fba5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617dd7f5ea0f30ecce5a52691d9dea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b8227d471b3413b0a15fe42e4572481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa7df97c9737e31527ba8b695bdce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273ba8fe2c35342911c0d4d8d512f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae289eed4ccc8d360201872d99b2f49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b97cb77acba020e64973ad2037377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3446985d90ba7775bca9c275737e97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb59edfefcd0df080e86b9929cd444487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73858ed83fc67a704dcb541b66e0247488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec43fbef33468bf25ae4ed1ab2be1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a17270c097526672e2eb26dceb9a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb66ac751f15061b3b960ba754069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3165dca98298314ecf502ad7d644492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec8770406ac7ef786a708798d457f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071863474f9bfaba06ba07caa196152494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff25c05c8b52e6b1f9787e2e78dc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b82ec0b46bddcb8b048a0c08f9ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5952352a8e1304b2c4c4449b8b3449497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb10a0368624dccfb62a2946c54f0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8942bbc37b4d44c28de1cf04598b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879229393f7f12a2bde0744b684c900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf0d93c9ebd96297f1f247199fc96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31243b4c3695f11aa561ab07d82bbb11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783577fdcfc0f7038511578f279ca5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8206ab3c53ee9c3dba36a3e447df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d3aa47ee0f64bd27aeaadc360aa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96821f4635e44ded675d8505524fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75793fd9e9a3e316987bbd32dccc679507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7c46768032027ccbf74171ea5fc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdbaa2087aceb12a3764f8c701c96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29846cebc436be88c6ff80ba52289510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdca5b3351efbcfe559c98a669bf61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010cfecf32fb01be7516e025cd6b5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175780cb19bc46e658343174581c5384513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b14f127844b6bf63d4a066fcc6bbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a451c2b42b5d01a6d3667169aca699515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe583cbc804ad32fae967a33d236d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab44e3ea92970f3a2fab98483f2dd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850b7d777eb77d384cf04e00f64b1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b7834576fe0ebea7436ccb1d845ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c056cb6390914b6dee55c4fd315f0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0476fd80ccfcedcc1cf6651ca5a61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa7c26122cecb4f843ccaf2a3ce5b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f72c7513a85725afd62c80fa13b95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be8d33269a6356824a8614b24d693524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8effff2a8a5f65e3858ffb84e35bdcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebebfa1e6df3d6ee88f9f7d38f3ec7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dafebfcb9081a275e5a95efc5aa25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dc67d4372076fa71c288fbed9e31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20997bf1a18fb9373d2a5cc12cc32a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac1ffcac6dc971365964946b74d4fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264d6877932c6eb4d4b0ef1adf28bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf25e7a6c58b67d4b721134afe7d7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de38c83277366380ae0427ae74acf30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee8b369701b2f1aac6b1d7358f2f79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701c84d90640ddec69e42ed93520467535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5c9d93835738feca03e67e80ba0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31795bb59e0eea36b1d7fba03824eb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8e138372e1318f7819966acff751538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b7601b9cc36ad1116c676bdc1ba5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56815ced271d7b5bc71e64140c9f0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bf405662968ae39d034adcdebf25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979c6f7f5e57151e7f1425ff38fcfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092e95abae18c061da8d6ddbdbe0ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7bc408b50baf0aa4356b0617321ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bcfd2a8299592b9e1dea1f59ba447545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b69b71558192bebec50c081ca9e1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dd770444e855a1379ad3d5cb2c43a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5189a693537b6ae3402a7e719e04d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c19155edfa67042f67b43b980754d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1577d53f98f0831baa48c4addc9cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978ee91362434a413f7a06d33f986b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351815a6f7753350147263d8ccd7d134552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b42518c55ea34aa9ca6566111dca0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cbc33b0e282f1b586e5503d44b33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7d8322f2efd94dd207d54f4f6488d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde0d62313d291fd76ce65d6dbb8b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d83ff2a743f0b069b984c1beb71c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544783e3860007ecbaf59f780ce11d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377052d9a9a7c3cb1d3d91cf390352f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde016cdfd5e09c7944821ca670e97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd8056d94946672ec4e2e3e1e32f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e46842e9bcea58d38872d1153dd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66677c6553f7ff7979fafa227db697563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77ff2430808e0527b8bfafa5580858564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb401a0bb6296782a4580192d4b86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab97cdd45c64041d2363b888816ece566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188d6e657c766d0761ca2f37a3c5d2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b237b60f7a30dddf75f6e180d89d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb748fe0385c1caa3369bd3b053bea0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a0df814bbb1b147ec76a249ab64b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b37d693d0023dacf8244e4ad65a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fef2c2dd08760a0e3cf670df9a13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0c831a0d79ee99a9651c67d8bdc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb523bf516a7b74e3fb618b3b41edd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903511ab17a06e13be80b6a710eea7e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a965b2a097c05b22d21c7fa4cca6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97655b4aaacf40878aba30ec3fb4f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c744c50c862bc566a85106f061eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780277137c9eb86f543f3f7cb13b1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91472b5dfb1a62e2bb421f0529e116580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6f7bf0ba8c9b8440b9e56bac5ace3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a30994e8996bd8260891eb8714705582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08d30ec58b28b216ec5b2e80b66e35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c73ce12f215926a110fec590f7a0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0cdd3cc7bb174f8ef198e6f3cff6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f1b3a8342f9b2de5503c31433923586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b8f8658fbd151ddb58ec55a83a24c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3228794816dfc7c87904fcf9bac8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f3e742e246644cba596ae4f5902e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5b986b2a82433c0d6117be1ba5d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7d9045b7fe8e5fb622c529002ea3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93267663e124703464f279301366b3a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c8b3f5c9a0865644ff4707f28053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6905f7382e857bf02f8d47006e3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cf9ba9a6289e5e09e613a577eb58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5562c8254ed03267650df93534935596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5b1bc57ec81f7723ba08628136946597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dfc79b640d848bbdf3fef88cd1efc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472929f0861445295c19ff1d30b525599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0e0c8f0995dfab1b9f3f0ab33aa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249ed48692851d8a79f7b0e6f0c62e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688432daa1b71bb66fec17b5f8c351602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f20c176479fb34c3ede5f2469795603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254fadcd39ac40a0c59b282c2d921b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92e7e1f4a257561af7f42c22e9158605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a6e1e27641bf537f6451ff860bba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946387d2e96d418d7b251e82284e51e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1015b875686fc9b9a4ac0fb024b21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35744186f32c4906e1fa23a314df801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b06745092bcd4ad046ccdaa45606610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df52047e99e5ac665745b7580dcac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efe2692decfb6977c9a0cdba89686612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40906586c3af296740fef2bd72c3162613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5655baf334dce8eac612ede513ce5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce043c5c2b30a4b0596345ce751b103615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7c4992da152256f14926af074a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da07135abf0207bd8c09c55e179a98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03640ab365a75bc3d89e80a7e5d548b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8b9f26d90db80416361905d35476619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc99c1f5f1c61afb5ff48fcbc03d62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e672b9554c550df6f73b30d4f41843621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138571e6cdbc43556085d847a72ca97b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2673c61c1ce848e1830623cc2a30b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a95808ba1d2547ee48ed27291189624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01da345ed6b13e7267ee415a81fa33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bef40b5411f209faccbda1c71569626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba06e067918e0893e8bf1d90d62d9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107332850b18295793d0292fefd940f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24d88a0207fd5643007309586dc0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428102e7b61206703c5cb1e14c152155630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171ec95c019766920476a7d52c8754631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef13e71bb136766cdb226d264c3230632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f811633f191cd7085ec411556877633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7eeea3913d921552d1a66bdf9899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df7424b471363b94c3b373bac4145e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffce8bd222bd5995bd608bdd44981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7da557b6ef808dd1ce11db7e2f8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194b43583900a449bf2b43d00c3699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832edc9b96a8fe1851da30a7e5cd91a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f7f4ce83172cdce636b4a0f020787640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604f7704ce95c91704931dbea82255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93fea59a70d5c7ae7269193922198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcadd1e61932abce8958bc7ebd29a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94269a94f1649f7dfb2d4e7cd2076e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cd084fbc7a20e1658b686a37f791645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45055f950d2856a825836ec294608b96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af492fc21bde9e3c0a625507b259ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651debbb76e3597a9e5ae99b5db5aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e836baf0262fffcba254ef542872649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57638cf6273b78975be2d8172f40370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ebaf1eea99c83f396f64e81ed452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd4d981d2e08ee47b151133a3a9a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707160213d53c773a762eea284e9710653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf41da082c22a89e76ec31d559a0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76db36530211e3c5f91cb5990ea0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c030817f63d54e4e802e687f44063656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e57b845148b9329d1779829c5e6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58fa370db3a50e6a8d5e16bc487236658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e205e60fab5cd7d4be1c3188b456f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36ba61abca4a1728ea4b5a184b67c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b222703c0f676d958e373196df68137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca33a64d5b7f8c9cb47e819351281c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22ee1b66337d27e20036228e7d9f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1136ac770df2dc686025254eadccc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dde5d3e18ad9fdef90d1fa9f332415665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b717f98b6965f04a78f72939e561666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e995608d37eb94aa1e5ae5512618d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a59d0f16804dee0eccf22fda5f115668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af421b5190739348d6de83a147f71a9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2095b028c08a5e7af2b3e42e5db92bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc780a2dbc4c2fdbc04912bb5cc693b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5597642e906cb75a9873c753f87338672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d050fde960e12e0230466f505d96dca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b06181063d21062904ac1360246ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4ae1f0d587b70aa84edb3bdad827675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eee054021cb8710a4a4f8e16d0c0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6dfa888b660fd4ed14a59f00726a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f57c009ecbc4de1dbc70194cc67d4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e815bcc14066675d43967e4a56668679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f868976803f51ce3a0f188bbcd800680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979e7c43636b78ec5a544b43bca98d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c789126016eb93280332b81312c0cf8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba224a86c3d97db1d56402e6577a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e1d194491f2688089f7452c3c9361684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116dd002a81cd52d98132bfc72fb28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74982c35564bf9296c12c36e1fab4090686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e720521a6da84389e33dcdb48a02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65ac0197393655fd40fb85f75a3b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02213167867adfe7f2d6c3ecba462c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa620a7eca2b2986e82ab54fd75050690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7502475c533d9e000a12597367fed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45c7fcf5d2fbc7eb2e7d9fda5f537692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d262c5e896bdc62ce4c198499a87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44033c02bfc1072ed8a9b190abac166694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d355fecc03ef2dd4b8b7562a831bb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e67fed373d144ce1a3bc53a1e5059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87530eeefd5cc811305a63edd1b427c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd985d5356d13113d2e07c9003021698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1becd6f0b2d8565e9d80ee4bfb675699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a277d8a6547a76415104629f3921700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2990f99cca327ff0532cb2ae4c0dd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6b737047b3def1d4967e04d929d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551daf86b7a12f783931965f5ab0862703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744b4cf9c103ad31a29d5dd588ef784704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dd39019501fe7fa957758c31337eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989c1c34160eeb33b06ff9a09062e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35993c094699b810a84580a0818827707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9d5fe5194112aacbc0b10919a6c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487f63b9d02777ffcdb1b250d58387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f589cf5be9d7de1d9a14ecbef748c42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d219444da0376be2419e2bc68c48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae237093f4391f6e871ddf33bc567712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0caf0be51fea68de6d9676268c925a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1800c66faff5fe52cf550d79ce27a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f5377d20e0b35925a027b0ad01362715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925dc0c45e1941aee6c8376c28c8624716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e8b4f3843155370b9371d927be8c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a79ffd98be0cc155117cdb989442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a87cf6bd1456686e9453c5de317b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9fa1de7f91733b049be5ba414780720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b0b3bf7dcd87578a627792240741721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052147f285bb5411ccb9477453f6a1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af3c07d298a721f0d270c7ad1d3f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f256eb50ed2d2e164d9ba2f98505b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df949a1d3fc29e14629a352d73dbccf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74730ea0411956e68c37ee97b9a6cde4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de59d6e52fb8c5c1eabc74ceb63981727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b638009bce6f5d6672a5846372ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8ad7df524291c052092e730d05ecf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8634b9224c81f462a1654237f016aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d1886039d791c9214d03641b56a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43103f3bd1f8dc80465ffda36160dfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb4ab831efcbb79bc80548c57756e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd0af2fef99d2ad218cf0672409c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad01611250c9ca993d58916e24c1b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ae77e39cff1eb71201a0ed7478b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90992757bc401dd300a355a5e328049737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aed6255f358aee3890511693e37f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a32b0cbeb8c8d2563c43ece08ef401739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184b03567ddac94a7d3ff9d5cf9384740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9658bf58dd8a2563100bc82457fd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc2d63e2c622438c68ff6573e769f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c525e5c451fffd4919fe1d2874cf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604eff95b08faf8952bb9d3bd1cfe6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4c9f334dfa7e53b2d63841a9cbe7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5daccf629914d7e63a4cfb2298013746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7c97374bdf071a2762cced77c0c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7341225185de6d21fa213af3f89a98a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f904350abbf4a99e9c1032828fb9b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7cd02b81268dadc3f25f03a84d2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09bf548de1d241760840f64c145ff7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed3a61bb4750bd4a2d427e60eb6c90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa813043cd44c8222c36aa1237ded532753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669070db10073334676fad329ad100e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e67ae755d4e1f8ad6740ef8ad1d8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5734a75dbfd2747be513315626ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb613024e37fa67b3cef54ddb5a8a6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d7810f04daf71bf462973aaef662758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af63de358ee5f5b9b1bc002bbd2829759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43884bb4039baf077c40dcfe13085e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc127a30abeb24de3e268fca8dbb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2042f45962b913ab2a3ba31ef8f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5bd2e134ba05cd7d897cd3f5d740763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be457a18699a65e6b966c736970461bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8f1c1396028ea54fb83ce36b9c7a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dab23bbcb6273fc038e8fa6c5678f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cadf6fae3302bb8ff548e61f7811a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>