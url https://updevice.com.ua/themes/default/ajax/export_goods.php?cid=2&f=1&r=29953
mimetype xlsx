--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc730dd275413349b332f18d06e321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d595ef4c4e81ff567a67e7046156e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb2e693a504ac61a8dcdd2d9ecd2f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6b579383b99d91f91bf56df3b8d9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185a5461b1594616d52dbf4ed7214b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272268514201caee6d6619a4340314ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c901c0e060d924f88a947385ca4e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b24dc89bcdcfac128d1e7c8b8d70d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b2e655ed00618549a537424cac689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e5f3c55b95934022f9b82645da8cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52148d57d35a3cc6755435d28988811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0de655719c183f0b34f7d6711be112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7444acd366f1bed93fed5fc9870413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768686c21c8e5e14f8540378e0da0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e03d6bcbef9387413e4f59dbeff3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769124bef12aae5358b5712b1cbc466916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639762be2306786d2ddce4a502ab459417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb28cc7edd0f8d61f818cacf6b46c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ae776847ae5a324cfe32f04ec369419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b254787385d5915695f05880571b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f6e67fca4c9c5a3ed38f9270bb7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a66099e545c6bc8259fac34d6d3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8ababd9c42fc2a4ddcda5cfce3d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb27b83022e74b33e167ec8e170e7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bfece29a49d289fab8020a5969e7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd84f5041be562dd5bef144559512326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b671b110324e5e323667f492fb703227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba89136e35f2fe85d4297ea53b8dbc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca199a4984d85ad67b759b7b8562029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d8991d3618cfe6291478bb492d1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2237dd2a43b655772b881cf2774631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7e0b4a25c18d698233d028ddebda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede0c870081c041a1a4453cad7cf0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b0bdb15c4fadfe2cd2d92efc647f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe36d4befd7cd1bf16181b36e0667735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8eaaab9b0d63868cb157754f02fbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03b441c9ff371064bfe901749b7d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c4fe19c4474bc9665716b057d58f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c98250f5bca27db36c1a8efd1dee439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eba7591727fc4c6db5d9ad64bb38b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb477d40b360aef7de37cccc2b57541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c2910cb01c2d9c41e0edf88e843a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f344c008d3e2139c52d71007f0c07a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53eac5865190d201092f0c462ff0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57119f34615920bc3b19c9573c8d60d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce435391e754dc2ba7fa17b22cd8f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18181773ef04e5b7f0544a4fcb63f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239ca6cafb99a8f3038d38382fa4ac348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d5b2bdef2cedd86940981e3a6fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e750c54f8aaa6daf43665f379971d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c57be894994d966b9d67a5909de0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf73a1a8cd1251dfda80017cdc499b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588be51487e5789a7122ed82ad691053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433abc11fb4592b909eb86999ece2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98940d907c20348225e9dfe26976054e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525c08e3993569d9ffc367e70e541f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ffd9d2601d6b7e3462ccd2987c6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d8aca554ce78ea85a70e9be93111b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a56d2adc3e4492985a39fac31f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c7e01e28a34c63c3989cd1d6733460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e2a386f71fd257e40d8f8beafa7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3e4a80120b7259075b78df6a512762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8844db1cd6348532d71d9b9c15e1d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87976cf90ee02467a32825629118e1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a068a49577912162fbd32d96d5d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495037bb40650244255d52488cea6cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e1328fc2140d98cb8390081b080f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8493697858f4428db96d88cca276768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdf6798574ed69f961bded48acc22f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0977365ac6827c7ca70bfe1b830b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eba47f6bb39aebe9709c4e1d117ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d537a9f488ad191b2c3781eaf84794372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c776488f1624f2e19bc7cf4f4603873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483188a8d7d14b6045d2a1c71aa517c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623c31800cb0b2774cae2c4b98ef05975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e81c663e129a15f63fc587b2efcdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e1e932ce7008a107491d7aad5e0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b07f2ec875bf9189fed1ef79d95f1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76059a92b42ae2903e50fa740fe73c9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc5036f246a206bbc2beddd63b140b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6666bd02925057919963a77e766763681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d96f714f69c91c3e754d37e9b61cad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11a11911ea8f53174bc315e65f96783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf55b4f605b9d5dc221b17bcaab40dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc8d77edc1a484504c27e206d2af6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f0e4f2c59b08e73e99685dc0566e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4138010e15e3d9e540c176f6e033987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3af3e626ebe6bc59b7b37f4d43f22288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe48424d35c03a4ca5d85c6d46dbaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373475e8acec4be0dc958d0b824bc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b01d0eb6a81fc841454b14af5970dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64307a6c331db35c9d5d46c5eab1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa018349e84797b09f97742e33337cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f70027cdb994034b52b5be69ad07894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1ecde437abbb951b685ce51a500095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2363d1e315bbff1111e35bcd7059da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8192e6e3446e270988fc45c3817e7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e89be1a1c9a91e1ccff2a8de744e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc63ed0080428bb284016abec114e6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28961e0cd0334ee09ad9907854303aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba1338a4b72f67d34242374a13978101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e168b6fc26c324d341b0ffb27664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08a0a66c5be597e6aad217196b10a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce64e301be0e9bb72c765fa28788ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bf499bf477a6ec45144ae5f25be0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b85e220dd62eecca87759e854ba72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0096d705b81ef2dba327e71602be5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd8ef7503564c25b95057d746324c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dad81c405802c5bff8cf650924a2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825b415d4c15df075b1af3ae405afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda424d67400ed4877e8275716d826e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c60293709bba9dd341c904b4737a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11491481da70b330d93d195074ba41cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3296ff635ff84c04e8045f4d0159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c8de8d31d3e9ce84507fe9ddd5c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c054394d3441dc6adcdc0eff5bb11dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a415012661471ae673cd5b5d38665117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e25bef92a0c0154b431ef92a7c7f1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b4ad29f503d6da0e20aaf5b138a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51eceeb0e5c3fbc1f9d07a02da9b0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e6dfaaf16886dd112bca09924965e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918172319e041a2c9b19ea49f997c320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d804fe6026f165f27fcc4befcdafcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85637125015d955088445af90b708957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52473274d435ffdde49551cb0ac84c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6ff19c14d1a362ba9378cbfab11a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e932236e1b138f290242e16b583c0b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241be7e55b995995e5ae3f40c7bf271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1cd9ba98214054cfc1e9d6c9b3c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1088ccbc84094ff16333fd75f4acad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb028da1565312cadf2e882506aba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c45c9c07d2010e7c05e245925dedb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c0182ee950e180c1332eabb09e15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6563cc70bcaf4a0e846d96fca4ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543ee09ffb58ba0665e44637eb57e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e6f19a1140e6b647b69be58a353b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be6a2aa2f859f76536319174072bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc895849397362a14531749ee8429a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f3b6e7b2a1ed21c96d467033203b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000a34edb7dc4060ad2c0347bd8329140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c785c630a771a5186da6ce6a78b97a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852febbca0ab0d9e6dcca87eed1df8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1b6519dc5e4c9833dfa8ed145bd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f552de37a7e3adf86655b9bdf45e43b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de653983e3da4d3b1a779c0aef01df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e68031cceb87bf1a5b2722fb1b21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a69113dbeca091a0f0729915e069147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e9764a45d3fe4813ac239ec50ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20764cfbe037f1dfea9e4e7d75de0d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b56cab1c0618056c811c3f153326150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e369650a40a65aca10e3f9db62a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773d313bd6a7e3e52fe016d70a3dfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b6a17c83756227cfbb0407cd502c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac2500b46ee6635cc2e6dfe03b014d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b95e678de4ee4c687fd94c4e5e814c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2fb38a504f47e23db1a960cbc58ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c9b8b53a74891df6264844b6aba64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030d12a953286b37fc8cd61226647c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8eccf1c6057f9060aeebd15332c07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088cd3a6780d86373238566ca4e933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65568b27b06fd88d692be4075447a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ead42e90619ca1a17c61afe3e93e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82e3cc4645d00fdcb2da9a151a63b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603a49eba9a68cf84227ff08753a470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152826e562ae45d22915d6f014968265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf709faf916fb233e3eaef32b3c152166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d4b35fa6dde77b60fbe84e90bc95b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120de0460f3eab34fa2c8b7339644d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c321857a1558e16b84261610f558e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb12de67534c5779b7fc4f74f652b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1507a67d9bbdaf6f36417f9b13a8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a267689b5cfe913409fab3105350172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6883977460bae8c21a0127a37c56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e444c58fb161a208f6cd375325e596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004df2a2f86f2949e842b8fc8c60db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb1aba35b64d0d58002b7066f8ff8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a400ac194f38f2cc42d7b17f0e9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853df60b34741dfcc5c9871e240775178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c424ffd5e00a00750c094e5c369b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd4f0cd0a237eec82d29038cdc0e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59821f274fec1ac4de88d153ed3590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2901fcc86e0ec04b9d2bd87e5b3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e271ea4cf19ded273e42f8731fb3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f52be4601c09790a23d42b039a76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5ce96d77d1a0c80a2ec81b196e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e060cc7709b91be45f0459a321692f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4cb576c0bde829e94263fdb692a04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2bc6b91509b60a6bf1391a3cdfec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464e333a0fd0105640280a7591252d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ab30a34cbd1457ad928097b04362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70bebaedd37d0e503437890245c97b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef9a986fdd27fbadd423a6ac1e20d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046b8034595ffb6d8afac83ad8f0cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f887624fa1527e8d60f9f7f24a0892194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fed4c8ab5f5619d92cfd33af7d55a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c97be57c665d7c3ef36987a66af5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2d2e4553da82777fe46c1c47b1cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cd9bd42143d5e9ab7fa6058f8a7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211716d80e964028fbd32e4c4290483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b051121bb5b2c28d79cd5f0304dc05a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d77b769144d6b870102c83e300db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c3429447a5f51ac01cb66e3f73ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593c2d794969861a75814e12dee493203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b8fc3af5d0ebac2cdf1450080c47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65b1bad612efbe9c7a0459aa67970205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc84b3aac2c73d3e2abb0962899b57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab6c797bdd09368a70fa22d5654e5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf122b3acf19a0d5fe791087d3931208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb16a7d4ea12169b4a57fe2c2eb692209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd686bd65630feac586b25ed157ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4988b8e32878994733a8acb41848b45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79dc0ca7819253e2dac6ff0f72e285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af362b63b8e2fd1bda365f65906949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37954c582034fc1ace9d7a6e207cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e149beb3b406b9e901fceec5542ab06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59161a26f60e059c259d6df8fd874da7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3c2dc0495b0fc6fd9c96b2143d0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305d311715014a47e10fdcd5b872e67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e62700045e370bf65acee2fa4620e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c30a382224e0454e43db20ae243677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd04b8e85af28755e3567e3e310e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5adfc44bd93e545322cc84d01347d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a0a83a3e25f04032ae2907a763e16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1bc0c905d6fdb9927e48f1601aca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910cfa578d882b38deda6b46df5d47b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95c40411c01a5c7ad95346dca8392226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7cdbde2180fa1b78960016df44b38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccae3f7b158c2bd2cfb1a3126b65cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dc0a543a331bb778ebc0b53e68809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcff5c949f90b99e2e389722553c35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b5e15e6c82021b0885d0efa37482231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e9b5407705f343cc82d5ada43c88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2761238ca708e7f2a59df431d20edc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef72a5421735a6eea451b1041583ed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b2d10f53bbdcccb50cdc82c60814235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b15a19253eecd295e22a70e3a428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459b227faff23ed7583441343a5bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a5cb62dcb2a897d32616b57a788b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab102a75d388312499dac97672c3ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8ec3432445d88812bc5d9a0d9981240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee779a65ea26a65a27d75264e090baa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39198d22d7899144ff6b2042aaefb54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444540b75b333c51a02dc5af5941b9dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491eec1d41d6b377b4d08ef1d616e3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20502829a9a0295bece4ebaddc60b37a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15993a6066e300b96cc883417a687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b25e3ffd851c5d595f167ad89a3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b6f04fdca522278454b77f05015f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30636f4c9632c89d1aeea95e50becc70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d607c903e8aa9cfa429407000794250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b412bd0e989ce6d55bad6cbaf8a52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de463954078ad3638108ece4626e49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac140403f46ec9257f929c19588212253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef235addc8887390001c350313d026d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c08f2ca3068ca92892c77259cb2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313bba07cb1b87c56ba2aca21b17330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07938f79b6d9ac50107ed49f962e2f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65493a46065cce2006ef9c817af3fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780d8b00eee5799d4845a2c8fc3197259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c3d04214c7ba7c0988e447c31d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d42dfa434a007c9e06b7e78b74c3a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ebe6b5a826505d0ceb9ebd6dea814262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19908d502906eec6013c9accc2940cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001780ed13ea0980adaef112d7993f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe939fe13ea29e73b488bd1f6e99d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b9623effa00c9f600464a7582a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb33b01691ff41c956bd9afd369da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd4da21b045a6aa0efe1f4d84f3c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d5ac3c00cfc68c2e4db6f607dc9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae120ffe62a8a32c74989465abb2476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47f195bfa54aa4c73b00498664625271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a1ac5af3c5a0c53e8c993c0cce71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f43f56b23a8be97241f9105d37f8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994f0269fe76af7858ec0eaac53fe8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc808d4b0d158eb30174f7da33e144fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178107f97b5844c8fad394dd28d3c647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf882f50624983b778a96b01ae1b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d64a9b982c68c23cdc6dc7a2d157278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f665eea3eda688301884bc7474a15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc15b906ea78bb7862ca6a911e6be2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dfb1b99b79c63b14500687bb2a781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d6d665bbbdc9a539355d7f3934f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbdb2fef98552b80f35920338ed782283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec81699be9bb598085efe6f6daf3d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f092fac555ecec095ddde8ce1e0cf3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf8187bb634d7b6f9541c212c7f3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a265e4c389f21c85a30fcc3a23ba3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9ff726ff50ffa029cfebde4dfe04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf875b2946be1a643feb1c050660c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe4a1d175fe988875010f57537784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86318067882c8b1b81e3e65216557ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052c59d18ccb1f0dd1353107ecb1c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa1fcf8db0e7f8df3bbb3c61fd0c9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b343f5f04781e3f43aea21d76ab4e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211b2d31b98a4a7f3aa18ca37c9d4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a51d0958fb1a4999a68cb8b0ec8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54addf5caf65e7f56514a0405eef2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f1f96d4ed56596fc4e915126ca04a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa188fcd7038d9d834207ed07578f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78cb2d7e95d2308e9663de562a270300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a16111fe58f8ac1d859ab24116997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b40bffd51438f3feadac3632c135302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2c213db9ba9437c589b4596d27320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d35322ddc5c968d642d5deca4d849e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674b294e7af5af02449bb4c3e263b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70606613dbcf7f1d018ef63aa144df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c474a45301ff083313cdaefa373d0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182a50c7956e343f02beefc181e068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a836fab02d9e283b4c0cc40befc0fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef309d95ab0f7f7bb490b7fa6c3181e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00030f82e52e40089212d7c8293de0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6c9dde1a1bd8f30c964ba6dd9d1fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b7d89bb6854d813b9b687593dbb18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309e80b54d3b04d99dc532d5ea7c36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc81629d1f7db8db0aaa5b477b68322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83329d5f2045911a6c7c9b29d0bf7df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928114848ce9eefbf5a4db8764a1e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de24a149b0e0cff03e16bb013ce69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbfde6ca9d0b919fe98d626362b44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c43432cde935aabff3c0fe085bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acbdf8cbec443ed3d511acb9528b43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d100228b4e38472f00b7cee8e6008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a72e5073ee02b28bec2d2a60113f58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808adb2f1aba2a8aa19622b34b2437324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e881099828264f4a3ce82d25d4b5f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556caa941ac6904e99c351a6f11d16f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a39dae28a4bba8ad2c64334caa83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20a6e0379b6b6588bbc6d6c8b45f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665d6c0a4c8824e58fd9795bc0bf56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467599d7fa607a5fe9dbd6aac8634583330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff1eff5d1fb02622a4692b66bc046e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c83b8af98aa0fca606f29ecab891332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9b3543fc9ff42c1c109ef142c760333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0cff988b5852b4250b74cc4b3d890334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6723184261b8e92fa1259bf05309e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf0fa584f76c49aba94c5875d582f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f63713e74c396e462db35c1216a01f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14549a8b81f5e1e6139b832ab68647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbdf60fd7c785f9a90ec6e68e3644339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c1c053b4a982c1e8dc64810b4c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41124e8f3b73bb66b263ab524bd58b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045cbeeba5188f6053acee12a6641d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2aab5a74be16e678f56bb563ea8c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ec1d4af1fc8f4bf76ce527c0f6ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e1f6184f9eee4012a9f70d1c6ece345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e16423f4c0b3943991305a97cd721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb7f3fe1926ac14bfa6dbd9067fbe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1806f7c7ddcaba387c3676edd35c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c42c252e6c1ff7fb632af5ec47918349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8138a92ecd6e8007f69634d4c0175de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a654b44d8b329ed285b79f38eb8314351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88abceb3345bb6fdd0f3950a8a0be5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a5582bf56c9ee738ee7b85e285450353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2389df00de061c62e6875d5ce7b15a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df5351e902aa8873ecd29a5720a044355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a256a2c159440080488b5d4eb17b6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6310b4e040ea9955da896bc94bfac7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13936857de78b12da8b01dadb0bf672358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51f1055ac73cd98880c9576aba97c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fa72df37ad317c6f0cadc9ca85544360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0d410d2158fb67ccf543e6a9f0e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39adb7164b6c02c0683a4bd39aa05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c483a46eabecdb8f1fbed0d08e22b6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35974abf7facc9e3d5029a1529906364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef8e2b9ffe3ffd6a153e6b7c0e04b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab11716bf8c8d471f697e7601536d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6f39c9de1d00a9d74bf5cc5e4236f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d510e774b24ae46240a745f736e83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a6e8831f4b525aad8b0c333e1a8d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a5a44192477f84b48c5605477ae3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0712d4b0e6adc103b6ffdd1df0e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0bcf6a25cc6a2623e9eaf956e6e44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a19c502dfebf79651fe3ea382b581c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb311c74025c52d0ee34876b7e8d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca75dcdecba4060140289505943372375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4e625a8076bb0a9a4df5b5892fdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee9a5e4104f6d0d309a0dd1e8ed11b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6d1869505a8923691b55dbb29107378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939a29f3df7428fb204eb3e162ebe1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954667e70289aaf1a5dfe6d9a6cf8ae0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaeafd6cfc726aca2bf7b219fc8982381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad4bcfc200cebe72a3c70a633b6b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30d2288b90b38c32bad5193d232d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd01ebacd86d0393122a46002c699384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f5f5ab42600b37cd5c896a083504385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeefaab57bd934cbc51540ff55eab91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b0aa063b768f7fa39e6dfa648843b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cce0f5d6bde0d3064183edabf45e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670332dc5762b691d1492c51c9f04548389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b25f24a01875213d3829260c7a3adc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124928597d3474efc83cb80a10b52b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a829ee8818201413fb5e51a05daa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf196f11b1dbeb46d4b81a03d3f8d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145d2e41f25713df756195a506319a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da8a196ed3d290503bb256dd8edebe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb3c4d376b665591e1e8910511690396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fbd43556f165794216349e4b5e47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081de2249e707daa536db26cfa0c905398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d876359003f1477863c0fce96fe5e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1d6a47d28d2f81da78acdc872acb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f88b83e9811230ebc30e4dcca3752d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2bba9bf3642b160811144db2394f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a388bad173380128f44dd6ffa098e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd09417216c84857c5325f98d6dff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d82a267078c07e8dc2794dea5fe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e4e7d6144c7522c61607a8b1ecb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772239f5d23bde51f2835a12663afc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba5645c24b98b281b4ed0ae8cc29c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930390a97c6b84c1ea3815ab01851ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa3d22293881c6b3bd0ead1843c40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f536841a5e1227c272a4b22d4e6924411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2fe8772440ae455525cb1df6104ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfc901fb7151209bd6fe6385c63ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790e5be1f342babcf21d627a4e6e08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c245dff6e9d1767e24df17377227c83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da212482bba14289778cbacac30b2bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5e065a10df9690d5d8a8a642f845417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde41be299709275747382cd360e46a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600e5a5ff7ab5efdff42919e3a18b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fbbbfd120a532e2cc08e025afe0bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2446f94f9b762c822e37779ab5cb5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac9466188f15d4674b75522fa1b91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16fa45b1c1e43f7ce3eb27a9e9b761423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414fb2bdec8544cdf55ee4ecf9185f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21d9d7034ad09c65b9718ffae818e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd899858d0ddfa66e0ba232de6b0704426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b7342799f6b692f638c979b40c617427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8796b6fe018cbac01d88cc359cb0fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f5fac398f59b4b0f992155f999b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da696a71c2a17c713039b75469f0e3af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f4ef782e167f59e15fe865944f36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23af57f928a058c48c8f4cbda4b567432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ddc7dc299873fa3ad61d430bbf40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754bec535311f0293433470027691fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfdd94365585fbc2ed0c3595a320b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4c21ce4ea2da635f9150b01afc20c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d07ca22db7e5a5a632f5698b7f53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb0fd6343d05fe55084b1fa686dcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf17106a4b4fbd259741d1efc0ec0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a41b81d90b459006b72d212fbe0163440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c5a23e1c98e12e9118359e66b77d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629f924591fa0cd8c72090649700bdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04993a5df3c8f4acb9bddc9158d708bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a0b729f8fde456487580fe7f07c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af73829241cbff783f479835d46293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb1c4780abbac70a4ce67a44c86506446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac623ea4c2631828dc577bddc96e977447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab30318cdb5d6982012b4388d4acd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf7a0abc8a47ae547494bcca254d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc48eef491a64dc8ec57714d48e4d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a37353a493a97b9cb87dc99df3b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638db7dcda83036512e49a3fa8e11839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90cefd58919643566cc6e087c0ce39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a0944517ecd8902a1a1d9fc99a0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7fad7eea3bcee250d177ba1383bc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4c8930e02aa3ee1c26c5bf4661ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce49e840d14dd4ed1f3ea54db90288457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376e2b1d6e08d158ff9c757155bd6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f170261ceae2cf02610f06042a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0004297693e368b15c6099622ce0e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963944cfcfec2f08e9c3ffa05e0de5f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b4860640572429f164d771c06353462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f4043a75b9b2f9f340ceb347fb614463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1a8113477167ffd43aaeaf13b428464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa39eadf84b9a015c553988a2b5557465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29b2998e23d013f2eb194949031e13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051aa5fa97b8b8bb9636505cf23ecbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3090f7618600d8cd2937195546649e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1899d6bee5822fdac30aa0d85759b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32915de92bd3ae6029f6e6c7abceeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41f2e8e34c13eff769c469e8bd876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0f96de07d0ca4ae19c4ea81e2e738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c496656c6be896bf69b13949741ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0950f2b99e47d1cc3b35a1b83b70b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d6a6f3ac933e5bc43b9f45495afc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df92c021f96384c769acd13685ba542476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657495227e6cdf17fe3ce7d8d1d6777a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4719c169bed47319af2160e437a12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46fa8a8eca3b0f0b1e6fbff69085e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1391c08feefd233a52dc892b930b4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba362bad625196355c4009aa7bb0c52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99355f8484b84019c823c620ceedb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c6fe1a37b000105f7583b6e6016b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3875a6d8b27c46dea0e1d986412e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a125adb9e5cff0072db29cce7819485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b0c0fa2df3f4a3b2255d18d9b9f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373629c01537ff4eb16128ec68f78a11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f576dc67035af1ed31fb1a8e4a123b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957317cf9a28db3b311e490ed9a01ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf10b35ac5c88ee5018f3e09ffd6232490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24652da587d285ffa231e613f1afe747491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cbf17772976479dc5cd712abd32b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b2202a179297b464718e16180a563493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93e5ebdb546c9b628faeff87e8f7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d164c4fbd073a10949984ae4118a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45083dd9aaaca894cf2ad9c7d6c3c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c3897907fadc97a38914bed44d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1963e2ccef8e2a8037f1aec8b606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6705b43e8622270ef64d4ce27587d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5809ae60655ac8149f21151716f4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a080130ff980fcff07dab253a12e00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ca42071c672563302b01247b692dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38380ef63b4d3ef711a910c484cdba8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf86b266e28f82bfb42df0d9fe4ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7fd67efed2b891fcfd323ae6370d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237825bc42bdf147ad394cbdc3cf093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e549975044dd4e069ea6684cea01a3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb08ca709f43680f6394e4f030d5b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f17504dc9f800f30ce4c17b66fbdcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104331dcab0eff87178f61c6a867bb42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c7552df440161f084e1ceed967ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0d08dc0105ae3672154a18380dcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268951a60b87fcb8f86729351c37643513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c3ed8d1af8c4f06e90d416f2791a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8493d36d63cd25860ab57cb9f14c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2b38a0e30fcf24726dd1ab7d0f2be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979165cf8997ae278e4ad2ae001a469e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3468e33a53031d44c2d41b858e28d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40142dfe1b49b6799d7318f6c4379ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aad883d98bb1de9a6b2a56dd17fd9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbc2262767210d49f75bfbcae425b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0de559f439ccd4475bb43d67ea1dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ab54fc73cd135e9103aa889e1646523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e262372920b66d2bfbdc028fea21c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf6f867ae2c40ae132a113729aa38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc84d289f549e8f58f15b94712dcf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cdc64733239bb071c74ce79c6af78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f68bdf26660f48283ff5663b804b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d50516d35122f3977d85ed33b373529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb490901190d5b992d9dfb0476a51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b895826f7f6aa4f1c774ecc68139531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d80ea9052f9dec9cb23829edc70e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4fb07e3192447b13ec87ce92ab5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7456be46d41c84b18dda9d0b48535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b501e340ae8dde260565432841f25c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6fe13727676804627ea5a12210dcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94574e8e84170786375df3c99b179f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce186b7b422d451cd193f176d0ecaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842d7ddcf5f77da69bf54da1501ac1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0185dfdf6856d8dff29009ee8433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f48f51a3cfbb61278c364ad6704d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04f2f1173a41199e948398dd68e36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f6973f56cd2d08e0b76f534f599a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adadd1760866a8ea1fc3c8ff0ba6b09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0957130b91ec9d670fc970241a149545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d387d13c9cba3afca148cc8dbd84be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2524f241970c4064135a107166c85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66f49929241f78e450b9d0fa4de01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102629ad37ed6424ba27187be77d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d50f19be460a5ffb5be3486d84a25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e1b02d85c49e7347299c827db8737551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6d2471ef3bbf185c0269984d0d5e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129034a207b1fdbb79b82b991152289553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34ebd60fe3d27f2963fbecd7efee6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef50022bfa1158aaf848ee8f10b120555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042cdf894f390ea29f62195e5bbf96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666760fdf970f5a78b7ee9e3f7b55d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db372fd0ca837a64b5b063a398bb81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba88f38eb824ae2f6c57fb5c6515782559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ab73d94c278e9ffd79a2de2c1a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb6876f2e1d42bfd0e24d43d56fa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cee2660e1a015f127ac79d59e62b85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10cefdc9de0041daeb1e20d44ae5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdebd385a55555c6429a4f3c05eb897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120fc068118cc5ede45bfd9904b609565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4713feb9bc1cef6785ae4307388642566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ddc618e8a0336a791763a2a30a68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e15709aa7a2877ae8a0b505e7449568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488124d34a13e55d51d9258b9a29ebf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1bc3340cbcc94225ed5631d2b67d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d8d2307f149f125b68b4928ea505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1185fca459ad90fa2c018542ed2d12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e206189e78550a2196b28a4524e8b7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba25f0f2410ae092ca7cf8f6c11cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad574c72951e53db8046d600da813d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed53471f7a9c563acc7d098d9b4588c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f9df046012d5421189a8cdb0641e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1e68f9732d17b1f92dd19dcad1b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756885b98e5e622022ebb78e041180b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2da764790a0a1b0ea8977d4e049a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549fb51f99d8c72be0efc1540dbffc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27884ac6aafa7d3d54dd9fec44320f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12d0de8e17eae158c5b1ae787a7c8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf068813b605ce81103f9a6a5eee9dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d20c43f79978eb54b8f41f6f8f30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2fba8063567f51a63b85fa2a61cb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a95f7a3983f67ed1afc8a4f922939587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb58601fe3aa8f689cd605d983124f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655f7ac06571b8cae25de8b8127a3a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3c8430b13ab12df25a72276cf15f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ba80226b3873adef0db2c6a15bdd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e754fb0fdc0159965976de8380082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad8a654f8c52c43cc3361adb1cdee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe854830464f0d473f25f5c89eb50f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bda2682d9b98d9671f9b96955490f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba912a9f2a2b31cc78506e6a5f11e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d325625e57264c6d1db303acb2fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cf072fed722062721bfae64a794d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967f7351c73dafb7a9f43e55f2565c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ee9651dc9f1cead85971091da3d5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad811e4c2e0359d7c11e1b449946ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d7d7e65858468cfee4b5a7ca51af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6c5c6e26297f5474f1d99f1b1579603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9337fdd83079afe4413649124b1a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623c9f44ff0cb55814e994a91e7ea7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12091ba40e62ddb2f4750002b461cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1eb5de1a55423667af83fbd8df852607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08072b160b21dd85f21cabe8bbd2fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f210b0a32113894765aa67e8e3bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ca25223cad1041e31981cead94f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc917ae20c785deff68f46e08b7519611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a3319431cbcb9e8d902778f07cd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512074d05f28634b0ed23921a0e226a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bea0d600d058721580361d2f67c81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbef0c6d763226dd00fbb24a8dba71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eede12bcb7efceb5cd2e537aeff188616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41969caa4215f5b56901eaba307309617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd70e815cdfc5b97e53c05789d2d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e516efee5c700ece83a2aec705f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a916c11436b3a56377d2187c6a2a0ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dbd890f05a83a9c9a9d6a38e95970621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2f457914c3711f91082331ab5374622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd2828ada36e748aeedd4c671b2f93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceab136379923bbf1a78c9f61abceb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8b95f60a59f73510ad3a0ee39eef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5656b4a00ff0668778232dae4469c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec75a3d167a1e27aa2a4de37c7075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55101d046fcd3c14f49af4d2edffdfd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ea1e88b91803f10f8377e6240678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86198540c9f34fa5591df6359997c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7f9f4cec459df93fbf78f3d78b75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1dc33c749ecbc18e798047ced5a12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61b4a2cc6b80c19144fd84cfd1e7f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d528c81310e39db86a74c7c8106d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6751f936e855e5f752bf5faa9d4cf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebd3a2c0b43b88b14114427db3112636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636096691d217f3f99f6a4bbb88314637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc16d1d3f7cdc8caf36f063e897dcf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2c1cb5e4df945559c6645da044f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c596236e3198b9ebea1f34cbcd27b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8549e2c1068522838b699c1d92cac3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ef860ad7a53cf4a9ae43353fcdaba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735298ea32939e64163732b45ce133d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94421cbf4c4aa9c6699be5aa16da715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b8ba09dc6cb96689b3968621cca1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3e99664611224edbea8bf2ad62d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11cb025212eaafaa654275f011e257647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b149df279aa11f554fb744d72a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d621cde36930451588337efbf5e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d483f1b86131b834cba034ee8e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbca88c8c0fcd94fb920041476caf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d96785c6236886f998247702e5e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9548b948316027b2c2dfd88b02dae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b9f5d2572420351d89e96dd7c810f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3b0a64571bfb25cc2907e716b1ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1780a1db7e3c2ba7e34a38bac9fd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced9f220d1f8e386f8ba390d8f59be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762021ab2f6eab3f6189aafdad2946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ba9864f7fa670b05c55ad0d4c4c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5bff0a48940e9c1d3b8c820a39da1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74bbac0f87cf6801a073386eebbdf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2687b2aa1c8cdefaf5c78fabf51ac4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc90d780b6fbbfdcff499cc3c419a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d199e610cf724b0028a6355bed00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713b850f7257deb517379aabd340dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad85117ac3fe3dff3de91092b254f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b41e5ebf81c8f7b2213d388d8529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92584e9b7f183b658bd367b9fbc9621668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a3091017a35b3163772cc8a0adcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e367b7d694aa7c3324c9ae5c523e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe3e9809c798b8f625c1efa5f060e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc257a5496e937d1b1e149ee775404672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce5a2cfe66e35ec0a37634de454d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f913141626f8bc2ce432a7dce2db5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652c8680c90abe6f4e6e36b0410285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f7d454f836f47873fb44f4ea46e81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fe56e57dbf56b5bea8309e9b4c9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1c3267fd4dba0eb0d26419ca753e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141c906457af885426685953b4c6d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76d2e1aaa45dc6e30ab774b5b5b3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7942ebd422e0c3b8db63185f83f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16e9454812552a73bdfe91fbcb620682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456cbbeb40f3c01491efc8ee70a8569683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6be430f40ca52b63eb339fe86df9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011bf3a1550def44bbb122c36e9afa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d37490373cd839a3f2863f6be45902686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c23e97f660877aa47f3ffa5398a7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db66f9f104ac8d12658901a8ec05c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3174551396808637d2dadbc71f498b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe13694772e991468d55b3c3f9caeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f9dc3ce73e80b07fb94541912f2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e5d6b491548c0fbaa8fea11f38d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006b17c9a983deef8faca8e40ff87bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d196e7adb1c30f6cb1c397f4c9d78a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962b4ea60743b4ae4a78262b5bc2318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75427700adea5745e8e7b9b726b5d25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e968c9d26802f8cc41a753cbd266697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499857939ed7ce1ad22131abf99f6790698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6986a4fe5eb804894dc6261b9d829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a13a93d4102837f8c1073ac4b81d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a500f0185c4a71964a5d56ca86fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfebb22cc3412881c87d9e30e8e3bba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fffca18e33f44dd58a0f6c144f1388703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5be37b15ef1aa201f7adbff2151c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aebb41ec040e157ff95bdc4086b32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776aad2c9b8ea7923df1d5295da500706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edd2591bd89e3417b9a31b3e4227b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39071e779ff51795d7afa3803d929708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd331cc5e219fa2ca32c78c330c41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6e04c9fb42b779ca686c8e03a0450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfc29a1bf3b8e35b812aa19444c117711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671981cf1892039603e72e8d2ed36af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf2cf2ee9d0617a280872f4e34e86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33bc57bf97ad55dd72bfd59d32eff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf3d1e06e2ecef49efb27c9fb09fb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29930e1fb405a30e296fc8b692fad7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2084ee7b740a3a11c6e1d5d009480717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ec5622cf7e3f75a1f74f151849b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba84fd321f5a7527f67308ea6b09d1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c5816cb839119c434fde66cf0590720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ddbecf3270be3dd03af61a9a75690721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565c078ac974b4bea50bb8f21e95ff2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3661ccaebee2670f8d9e91064605723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d7132aead2816a5ffcaf497232cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27449813e319854b817bc27b0bcf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8350a86734c68bd6e99f5f14298fb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4db4f716f527a1601d21c4c484648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc4f4be117d81963f7360f7b8c55b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a570e0cc028ba0d09f97c2953e6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c868aaa4a98f8550aa8a53ef950201730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a62346059ed6ef5b3c853a093add3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c510a23c76fae5d954b2b04f51e020732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df41470a737190880fd5c2b521963733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a336bdbf31ad933041b1ae183265d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41064aa8ba149401164f24a6ac260098735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef123c3432642986645aa663ff6075c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1499ddeb2bc4355979533c8e631ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138233fbaaba585cf0bf037b6171fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d97e34c77e90d8208344bbf8e0498739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e78c55d188ab1d3fa08b00a7e8f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82fb240560b1fe14cff7bc41cff3cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161a6c422a897112f58f8fc5c76cd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af4e57d99f77c5b0c367be1467496743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d9bba01b06efa30a7ea42414fe99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3eadd83208545a6a981f4e773ba3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e221ae3dfdc353f362288585fcae0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b4211953ce62bb3754462fcb12ac5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed8c31bb8b1f95f5c6dee4ab69c20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcaaabb0521c1417e17de561dc4ec0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c7aec39355696cb4d2290670f5c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb222fea431265dc83c83bf307136b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc46512c471e7c06854ac6e4167ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a6099454c100cea80349fe02119ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b1ec37a7b931b583dc244f2f915a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf2c4cc6e56c91f156ad3e76c24cdf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcc4ea8e74dbe6a77c13d9e4cf17ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990aae41c87efbbc2b0a78563d67560757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703e13e10ae7acc26b6f1769971164758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b649ea5343a53257a547fdf7984d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee43f05dc2794d8b5e4ce2d84424c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005cc877b6b4ccc48ca67ec8c6c5852761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea739648be626099fb6ca6d6f2c6bd4b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd69dde81c77d3296698250315e02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc1e7d6c8943da17c3cb457d17a70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac572567f18cc6741206b9ca403a8c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb68acec065c78d73ae04f09f9d1484766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92076efbdfdbb695e038d13597b8bd1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd07cb9175b5cfe336d114e1240e1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0af863f977b3e3977c68c47ba3e16769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07af4bb5915f1d6b062cefa0a4308d7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c9d6a2a8f67a9c331d6277eb9695771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ccfcbb7ec0cd8be46e8e1d703a122772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe66bd176650a381e0f64a5bd7fd8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4c751bb9fd16fe1b2b19121172bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c1144ae495e4f67032477cdf81030775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f522ca52f71559437209b9205703776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff303de97ffdf3d85316f2a6ce3ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832190e45d700a6cce82dfa16bf4d62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d63bb4e57418ec75c7caa960e26f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd186d0511710ecca3bb2e59101134780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031880d5939624911eba8bcb6737b91e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac30d660f12a45170b553e2247ac7b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd37e3ae56ea343a1f15e099f955cef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0fab873ec6411211ad886f88e634a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eb12cd6e50adc9da07f653841a8fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee784c5d8f82a1292f4046b5a83b40e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c6e92af41e215a104e0a5fc9716a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081738faf003a1a1ae386e080c31565788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10b02af3d5945b4f07d4cce3fbc2b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33c5c54d6bbb4671c094589022f1c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e3842db7c4b53a8946472a8fd42f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544adb1c98cae5974d1ecd86db02ae6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3be70ffffc0ef4b14ee2006f0d6d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51a15a06c9ffeea003a55745596333794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085351192c254b2cb0b444c55db4e49795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689f99400f1314d1f4104bb52351b2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049933af0f2e49bc817d22432c84bce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa5bf8cfb69296e43b22d2607d8b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0550708620d92a2187218cf35268799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf9e003c4f0d4bdf4213129f1f35d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645e251765a0d738941ee6fca3f89e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667190a8da9b26136a9b6e3046922c89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481804c35f244320b9ee1b183eb7d29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f8e30ac809bd31f601321c56d4571804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a7547a6bdc9f7cbbacd2fff27702805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586cdd2fb5b27929bf341d81273fad806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78389226a199c7374516f3ec576f972807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be4573a1e70bbc31f6518f3e5b02c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af414fa81ff80722e4ac8e0b47554f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead1cc6d98a122db7fca32e37e0bc2b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c82d8a7d8a7890ce493d86e5dff8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f74fd8dde33e5c9f7ebb7607f2582812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed0d46a57651bd0eed74a8d19d027813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b39f0fba12e82c27a4480f3034d5e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53893603f1b047eef52da381305272815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3938381063935b08f42124cbe23517816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad6eda3fc0e31ebc130ee3e180ab2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5098b8118c28905a1b0a79113861818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019fa45fe697b229610534a70c0fb6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7726f4cbac19cf654ece9c72e8fcb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a9f6abe872a078fe17aa6fd34b95821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76586ef882add76ff048f4c520fda822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2f743438eb79c43109002dd31f6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9aa34ede312ee4fb5e320cace2b8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f62e9a8b175cfa2423b1f1eea436825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8a37fdf8c774389a233e3c0ac9b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82bd524250374f9f9b345ab1acba8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993041e3477b5b462b3b1a9f9ef0801828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180612092f87c51306589221bf9a22829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67bd43c13c6e12fa6fd3043e81174830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc0b1536cd9702a6e0a023aaa56a6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf05aa9c8cfd231af003cabec1333c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0d909c09e5f60647904b22f7802c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781eaf37c184b0fcbcfd43542b8e423834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fe455b759a3b69126a86ca0c82d2d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3283a409ac9a6e6b6be873a38d5f96f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6cf882ca5bfb02186aaf515787546837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a54fbeee75bda0aa75864aaa014df838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c07f0f3bc907f1fa90a4759ca5f221839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096058df8a37bc6e9077711917c1deb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf29bdbfcf7c51f63f85482877be7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7192ac3f0affe9a5ea975482facea1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851e7fcd4e83f3dd1eb0af15ee4bb1843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a390dec7731184b797b7df1a9b2d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3fc9edee3be696937e8359d26d5f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f33f1f7e8e50cce5076346a5c15a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1206c4d41ada3a5eec6f63e7e452a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb7aeadde0b4cf01ac5176286a855f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a523d0d9e8544bebc86262803eef96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ec9f1026b0d0918e400c93a4a9d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca0b985a287cff2d987dd98dacd7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc522b131984170fb09accae2d1b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27053eb4c7edb684c988d78123965110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a1d6520d89b77072d2ac173a2abe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec7a7a3b0d7f48bf7886dc7457e1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef102a78767035a8959c770d3a91d4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0793718ae175b769d552b8319060914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7536479988ba84d6e3f36d78d01f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc4fbce817783f45f8ee5d4ae8e0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1fb5cb7bf65d73e30989dc17dfdd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10252f292a90857f59f6184270eebc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80a59f4f1a1350c3e085dd7f48cfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038c422cead20d4ea2d48acbf93a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a187220f3f352f1f5f6c1b7f74ebfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2094dca1038ddae543d3c20952b80622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006dacd7b24a1e5c86eb00bc72b998a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29efa51684062cf065a2374aeddf28c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb4cb2770447c7913c1f035a0901125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a962d87f68bbea69b2d7530e8a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d08467ce3d916089c80d23fd380727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ccc23f6a8425483c7c48ec88015428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512348925e0592903b9ee27738c0aff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae2dba3b54a64bdd79bb91beea05fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7d34c33dcf3c9732af17a706c70331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766718c9a58128aa122e96721424165732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b1b6095d224c0dcfeaa9148b6b8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f88fc20a5505f47a705a2142aeee7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ba7f5f294335018d501dc1d6139135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc466a7094aefbebd01644d0a9147b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed11e4468274860e8eaf72dfe4873e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b34f5b9febdc0736b1b0b3f3c65938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7357e6a569499d0eb56dedb59c5028f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912f556866638b878942ce4e9aaae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db7209228bf402ba8c2024566edb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7ff9b9cb524d5e16a9aecfadb74942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28bca333612b54ef1dc4a42414a08943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3602c2ba8656fc90ad28d07f456f0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3919e0205d7e04b5b33f1a31fa8d79e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2a23228b168cfb269585d0c8f6c2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd57f2521263da78eb560fcc6060847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a28ca8b4ab4b2637ef287146ec87c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b578389eda5956d858646c248be59349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbbe05d0e0818c60c40f6c4d0c531650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8ec1e8bdb9310b2d08069ae22a5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8bcb8001725dd3d047e0cff7e87152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc22104cb89d53ddb503eed0366ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd9b8a075db3a1455ae652da43f6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec463f5f76ee3b0215a5d826afeb5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360dc5b40abfaf8850b3c65c9d305056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99488ddd4b741f28f0044ab35b83b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d254dc05e0fc321a37b6e86cfa2c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104072bc103fca7acbd39cedb76794f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72267412ee132375154889405a0a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db370d7186f79c4eac530e3f4917da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a43f578b02ff60814ce4f64c8470162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4efd61264bf7672ed1504527cb0a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c59ad3543f81ed46fb15d6cc7804964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f46921d10eeedfc0c45590e00283265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586ae0c792b933f01bc6933d187ff5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7043b83885be1ef3beb32a1cdeb65167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924621c995856cd5057b7be266baf13e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85747665fbafd57f2a12de740e9c71869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40f20a00f5fb21ce3b8953c5a691070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf42bd7b236c13e1ca342bc52543f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e27bdba300d5e8c4f2b5427df70e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c60bacdd1f657f7a952dc117e68c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc869c6b5e18aa8f32c06e18a00f0a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf7d2835c3dcb322385f7687a9f0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53799a71c196c626ada290c0e1cd1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e227481ca63bbac3a29ad4a007bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16545c5a94027e98490406af2b8df0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a6f63a7cdbec09d05a7ea7c4f578879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a981fa45c9a5db63bfb3c072e5acca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d024a7330b524eecf1ad855f7ec0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe83118d5a291df97a27ff94f92b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab36d0a56fa1723781d8119b2dd18983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c3ca99dfe64e89fa1f0b3956899784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e876b18d04e0d074576cd3086d9d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f314340d5c44a62c702792599b71d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7c0f3b674c5cd520cee29ed14b4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d40144bdf383010e7e00350c0871588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b72e2d42d0df983ff3ecb531184189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aac6bc181cc75cc20df71caacf86590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb90687cbefbf1c0732106e7a2196991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb27013681696cb7e3a80487804c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1fd72662d346f4063e81ccfbe61a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a498ed80b61947f36452f4ada1e3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f637ba4ea1be805e20381cf7c7b5b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0016e18e0e01729511739afdafc92596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48442f0b1b21948bf9e98087823aab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e988874d0e10eca4ee17aeea58f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38eff7cfd3c0ebf8dce40e0ce462d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0dd7425245b9e00d37193e9bb4b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8621a727e01ec26593c3a74d4c449cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247659989799309e84ca9665e285a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409abf0c4fb4973990372a87d6f70db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471f885545c5d12281e09739ebe725104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6772bdc3d9c9f04d7342e9e0733ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989ff0bfba7662d54be4481b033e15d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2c3015b3164f132250a37cdb628e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec61f6f4669b2307efebff6658de1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1841d24e36041a8978becd38996d9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2285e27ba16d0b619f548acf170ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a65f7621d298321d93f2c3f509ce4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4dac55ef0ba8167226c64abc221e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed23421568a5c91e97b7c47b541a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64bc0332e6722ccf6ff30301b5249b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33318a134b245ceb306c3ce3bf87037115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e2c79a8d05295f6269d8998bda54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22fbad3d572a7dbf0ab9e2468b595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d434b9c04e46bef4180158c8793afcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34070b3badf7fd6ab1c5762a2ee8fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066a79293a9c4487f174e6d551d2a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e31455a9953ca3f1a7eb9a6cd43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d400ba184d4e610d082ed831c4fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669676142b1c82efe104babf872c990f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccdae4bf76733883ffd63e687df6a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79612935b326e62b6f1c4c269f0af4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905e4a575cd607ae362c303dd23d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee27e0903946ecd0f8049806ba694f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce0e8ab91aadbb34013ef741e703d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782fa17603478dfaa9d1939fb5e483129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a494976f03c689d78e19472a5ce3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3184f747f7fc8b9905d06e04b101c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bddb60c040c3ffb2862e0e380cd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606880469ed87a361d68fd659e2d63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab6103f0df2a9ed085b244aff5ebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00d0d656c91b956076e599fb797cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d4eed70c61aa0cf2ed26cce53371136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03629c029ad450b66fd3590511612137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e8df96af5aa7e450364302e4c2ef3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed81a57f8a3db232af0d9fc1100ec15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd6e5df5ee6b40ff2fd92f4f2896c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f58130bff3c65950d14c49156468141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552e04e1d08e9c9f50c25154905254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11624de602f1dd691c89bcd3f9f04d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610ccf523624d0b15714fc6bffe692144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c2169d5cbd7a872fdd29366167be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3dd1df847152e8fbdf813b6114ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb1b005baebe773a8b8b11d9ddc5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ea923a5751ed0792e87514a493f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1959e2b24c1a60152ce882748791149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b083be7d1c7264b287d94a8ec58511f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6603c678f1fba074c527f5bf39313151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb1478fd25a962cf505ea189a4e474152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314551772b689217a3d36cfaeb9b18df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ca9981dbcf9e22f9871441511720154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505d52cad88b8aca11b347a35e7e77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279e3a6767ada8edfc9c8fb3483a81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb994e1bb564ded726a31018955f26b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616185b5e0f2662c4306d6d15bffb34a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd29411a9fd20c3398cefa5b325d7ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e5604b1d32d870ea9623fa412a8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092881d72459f1bc147a05175f293ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f3a814cd83d3988424e16df34795162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864387b3384171cfe966bdebb5319826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d80404aee8442105ccd0f442c21d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bbbddb8eb5280e72a6d96c24915bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a576f72b56e3c89d7390d91f5312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf3c003aaeb2dd64cddf87bfb08930167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775225667bcc5e43fa1b04d0b38653168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972769cf87bfd1f715b1d147cf47bd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6c4eabf987d0318c9e4bd970553d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241da13a59c9af35cfd5e97fd5eb83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448926ed4c41f0a6bea224547b1f028f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a6f7b77499036dce627bb0616c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83a63237aa7efe5af53bd805158f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1012f9fa05f9cbb7ff6fd4dfe8c7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c718aa4879af2fb87571a202e864f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9824ecb0783f4725cf721acce4f88c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc7e5907f9aa5c31c05abec6e366b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517f3618f1e1cab9f006ed5ffe607e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa478b245c332e9a295bd799389d8c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f79152fa09c10577869a028ca4e28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88f949c5f04c9f97c9e8eb60f1b7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1db2746e67150c061f4da4925f273183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee56414326a84c71d5d4aa1f236a39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ec57bdad939b5550c35e026863f82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539479b0b9a9ad2c2f8e3e45b3df8d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363b1152046d17de667aeb6756dda5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2200fa898dd9c2ae89fc85ff1297a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a49b1284cb7a650be355103553a5b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851390c0df8c94f91e2519ea286be32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386501f873b8fbd2ae23728373b58af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378513390af6a82356f56751a5c52b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45c4f9853f9be45ef438728d2c4da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61279a69b46d45ed4cb23ccf075e51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51acb41b67b92ab99631734acf38d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477660864e73e27e886a5a0a94d044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af86eb20b0763a4a9fe4a27a93c4aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976aa1f23da7ded375302de2474fc7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf086786be24e285a6c18fc5b45ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c28074c2dabb553b1601802f0479200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5403338404656fc41372d950e00be8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763d5f71df4cd867d689d1478dc33c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe49c95eae745104b6adc468059024d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6775c75fb6b20c5770a10f5b5998a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1a326231f2679aa1ea6bf3d95eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e7ccb7f7bcfb419c2cac6d882692206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ad14c2770d5ac23bf820f8a272ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf81ca5ac695702851bd8604035f38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d334032f18fa7125e4489c7add4d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02ae3e2befd0e07af678fc5466657210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c027928bc78801f3cf5ca28efe2d872211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a029d69c4946f955cc25f0c4c3bcacd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd33c661215d7701bf5d464930f0f26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f409ae25e0de921762707f184f82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ab561c0681ea1bb825e857d62216215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726b40d73accb9d5483d161642f6c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a2af6f1fa4395707d0cb6755f88f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345629ceca706181f952fb35b9eb85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd78ebe240ff81c947d0147003602219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396276f1f6473beb6fbb4bdb0d742273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2730a6fb0dad22f1ce444d128693bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5aead9b98ae09cf34401e0fab1c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566df4439e0223418fca0b050e173c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd12946b15e7b0d8fd68d8b1f8fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d074740e42b2ad025bfcf609d4b78f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabce84ab3ad5eac13b6556b6092562226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eab18fa69b212ac77f3b752a38503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb875d55592bc4790b495483c28687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b04c8f1b6479c933b41862c5a9d37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bdeb0fdc24e726851850959d51098230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c873e3afd3a5920b3e98a9ca4ae0bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e6ee11435066bf1a939d32c5c3f63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5240e10c57b9dfa51bfce89fc8308233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b1f9cf153fd479e8cd5cf0dd724c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384739a1624a8a34f8b1b68fbb177d9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0328d43daa1324ee2398f20056dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242593b4b51f50b3203f6bdc653c1986237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91571b16ee4a8244e6cb656588b4dfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c54702e1fd08f8ec80b87df2f2f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6242621ce0368049b602921dd06c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f40ea6c9ed042eb26b7245634ee3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982f91f9fb93715dfbcc3e5af0286f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196999567c76a7b65c8344b390da03e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd11107993597910c46e25fa3731a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be99737269d9291e241ebd3d3b614a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2aadfde9bce5995db4b8d747cc88f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a06182b354c022eeef3b3f1ecc2c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe500bb44e1d52171714150f31f09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534f046ff49bd3fd4ce8a88fd025b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ce65f63a69c186f60c19694fcad2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb4a4720e0aa43ea4749c3768d3b83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df9eeee14afb16c607b03ca786db6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96df157e7d2cb8b32b413de94fe24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d07bf7d7adad8b5c0d392c8275874254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad79ea5380407ecfb1a35e05f08ece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87af17a76faa29592a5d297e689d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec14e8763f57f947cf0379cbdc4ed33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d808e40a14e69e2acf2267d8453157a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf1dd214ccb30f734e20cc1e26ffa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4cf00415acb60b643d829fe5bba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469603de2ba3fb3fe26267470f35d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9279ae2d7e83152d9fb49172bafb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0fcfc9ea42c6bd82e02de23e294f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527aed094c3d2d9b71155fc4964de14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57568227e100af69180848ea80097d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fd986ddd8ad3b086350d678c3bbd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5ee2f21feeb13b052f44936d6a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7bed02f147eb918c7df38d6cf3c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3dc72025bdf388eab81f118a7b17a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fa85301b90433fd4163ebc2415654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44380939ca54d1a5476ff4ec6c4d6d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd85b7aecfd59fcb9c44d29ec69000272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21c0311717cc2f68cff0b3ab89dbb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a66d7b1666d934dffee3a0f1a1f00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f523c0ae4a131239ac5231c0af0cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9c5ded1a9fbdf4048a687cb459b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a86956cc922fb30b467b392ab3ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f443d3935f897c8073ad7498d137278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f6ce717e70629710248bcd418d929279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c08ebd63cf9b213fd82bbfd8932191280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4292fe54f655347fb2dab0e6575b99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e5e88cf46a4a9d45ff54aeb32c6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a30ce0bc59fe78867151a0ee10325283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802978b78d2539b9ec5297259e7da918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f700808629fd1223222c3a493d4370285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985c2a58fd015d49562e354bd0d32e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19edcec8563d9f24297ce615f015802287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf655bd5fea4b4200803c82b1396fc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325a18b1ae1ad8941f3ca9f267b9c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca38f3490a1be327efd7e1d4aed3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194b8296644c15b37f14752bbb3261291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adffc39380a48ee0f735e9bfa1be8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c8dc647a173071d1c04bd16f0c47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff985d50b920d4164b3a690934763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775c78a37d36b0460f085354daa860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219978f0f9e6636e45086577d32cf0d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9da67e04c4d61a10cf90d1284e8f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a671bfc14234bd3b018749ad45f61b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0ee244288b5dcb43f5e93ea0ffd99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a004d98518d588268487affe23fb1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86378d84bf17d18a9e06f3f384661b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeef98638e35c9d4492dcae49e3476302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47966281444760f2fb5a0e6360be35ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15f8ac66f34e85bdb2ac855d2a97de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465205f2fd348cd1222d11fb2b4fc3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360081aa4f89c055c6cee467560942306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761fb4aa8133146921d2018c9a9cf9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141068c298ebfa3c1214d1162b595992308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5b64337a98f747d7b060f2ffe1ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d8d2fc37a78de94d5e33cc573882310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69cda6ef30f88aa44cd087a80c574311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df273d17c58300059cdc6281fc4f9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897c07c9ca62382e37c6b17d6deeca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f5f45893b288c858e79a52f13959314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0784d645a753048d0d1ba74129c632d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c129aee3aa8511a2e62770bb069d8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d4db2d075b86c8a9030314dc7553a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d867c9693ae825be857552946aa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ff3ae1b5a6b75b1b604b6da1e9f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa05644b8d482acc5c8c71522a30117320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3ec9736d819f65fd00537fc1f34e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c352c78e02e6cb9d0a96d31bf9430c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dd242dc8c689c61979b93837f88cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17e4d6e11b840224b13552d8ee285d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c901130e370bc0990f81f31fa04db7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a67aa9f1111998d2dad28ba211941326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d1bc48093a33db8e1af03f1f24a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2ce6e4010ef552c891950e5b5604328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088725a70d604a50487795c000814e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f38a52584172b4c300d8e7b48ea296330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db641b3710c3ddf89bab89b1d1f83b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d498741bd23c6e1e40bdef3ce6753332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982c5979d6d0ae345b206886aac7b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c819ee42b1abef169a54015261afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a248f96065f30f3e1ae6eb68721f0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2890e0c95e1fb51af639870ce3ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c2f8f09b5e4716c92d1671da788b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed082e434011105d8e5ef83615f0d74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d47a7f13a76e2fad037aa34cea328339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26a15b6bc6b898815183eb244bcbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c95aa3878f9c70e9114833806ad7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49c361486cf29729a453d76ff94ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3e7adcd473b6db13d4efe2bf6c03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f601ea3bd8b31f809c08dbcd38656344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843ee06eaf46f79fe346f7d78b6551345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cd8f2a91a8da1fcd59d402538e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25f2c23bf3502fd50d6b2a126f29b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde7159acaba8d1c1c1c06755276ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c3f83a48fc05bffc2b2ecc6ae099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee951993c199d3f4348d565fb2c123350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc592f56dba3a22d2dfaa1e4f62568b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811447182412e35cd16059fa0d660d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979756bdd83e0bbd0b46f92af4fa894c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5abae2f0a9d3ea2b7fa7bcd6769401354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f52ad8b1f5191efdfda4d3a1d2b8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d8db7fc43d1849d716aede75a784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7d4e62ceb322e8ce0595d37ec5a83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052284ba6318b8156ae689f40b6bb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4020459ac379b12d7d2975e4ca2c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a46bcfaa47f8356ab369fece9cc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a74fd711c5bb12d599e43829e52b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea77dd66a5dbdfd9715c55eb53b0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b91e61f736d2eb3a0c8bbfa230f83f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bdb3b2edb5099dc745771696f4161364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408811f8d21c71d6fa25493c36fc7f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f542e517395dd10a93f877e0bc1fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5594e8c149baf4c5979205b2ad6b9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e1eac47e5e62ee2f28153522d0bfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5797d77b068cfd8c78d314d0876b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf7eb6975edafdfbcf9ab6b749a19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d6bbecd70b46a86247d245417771371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a44c9bb3f3659fc62ec5808ce7e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459923d01ff7f311ce7e649ce33effb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ade0ba91656b6202870eb49b6d1669374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f14e56e23118f3233cba17ce9329b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380f49fb9568dc0d9884f521029371376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9829c7efd14d21774036cbabeaff8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeb2cf566085134c5a91007530126b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d55dfb0f02e32e6413bf8f316d1a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1484c7df25e1406976a900c632d6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f10da088d2a9dd968c9e8336fc2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734875762f3da205b540a7e5e41038382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf89e97c0305acdc4301f1eb2b63291383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231247a9bdcb41747c9fed7bfb3b327384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4fd288c29a9a0e8e89b2b3041391b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481313a45941f177b017846b74b773386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db1b630ec217a280f7aaba234fe1f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4ac63a17678c59e5ba0d2671c815388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6509246f1d3b4b38b5789643f587c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee0750894c0bad8aba168a9563800390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d7b121c822a591a2d15877f2b190391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92a9f9453ad63070493d485ba3777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e21ee456407bd1a6d52fb0a088d30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3cf00e0e38ac8b8ce1e9afa2b8bd1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939c98bbbdf40178dd8210568d293c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968e7f10c933a966efbe5eafb47eda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e58374f75ac5f2594676aec1d9bdaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae9e2db1a41bd45b581f0f72a4f589398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6baaeba2ec65b132ffba73e2923d78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a3d99e91e6eead7e6bce111b2491400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66bf285524950f3773fe5a552abf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf3dd17c9e74e7734610609e8ab34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabedd98183122456e8efdc7727fae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b99a0187b1ee966ae457501acba84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8cc0149e46db685ee115864762d93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfed06608eed2ab9626b3d1a61fcbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e02278436cd3c23dba48eb658fccb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae79b703db3f59b6c56e59623fe3566408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ae042ca74cba7c92f4cb7d40721f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be2a68152d706c100f3456547987e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220beb96fbd91eab753ed4351f75b465411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2d619be7be3b228eef7906567d2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbbdc90863319804d51237571ea10b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4eb659d67d460bf718c44a87e2108414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d93c63fed994b69cc762cb1594db9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda1f853b701f6d7c4894420ccba4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479996a25e5337ddb81198e06d2034d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc9cb36439dab1a1b22a527890b2ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679e99a3cad893ed637bd68590bf356419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61958ebd85fd40849910b13a86b185a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583bb06580413fb862412a54f64e82d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889f4749c720d99c8bcb1fca96a145422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a270331c041c2dd833156eb98f9e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98519b496d98cb82927ade48a6dc65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafaa77d6d7cacd1ad1b9d777d502b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2c9042ee96ddeaf3af89c26fac2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3b852a271dd068ae5c5e1c0f01f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fb7ccbb2953cfe0c1402d26e1c85f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c53c38dc2d05c1d40c5bc992e1846429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6e6b7594bcabf3b8a4f56f3dc02c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65dbbfd4439808cda19f949b1082c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77ead7f67d51504438a900ff782bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0797e9fe8d62f32ac5de3e41f87e2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ea2f697b4a6980dc98344c6551df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d5d3407c20b3b2e62a3252cb6e34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c325f173fd4f748fe0b792d7b407f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a171547c7d8dc2a330c20898bd04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28689ba397a35be9915d889ace5b2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727dfd4af683f91e06ba90751ab1be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1336c2601a6543c1ac12f75b1754ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3163f26bc48a89bf49a8c3305e046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9449134164b90f07c6c5c772fe8cbad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c101ae97015ec43fe506f2a0606c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d2aa12b078728089f90271c08f215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47762df60c53e7d21d689993d6cb509e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c5d5ffc88955675b4ce48ac47411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad699331dba71374db5e25376a98f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67bff4aa474cfd093738336d47c558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91044c55b2b3ccfd1f87aa67f9065b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e6896e2a536de30fca8cf1e26fdad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419706453e7edd81b8eae9d09eb1b7de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7148131234feceaa8c228f7bba722452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c048391f82e1f12da2c6e3146c93b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc7a9a8cad28ff5b1317fd7a053f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945c144226b7c6a361213e91c892168455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550afde4dd86b860b782c41e86a9eab7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc4f171ef62528ab337fe40d2bb07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd6e5cc5cb6d1946f81c7b14c0f2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ecaf67d06a5de65ea48c2f807ae48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb846dbd4846e65ff98a3a8ebac85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a0de2f9ea6f1e0cf46a6bd9777476461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e45df5741e7880c1bf3be853e118462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e5e79bb7093f37758c5454b6083e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33c4eb8b20abfa939026672ec6107464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c16a3137b240254008e906e1bf56f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb4491245292c47ecae4600bcbb92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b4efad2d6b5ad3eb4fe0efd0f2bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc07bbb0ed49b73566fcaaddaec65cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bdc75f0a833571c6eb590603509f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa026f4f6e04da310dcef629e4d780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c724984326c8e6bbbd14f99bfa02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce159bfb7a59b650283c310ea320e90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f424e55d770f85f636e191a09a42eea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afc98a7e58f879585be4537e27f86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c92821684568b3a59c7869d227d54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df043f7af797eb6777873ca575a38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f436351bf7d3c0b940c3cf0e49ac1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eecd63163921e1eb6315af6e1ca74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af7ccdf0724f393d38a60f91c5616479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cf88092b9d6e64412a0baace5bce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeddb134b430df69db130ae35a7e3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8b897bf3042f0664453a2d7afc36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d7f5a483e419fdb9a6619a8f4b07a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8ee878cd3377b751cc959aa21fd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb41ef49b75c56e22115269dc15d46e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217154263ed3a8f8bfa273afa9ecffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d236098bfd58c31864338f3ce8f4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2add64b1c90b2e9f67c89c3434a7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c75f2a5806697fd9afd2e3c67b428489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13405a19b24094b738d91f78fcbfbb8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb98cedf17e540c2d525e1e6ef4eb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ff00716664c8e59e27c5178861eda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358faea0c19c18af98e412a25388c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33510775439ba78bd0618d9d5edfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1c7a9a147f454bf89b0f94b719931495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1538668f2ad34887081f4088a6b29a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5037f976768cf7ab57bd9aa6276c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f9aadb3f9d7ca58aa7069f9a4c4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3bfe647a555bed0ce4a6b205cecd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21634e29411742e4a2dbe507d1bf8124500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572fc1daf2db82d160ac2faa3b4a8e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f5c11341d0100023725776b3729f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495661c8b8670823ad946cb2538f46b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feeea51dbf1428f956b724b2f3ca3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba8394c0020728ac9810a249baa1c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b27c18a558ff49fcaaf5b76c59d54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd139608b77c40b9fa6334fdb78a3f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e80805d1efd5ad02d485cc91e837508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37be8d533b7c281a36ccecfe494702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5c928daf7fccaa5e6381d76128b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02d81888f30e3c872c749adc48f89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4fda4dfd147506fdc5ffb28aba512512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0424ebc407f002826600554937e8f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398efb994263e165052072ab2a227956514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52576b3a197f46604ba1f6d30ab0e197515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fc6b4ef37918c3bb88b3c90bd5d73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd7ec23ed8fa5ee578822a6900665e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a410727cdd47e6d6366bc59444a023518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab4d922d1d4e05d4eaaa4b3d41e23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed89e638303782c16c8db35159f7cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e01b327c014239087b473792ea43b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6199718f49ac7b91f18c34b6769176522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6f8bd9210bfa29d660ad5faded4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424aae0f234f28aa495967c03bd1931524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5b5ac4a766a5b83b9ef94aa73709525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bb6c2cf60246f01afc0796fbee5e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecb54c5908cda967586b5bb9c8daa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18034d427ee617b297be3892665226c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0b15a9f5ea42d9dd201289f2686f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe33283740814fec55e4e99f9f08f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db791cb8a354110930454841227edbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2654a626fc644d2d0d252871e73e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4292c9640739e21696ec7b638035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308763aa46a8ea939d27234d338d564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f94219494607b85b7946742c219c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4a49cde99d41b5771abc30d23e85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbfcfb61a04c43ef5670aa0d7ee5c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee387bc82e945575b116903c96c3daf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ceeb46feb77fa77ccc1bd3317ee0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b23f5601b0d96be0b7bcac4f441194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed65a9047862f48fe1567b52c4abd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca15d6e4b52ded0e641c9ce71eb4fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ebac6b7a66327834ff8d4a936255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9419b84570012b5083777ccafddab9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d186a9f6fa1d72c21cd1885f34bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b85c9c9454ff03b589b1659b3bf1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940678ba024fc58e482cffbeee162b8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e47a9c347374fcf01c8c5db4577d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0fde89a3c06b08c2e2b32baed6fff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b35d94562c003ece564b15424a38b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752943a736cafe85c814d9c99d09af0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f4bc0300442c8f4c3c06b0266ddf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fddab96c2549b9a5eca477fc1c2b90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865d6fc9ed18b48a5cb38625bd115b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d853259aa6e6605c935a4ad655f34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5f866c47300d9b251f3f0ba0467b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908efad16174122c0eda8b19141893a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdbc3ea5918f92686781c2081933fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5879dd500041f570f0835289a153559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450da36fd148f31488f8f2df17e86e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871bf368fdcd2b3982b492bfd4145e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ed5f662fa0fbe5b8040eaa27fb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a4211b23f93fa1b8d15078ea12b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e84416a4083734c333a329da3c950564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c8d9008334ad38bf39de292304a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b2e7caa6df6c4907a7243848f2b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354416975d8ac5b00d92052a2de283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c9a3290f1c980f00b01c62be9049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c8f166a7e079d4c45f0adbdc60cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e4dab637ffbb91e9fb94f3bc58779570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31c139e735b8312da09a5d6e33894571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d51779b7f2c199ea6425e963f34c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368cae3300e379fd7f5d17aecb75465573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c330ad80b6a56e3e4ecf2b16543f95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743f1118ec2bfcfbfd5f545a02e9e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22eb5b337a62358af5a0c344ceb04a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b077d53bba2932434a82660c622b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecd0c72389ac24b44fd040ad543788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef9730e5f53e35304778edda8f3b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f06b997b261bbf9852b867fc8db0ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4e6eb7433ab13aa60d527705eeea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211d2804b01dc36275779197eeecea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b494a3f0953fdd24fdb0ea9897a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a6ecb75d6c3c9c99a4dc23a692dde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afea6c2abda86ca8028a01860e911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8ce165b942ab01ac4f84fc5f852f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ecadc82dc4eb39818e298fe3aae31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44769d2d4f40d4c7504f15fa55e49234588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa4840762d67a4003da453237b151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3daf46d6e394ddd52193a82a4480f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5e5a3ea56d8481f7f79db510f104591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3337dfa9b517aeec8479126cd7895592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b141fadf554a95a58263280214db3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b7da01292c01dc1ca7a742f37a0fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7303b91dc4e09faa93f120db9d5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d944573dfefd94dea7c2c561f1c6ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7fe90f9162a9a9b8e092505c0b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904484d68c5470f7a1788b57697c1e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ef79e8569946646b6149251f8d364599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec58801daecee8a2b73acaad66546c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ebd6dee5c948638403596d0f47fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245c590b73b7eebf13699a148671ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e45b3518ac2053752baca5ea0849d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634a903259bd16fcdd206da21e8558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c084328eafb591b4839c5cf42918b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9589682b917b3522291f84b1e3dc594606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc98e4b5d0decd096df61747271478607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e50a79bd177a6472cacecee59a504608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15284c8d51c75dfb10b35ba14dfd9772609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d14b1fc14d58aa7a3aed31a5c469610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d7abb364bea303828a2027f0d3562611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44190586768d078b0d049112bf723612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb5db74643c791c19f9c8d81609e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a97d57d1f8b39eef211aac824656614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8f523a66e797ad6d07d568e71efa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5016439d470136767c9f89afbe3c672616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318bfe9c7b4723cd56029a7519284fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3603e63430e9ae49c77d9bd007cbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185119d7877884a868ca1046eca4cff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb0f422d26199a1e567d2b437a2f2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60a3056c4a0d77acfafe779d8fa3fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a4fd6c0f5ae9c3771cc1af2c164d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d464475880486084ed9f7a1de88a677623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dd85467cfb870daf55934dc1dad42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b811c97a57c3efc24fde3181fe853625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c47ffada96068c78cbfe8c086507cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0dcaa5ae617537d3c63884f9dee0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4324798f0573b5b0b9dd64698279e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf488c50e9811dbb143f2bfba52d9b62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125fdee218f5fe68331aefba26c310630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08fcec6a38869c87a5d4cbb73da235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee59adde181a7472b50bbd6ce841d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cbd888e122d5e9d74f55aa95dd303633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968966b4dfbfc383e9114d75175331634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad8ce46f160eb9a83f9be821830dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de1818bea62b097a303fe0338caa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbff389c52bfc39e7ef0b307d4f17d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef298297412262b243a4ffc61c4d093638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb6775bb923407e5eb27e80907454639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc37d65ab4e8c342508cf840d87d879640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce020344bc1879dae58fc264cc8bbb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8e8fe97fc1dbee54e5aa048658c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc45a41707e1cefc1a597db08a29c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc226b7884642ec873e3cada22fceb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea1bb33943996040416200f4ed60f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3a5cc4e5a7482b939fd20c25cfe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f816b64353ccda31e8696d33dbd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a78d52f7a04285c3f09d56561b46b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bacb6f3635af65f8244e178bf8b11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0a2b398f7c06cde59b0f68f58605e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e46c7e9ab5d67e5354c0a179fa440651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff76e53125776f293a686fe114786652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7881f3bd1128b35a7f0be35956a952653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f035ab11e89c1118690b24c7a7ec29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae659aea825e56b4cee1c0ee86d5baf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3617230acf66d1ce57a20035df0be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417efb87db452a209237695b65918eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2ab133ae18c83a73bcc360739c60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b5b5519dd29f3ab8d640996c54d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3913e6cca63701c51ef830fc44ca87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3cfb8fa2c0125b597fea072382625661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e2b263d37ebf76448d9c49d9e0381662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48636edc5ac5696d35fefc0e893651663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca10cfc01dc3b9cbffa7649aa5ba2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dec5ab1a0094b718aec4e36079882665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476b7618e984b0c9e781786ec353a8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f439289377ebfd3a73ab26a938456667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842696c3c938036fab73c2f5976a094668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c5312a6d7fb00f2aae4a29c6c654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4bbb6fcf6d18d7a1d45c06eaada0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e7a202d9b10a57cc2d808471c487671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7463426a332eb3917a02778867b59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d067a4aeeb7c3fa692c35094a08278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a523b39197bf3f27a3b397d4e948674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd794ccbe8f61f30617f6728c2ba136675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33af98651a87bfde0b327e70901af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83ca09cb145a6e8848aa5468a2939677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7533456faced1094a258a36fd71fb55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df37c334ce5285543941124933e682679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d93cf6c0011ecb0e710cbafcb67b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44cbcec8173f9d82393318df2bd50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45201d59294813e5525b38735df8c87e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c532c2e9a3e0db3ecdc26f699707bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c741744f2d4399080365a1c50028cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d398b29e90a3276b13eb61a78f7ba6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e281f568799107627a15c9e40c30a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec5b5ac66cd5b0d33671db0cc7382687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ac5346c7bb97811407267b968409688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7beb6736a5e1af9b0dffaa00252eed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29feafbfc875a20ab0362b369c4080c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b384a07cba20dccfdcaa928401dd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3933df9e54a398ec1f28b04d228e61b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29a23e3059094b1a1c80a30fdc597693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8008a6bb79556b2d9c7af8960ba2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ecd984b23034eeaf8eb9f87daaccb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507aab5ea023a459d8245e4fa13683696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aca74efb94b7dbdbe4f9d07db313c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab8b8bcda4ebabaebc46f8392226f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a497c236e4855c083df5b4c24abc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c85ba78a018ae288150ace156870d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fedae2de5f5c05ad97a3c817a92b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5bfdf9b609a4619be87026b3711cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2155aed7357acae99734e2cbd866cbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474db56432e56dbaf2dab7b79c4964704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf5249ad90a3026e4d6c9c1165e4bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d2c359a6b7fad30a34087479a7e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13567762d81e33599d91a6c082a575c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3eadbc12f2b51221e613333f81db5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe4eff93f288343103b4e19e30588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8899f874c5789f640570c6bc3dcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad934dd119a7dca1108a66fb90d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b93e652e2832848becbeb5fd35113712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f433afac38201a53e07e289d696e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c570beaa4222a577fd40d3f345a8ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed4c721f90597d108aec5d7a5173a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d2e65e0d48772439799eb3d2b5e76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163a8597827ceb719ac274a9482193717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28659ad74a93cdcb04624e72860473e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad67686ea7a74a1ab458f10e710958719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ce34252ca5dfd2a4170336b58073720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b0b2a23ae798a66754001dcfb9b8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70a6120ea8e9fdd68969ab06a831c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d14869b5c889148ac693b27be92a88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5c9d551926970a22de0fb19bb09a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab54b58988a14c02b07662b3f815b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68262af6dc32dd873e5c6d17dc775b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db517ab06bc39146462a7542edc2c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515cb3d32e660ff4faace29fd136397728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6437f17d2aeab96b3d65412a966218729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73e9559edfa2c7f8f78139c09a95d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712bfa633be2fb45510e5506212fb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a387ff2b192677cdebe49a10daa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb2990ee0ffa440deefb2c547dff9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fdc38673e07e683aaf8c600823bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285581b6f2f63ae316fd12320530c48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e41bc0e45e53d5e2a540922ff1673e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9af4152c88645b006814545879955737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76149beda56e509fd228b51ea8da9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab409f21c2615594c445c352275e9aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ba267410149d4fdcf01223263484740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780cee4ef8ec34299fec9bdcad53dbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e354556ea01a6223e7b7cdf734ca4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294531d15a65071b7e489485a02efa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca18fc0e75645ea1a3abdcdb70016d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20487c53803b5834214afb2e4fdd7cb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bc9fed2907ed699465fbe04fd66e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57d5da01fa88509712101470e676c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a9d3426552c2ff31b841f0b9571f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca468d971ec6b12c71875777de91b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5febf6d22fec35c1de7ba1ae95fc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1e6d067da58fe6d15ebd9a5a7151751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b86ffaf9e0362468c2630f22546d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e261c92ae462933a15b3f5f902d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12774707ecd1000d25b19ab5fa22fce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bacb2487ad5b7017195e86119820755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1c5370794dce65307125791350de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a980f6fe7322a14cc821c2ecad64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebd8653cae1fea9c2b1662809dfa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003419cd8f76ad0200bde873e85cd9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbe48fd76d0dbf593111c79f8cbc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46f464aadbb6c660cc1ffa706266f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad13aab3bd6ad4c78b47ec8bb70e24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ca277867bdc52034124f0b5e5dae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453900700c9fb5d7e71859e1eb7375764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effe8bc0e941e5a2cf9c4eeb2e25f0c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e373149852c4edc32e15eca3badb9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb29fb0d5ae21f09d2851da4e94439767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>