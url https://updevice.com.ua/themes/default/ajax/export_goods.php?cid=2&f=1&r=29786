--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a9c9bf6fd5634290ebf9399948561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ab456a31f5bd8ea0a3b0a6c48b0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038915be06cdff2e1e12df659e109ba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44aa0926ea37c795558583716eb7c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950720ad05c1d6beafca389306e9285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be45ab16f142f5d08262a567be7c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ce6e9635ed3b7584adf036f3590b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644df58be984c8ba0f573545d588c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd775bc66cab16a2238b599b0865ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46254378fde24ad84011cd43a71160da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa92ef5ce4650e231975320f7789611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04283cf5a17701630545713f57a5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a192dc0975fd9cd7f54e278ba3ff5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe61edc26c53e5a9b72c9e6df3fdc0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186d254899e55ce86bb29f45a63de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c1cd6280c7b7414243e87e97f17916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff8b501d7993afea3b7c5a7dc7f5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ce4b3de5d298ed6d8b8b9493191418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ce3e073c96b178d8ff70a0869c00219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474cc67369d3a954af032672fc36e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e6e93b1e8ad00b2b3b0c333aef54a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373e050c47fcd6f12a44aa5054ed2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa9538a7a8b493f3063abdf6576d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e457516e711786c56520ae075b4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa859c843c5da04872f37f3ec2c2b2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb161cd423e7135ef548417682a3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4371cee74ddb11f6b5ab15aa08851327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d698f03a01e612fe753fbb0ff2ebb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf640bbe6ccc6c756d24b46630eeb7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c3e7fcbc144562bef8fb4bde1a4b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2831b38de12ca69bbab00d4aa3ff531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f68edb1213aa6a0a2fd75909a23f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726c0b6b6fc79ad32327d8a5c6eba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e901a98eae93b0b97abb4dcea6ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4612d1a147350e8df84b00bc980d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2e9f648023f44bcb2fe88ae1ed6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173567cd28d6365e2164ebaa3fc2d9b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883801c7483173c095547bb791a62e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db383764319fa56d0a474955f1cb9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995c8dc44557b753404f6497680df7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8287b1a9e97ea06a511b0a2a8d38041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74ecb71a512aa919ff42c2fa3898542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd31c95716df09b43b36a17902f2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290c8a6a22a70c6147db26af8b074d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a8d89b368958a486f76e6b20550145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6903547ee718d44172730963515ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9fd3e3811f896eebe4d9281ca061447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cde76aab11c068d711b2efd9576c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c66984fbe7ccaa75d370433f5ada9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015da8a26bfed9c2cc602c3017077a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef46ecbb1606aabf896c333beb7599751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2196d80ea158b3ffe6b6953410b26f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0048c33bad6fb6cab4164ee5826be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201a2a938b65a2de978174373c95a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b887946e08b18057d0c66f0c349055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a1a6925e36f2d102e917fd1ce6cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9927dfe069093622f7163cefeb31257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdda077717ee0d9e1389a1133af17558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e4793bfe8097337f8e97e99e07f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961db293deb9e954857b1e3d2952b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328dfd559f23f4f1d257125aece10461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b036b12084c6cf1bcaf983fc74fca2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dfe728f9a6a20e2baf9bb4e7b3dd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317b75c9484341061159b49061a45b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae170df00bc8701e5e6061ba2c27de7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a5e075c35fe1cb0f84a227a8040966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44263de772c672db8aea4f262e1fddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f412ac1644f24883591e6d9aca6c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452f8cd6d031947dfb30794f737611f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe67c675560376392d1693400cef470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2f9095ed14f117818904418171af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164475ae5e6acb2686b19169eaa76b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64422f7017ec2017139a712a5304ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b6059fea8d322da89e84d4c5b60b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016aadb8f8705b33dd9e8f35b27abd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd9910e81c3e4fbd0eafc6266018376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca161951f65c6537ecb9646dab22aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf31ebcfc4eab56c16173743099bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a44ac7ed00a927138f631f670a16a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a123dbd1344654894a72b82c8bb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eba295981d97dabee844e7a59115181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619eecba1f1bcdc0da349b00ee0298b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0139f37915cdf831c10029bf1a91e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67c4df1370fad6d616c2a825a395184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a38a58f6707b84059492e6d3f0a9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf34592aa2fcf0a3631e442661d8a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4ecfe35816b073964bc43168428987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9554ded7b239f78fa7ad573e38741a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d03047d65f86a6c37ab92391306589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa99576d772ce7df2e2857e1ef22da490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074eb27f3b4a8ca7418c08b92ce1d2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2e5f8914f197b26f2000c0fab3ea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479fca78782bf0b97e6509e34fadf1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e896ba6cab2b9afa329b06cc02051594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a5e40ed17c683330929737b806a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00964604b07f62ac3ab877edd2c3b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ae2cb296ac19be16ebe618d1d33e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d64ac3d2f85ebf2dc1f8377c087998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297c1abd31b30d50f0ee62a976528199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa16f7011059ffbf5ba60cfa70e453100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636e3d70dd2bd534300476f878ac2c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53767bb87020868e920c9353cb0600102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0355f40b2396fc764d9ec8652ceea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dbf1534fc261a523591093599b7e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3945d6a0a102bc93953386a80d7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591276be3bbb9a1dc9969357e84c31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a70bdf2a7f33902acb6585edaa88f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed025c1d2e721c1e97a22c69e804dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0ab0271c148be72ae17dee17ffc53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21fefba9120b52e22760b26e77a1b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d9df945bf44f29e54a42536c022e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05aa21f0cdaffc05526d416be16218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98609390a136975b2462c34a75c5d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7320296c878835000d411b2b2dcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706813c7e0ac797167b053e623fac5c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8774bee24965d5cd97e951eca8da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34cc399251dbbf753124bfe5570bb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b97645caf97e73e3c3f19ac7a2ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb74c0214068f4ea1de298da5efd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea2724f06638d05e039531b478278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87833bc8ba3186c4b03d440f55101121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd59b0ee58e77721bb104525cb7d4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8f5209dd2b02c471c8dac016d271123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d442571c5325f8066ff27fe49c903ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9595430fcd20f80b83b7619f6d4cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38a444b5a68d19285839ac7572af0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd0d29be37122fc156177c7fc0a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c19b40fbb58d617956a19d12df52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3f0d0552409aa29d8b9eb2ca2739129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e391483ba04ae1dbad74e60fcf1ed0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac2c52ce341756622766fd868f6f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b3bdece34d6b3db59f0d8fc549a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7cf7a71ee9edc2c79c08974fa3a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0396ab820a1048a69790fe8a99ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803e0288a0f104a96afc7e7ad96c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253fdafda2fa0160e09e8ec495f797136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd55943d50d6a3ee5ea0693917ffa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d55d112bae9cd786c759584501b7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd0f78bbb078634c8d38c93138b58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34b9f4f2943fcb24c6d7996c92431140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd6d4e8a61fcfbc309a1c221905af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880913b9e3e094b65ad7109813d0a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8fa1cbc48fc9e9087d155c9b0d372143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e37b66f4b9c41ca27748314ec242144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6124c4b7e3e4c73473b11f677d7df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b5853fd0773ec49138b3d5c46c61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f5d98d7baf111b2f09a607ba6d45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db145c9bfc0ff870fcc916642ac69d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eeb9ff06365b80b8057158ecd1846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e909f6a9808c3ba22578d9339d5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e25ef602dee0902b2abddbc5c947da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950e0c9c745e6eb227c16cc88feef5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ba626c64b7940833e773583e7a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e82876360967d72c7a3c819a2f91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0334252d1c0a443ec55908859e67d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c0ae0b6430aa750a81dd9e2e0177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e890a24b30eb1e038c97c4421fc7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0eb66d35280ee7c5c0936d86f6995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b86894eb0ab029c50f0f786965196d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac3d6ae0f4b09e4f63d321d5e9d927160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b6034f1aca1f1b0cc8b43ff9bdef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407cd2c1dae63b0dc188fe1db44e19b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04852deebe1a7754b52762a6f828e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be80a9dc0b73b20ca9c9052c4074d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4ec43ddb0e2f073e3df5888e70d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff080429648d19907c644af586a04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d8b599a0c61e71148171114e5ee2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae3e09ff90c6c522e4f31d3ec50f51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce9971fc0d7e8a531e806f3233140169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea1e5f5d3eaf79717854c55a483965170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d81c69dde3fa002f5866ddba0f71f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373286fb90893f714ae3604d95d6927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c2c90b56a0e106ea756741e99fcfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100fc747cbe33aa3726abf455246e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b536fca525b1b5d617cdd1993ac5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078104c5fa14a8b831ebc8839f183c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a57c5406fbc2121845dd3e4a0a39ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e332ae9e360dc1abee7058d3a2b67c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68706d4d8589250fea4dc22491332179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d025ab62129298653c6b99b408ab4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75518caeb69acce9a79b3109d600c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8990c76dbb47015d4451e610d487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21a404ed54fb48b88b088e0df5088183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce65282c1a11eb78a66fd29de30611184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684c7071f9330712873feec1b3bacff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d734638262e81d9150c4d79636c72c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d9ec35260a663463092d9c93602d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78779bf4450fc0aaaa620f2461737188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e50cfbd05bed02628e0c5b9416e61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22371eaa592c65d7ef89885739027190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b81adf164095d74f2bbbd9acaff5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5aa2f8b6f6339424abc82fa125950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25649eed610a0ef3dff8fc60efca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7bcb56244721479d57c8e15906d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfce7a76107206abf9df2d95383393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb84a9fe0f719697e6142cf5c7560b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834efab4f5644499d0168aacbb35272197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c77079d8534f33ec070ba1cd2f4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa85e73f2a7996bc099db336c85188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa76f1e089867c3f473ea825ed2454200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a453756e1f6b4cfac5202b19cdcb85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b4d5ac820e9771a2d7f59816b1b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d6059b892f56fc7ec82fc20c4eb32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a66341fe99ae17afc08f79537303204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6d2d414598fa9478f59366ba5361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26823af06e75a58de4c73bdc26931be5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005038026a6837fb937f1c80d911a381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572fd1682cb2641112806ca9fc3070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6888df9465a714eb1f5915b24e2bdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd1aa241cd24cbc89b08c2804feaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ab405da4d94040c9e12693bcec1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be33d79faf7af34a2c5ba0de90ebc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6739216b6f9133de540fb7a97ab8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf77663fb110e495a725482b210b29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73058b53b191101e98fdb38250e50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1f4a0e6e6c94392c4ec52bf3235de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612413a579bacea0475233833bc5dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e4c070c1ca4bfdc426a21ca85ad0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06005650bf5a1a14d31badd258ea6ba0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645861350bf0ea790f20c0e055529579220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0cd14c74594f091ab57f4c30c90b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d5668ca5fcf79a536868a023a2e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60f0ec7457b176bc2bfb3259fa1dd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17936cfad71d042a5126ffe6cbcb75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51a3334e74b16ee1c8ba36b742d5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5050128c4c80ef7ffd0bd3171de76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bca2b05dfcb061ec4dad57511ec6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c58093c7cebd2dd806d9fc943848228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174ea3be5d4e6a6a7f1043615b22e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e91229fbac4dc2fbed4f471c0c66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b259e2944dde8b122b1353c5cceeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6b774434ad6313c6ce03fe1b5275b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a9429cf9a7ebbeda65971da05f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122ce1c6fc7ea3cb0c371724e0cdf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6ebb3db6fa4057634484e79d3859235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63698a08b7b25f3f4f94699123b9744236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073137cf2178f25eed6b1cd3157be8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908443bc48a95aed301348fc60221a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9696aeb96f16d898ac5620ead4e0347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e61f683365d81ec494ee581e173eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41948a9d78f74de52c93b84a0a29e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6c4577a6e934099fca54f9aedd1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434643bc8bdc46587afba3bdb021b67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017782a6c27ce8cb55d38aff2790823a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e79fc84ef36f9458837989cc8a3f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bea7c908c986c885a78bb59687adb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d53f97a5253a49a6d8c1ceb8f186e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e70cd717d280a3b74e0fd3a9e9f0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fecbd1b8599c4ebe2206bc73f92817249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b28ffdf4caecf2710e5e4d4835367250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a65e66a5ee1af1ba6e4f101d426e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb85288581ff59eca176c63770149f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c796cdb2ad2ba9d32fcf70cc5d097c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e039066b09160f789fb7c7177e35ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844170edd1c744691421e28ce0f75b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352288ed90c8859caa6186a956ec54b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e968d4795d05ccc12c2870c351ea4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a01c435248a321e53adb8aad66e6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff743fadb790f8f968745bf0947ba4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac760433d9fde68a7d5da951cb48b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e781b20f510d812cb02e287550e0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d76beb20c12a29aa057b7f013267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a81bb969bfc8b6f6db92f57a71984263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c102e8089b6e9971a3fa8b1e5292ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62834138a7743e386bbb568ac4d9dee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa3eef792011fd14302c0eee1f566266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52251e2cb568c3756e929bf49275ef6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d395b2061ac707fec8ced9290bab7b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c284da7d4ef8319dba761b768de062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b881288de8e4954477e9b8074ee19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee714b0af322ae4c8c276698301680271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7e7ee76aba745251da598b94e89c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90039fff5221e02f983e247d431b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4856fde54430d4c3895f8f13330687274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a88aeb48c6b801c1fdd3f07d6422d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db24c79b765be029aada5efe6ab43f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac242fd6c47108fbe3425650ec7ae9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79674b5b2b2d98ee3e9de5152d2e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f6e6443d52ab92ab05a2312875af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559498e2d19c70f2dc78ec32dad91df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c11dccb59fd5250062cde599a6a7ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916971fae0598aefa4347708a58ebff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297be1a251ff77e41c5e677b2100f23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75aa46eaf2f278cf3198aa4c835bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c20eec259c9ebd70c387bbaf99a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2db8160f18e74688f32ee8d65561ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47970aa909a451db86ca7acb2c42fa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b53ffa090a012290702f4c0b92cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210664bbabbc38962388da194d92378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696422e5dd996c5e00e17676ca335ffa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a8f4e7c7ef3c88fb01077f697111e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c16b9c167b5e554eaaf0d06fdbbcbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0468737e47c397aee4ea30d6a2adb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355cb16bd59787f61f8b9583de81f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d30eeda4b6fe78c51cdef264c9251295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2801a918056df0a0d267536f83ff33b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c7eb9d31fb1b4d26016451591aa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385833b56d032f9c8cdfd44507cf5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121123ad450fb59db46bda10d21afe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3cf38d4e5fce0213d0de1d3c7245300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02ead0820653aab614540af06235d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eacc996863b568e987fa6cad40503c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c1eec8042e42407315e76c0f3d07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a673909f76ef60a60fa33c1c7ad2c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec977a5250d8f74166f22b8a7c9de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858fe7beb6dd5fbc3aaf550d775bd2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e65ff0e68e332fcd5e61fc9456fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601502a816d81f6cc5f299f2c6b4fdd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d1198aba1a3378e12380581f8c04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512794fb408fd83b6c1a7f38f10c00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844dbbd00bda52b6a9b8b355e1aafe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21ec18c4f8be724a248d56013d0be7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c7c47c561d27cb8f82ae32908ebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d90ac8b200525515f6c166da33477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acf9ad0ba006d0050e1f21578fdb2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f957935ecc5b9ceccdf32b3cd9dd29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf63ebb37aaaa7326bd2297ca2d2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd6c273713b79ed4da43c619ffa5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116206c1ca59ad90ed33e9668634c91c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb3125714ee509761d8ac9095b87b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371acbaac8ccc16c98fdde01bb5f8fd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f12ee9f1977c1f2e085ed4886240322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1cf3b48ae063c5d5151540e70f202323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce05ee1529387ef23100e115702c89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094b32a8db0ed53c40ce6f76726ac37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8889cc0f1b7680e4268c0181ab3cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b3611d9508a8855b381ae77960a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f117bed9d217351bad5680a2cfe2c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68851aedef3ed85a618ccfc05ba8e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbf9ef0b45cf20fa68807313d472c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd858371d64ec7d403ccff3da2bbf7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6844c450a243aefc5928e5d3a149332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a8d7ac992dc108b8c7e80435d1f2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a160cb1f4fd0c61d3244db3c8a9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1781a9cc72e12025e84256abc46f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1818862ef6a8f8458f726f7b2f6b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca94cd1c263bbbe9f07ce2a702146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d924a8ccb23361eddfa8fd7f331e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fedc1edcfb15a7012f930d6572bd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954136f9211cb044741056d484a9035a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eed6035015f3d1f8f54b545cc0a00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fe59501b649c8b6a3ed03b1e94f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b451f9e2a368e0330b095110d539343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e1fdcd0681fe0b1681a484bc8f5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747eb0834a16ba95fe8b5ffe42b9f01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011267aa5d130b2e7ff54270b7b7e3ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f67bf5160cef3a52c67c930e99672347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea9de4f05147e754706b09717af08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da11aaab66e28e6e42c02f1388aced349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49c6db4f7be9f4b7791fb7492b9cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802787b61de09a05a90f35a5bed50133351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e91c85ed36387f0715a2ecfff28817352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae4b3ab6a786a178b7c33a5280591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd09142695afd5b40fdc68c9a5f32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883c703f10ac2867e147efbbee63cf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be690ba8b38b38a4d04b5630d5ee12e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdbcce5cefbc08f5a1f25699584b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a978b66199d104f9ad7d5bb6e5d66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac695d77a4607a766c445a37f90f38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3557d9b72dde928653da292336e1ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04530b01d21b2b4c7f729d2a1680f66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c789cfd3154611c9cae84dcb5b5a5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8cdeefda7655e2d25a80ffceb476363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e625018f7e97e27afea1a3625459c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746fb8921a037f1efee39a6edfab91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13ff620f191cc886207793f6c01d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428190549fe4149d0cdf53d785b82524367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e6860f49cff21cbb371da3b92760368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebd702ff924f2a82f4f003340234f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b2fcbff4a05d4ac70429a98b976f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5db3d9a005380c858f5452b0173ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51d8a386592e255454aa431a8f258372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52db37844ad3f909363278cb48d24c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719b7d03845e866a1ad2b761fc84f35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe1901dd84eb7cf2eae710f4b478b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc419aff5b943d029979b47eeb8d6d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8445aee5af8bb183856fad0525f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46db934b68eacb901812ecdffacdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d1a38c04ad7c5b34983d88d741f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5037ff9c22fd395e48e759f38b7fe5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623754cf10a23f6a3cc87b5cf2cac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463463e46bb0aa3a3c8049c2073c47ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643dbbeb4d6f73ef5c38abd2451582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583cb388fe660afb8fa33977b5a3cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c9b1753ae7f49a935fa85d325c3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb362601756fa03c8af5052a0f77328386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf15ebe47772fc26b6bfe3dedfcf08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9640efe85742ed62a9003a5071ba69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122364abc446873a0e6deda409ad2902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b66f2bd610bafcc9a34ca8cce9e1c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fa58b64463fd42c6b91e26b95b58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33965b6d7888b1f2bf6e7c4f78248999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75eac889adf83474d977ff94827bf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a9bd92e187d15ffce16f846fddab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1889af438395c8ee896dbe6cea9b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c278768cdc9e072e162e584763660a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b60622122275ccf22ad40f15d56776397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3fda255c184b05510a3297f3df95c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df193cb3ec8daea5b4641ed0cda5935399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ae3a3fdd5efa9af42182f3cc0b57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671cd7131e4586609a50d68185d845a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac005e91d8dc1985808d3a9436d90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d19479f7c32e2cab029bf6e13b8ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe2444e35ed2f8f6f060f233b9506a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34663fc1cb1ce945e27da0c21a76cfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dda3c95615485418182c42111c7e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c6993707629670ded83c615f9613407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b4ee8a0daef69b6cd79ca5d9e1745408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237d11facfdea50c54e2380393e84c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99161213cb34f5c2bf41daf07ffe7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcde1e461d2d14e40080be27141a2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50481d89a592354b4113f0ed631e93a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80547f154476801691ebd8cdff013413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13ec8c919a63810734dd8413ab4e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3609eaaa87a048283ee436bd8a0c7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bdb4321fb2b4483aeed9278bae0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459e8da08d9c0ef33054d7b6adb77c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744639b50b43dfbde991cf2f26b43fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d29c4f71c1e7086975e980af38bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b403c1e4e794eeb20532d083feb55dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ec94652af19d95933e47dad6e235421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0402c39027806e149b2513405f79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3f7daf35c321be44f96860a51bb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895d8b92a31d3d185a364e144403884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f44ca1c4b1c4c2e1bb9b31c75927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ca1b6e3a8c29bffa2e4b5321715e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d750b3d73313ffa0d507932797cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d00418c6632d44e7a582b7b025b7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75c6f5759fb20bbd7fbb6fc5258c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748f75b7892db06eef22d37d44a7f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3374d8b0838ecb2fa64e615cdfe78b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd45714aaef17877015fa783e628bd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd477d46a17540acd8ed399df65fa1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddb3842d2b4b24334316a6577aa09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b54a8834a53c02f9fec6260b6268c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718fe85571fa8882b2f862f208f2d51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7968cd1afbeffc3d2988e523c88dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843940e16fdffa98e89bd5f9c24a7f56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43638680ee8e8f965c53cb236f4d643439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518174a66f1c8dfa30fdc4e58bf5bab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9430818ac178b5a9f0e74c2e83ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645101ae0009bf4f1d1c3675f266cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f4499d0f433ac4290731491f73817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52648785d73d9ca97051884a07d8e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c37c843dc8d3f0f7f47b7ec487b9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bf65e60da8022b74271d173eb3b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6e77561bc3fe1618778f82d19edd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0cbc7c7c32ba94d9a5038a9949e6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646bc548bbf4d5edd16a6b20aadc424449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30979ddd166095cbc7106c0c0657473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a7d1936c580e0229af98a944c5b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b303a3ab44102d324297aa9a7f0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f278fc447279d9320167aa117cbe19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f600373ec3df9351df0ba3507865f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d92553326c5aecf15dcf815b172b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1142c6b9254603d3d4ed56c03b0a2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49893cf032ae07cc61c31d8adabae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6afbb5a5a78bae6f3977df97d7b70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178a81a58b2bc7e2b227a5da9a28ddc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bbe730e99f73e94a547ee16797842460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714203abe8c6ce2ead9a2ed6426cc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a9ac3c6f047bf3e3e1069026f4bc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e36a23e25af488ec6326bf4a1d94ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074d0c6d8b13e142dbd8d32214d363464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63edde044216cc46b6afc9d8fab3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48edd58f54d99257922089084bcee6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4c064cd7974120dfd9e8e4c655fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5017a33e93b35c9097b93facb77d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab69a6707d2f70bc38633cfad54168e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5cdd6b5440b5f88d5fbe79760ca3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c110480d0e8fce1cc14a0cf8e3b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2921e8d4beea653eff8eb8a14b164472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f41e5f236dfb5f48e7ff4af4802e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481551601331c973f6c9b39b894a863474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31374a2b59147bd5f7120c70ef6c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e1852c6f87089136666553245acc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705ecf4ca17ea6acced6aece916fa1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893887e164c97cff1a70b3e53994c33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a449e2c9e2a7a1044d12af2e0da3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0cc3f4acdb7318f86acb7642623a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88259b936407b1b6a56ef42e3250f6bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e976dba17bca420a2b3db3c633812d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61cfdec916eb059ca864331066d92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166d1a8c7701d1460f99c548748d21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e5c95338d61e90cb886a9b5bfee6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779694ef5cdb398c3a8bc7e6d24115cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0be8b7c798616e97ddd5b42f248a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c1a97599cbb3bca356a82a9ddfa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e716d6ec7d13941a51c28ab6ee598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ffb5ca3e0122b30913e0db85930d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660d8922b6e38f826f13e9e6a8ee79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543579e8412602b2aa3cec1ce8547a9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f14e8bfc46a50699ed5c678763976493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bb86aba2f6093da8031a4be96df63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a22eadbe1de5c2556460f57811a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b2aa48b3dc96033ba7e9416c8f16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1faa62197cf929232513c2d6688474497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c00e16819547584fb9c5342619ff88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6f0be8729195620c447b2ebb452f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88694d795f93ca7004595a7a3f24dd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a90b893a471ae2b9bbd2f94a5477501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a17d5181cdfbcf33d36ab837e5e96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51946491369701f247a5c36e69267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853243d03036e0307ffb1399f1355432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bf3edd07fb76fb79965328a3082d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843ec3b47d308126d59b0a96d34201506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a94b296aadbbfcff03ce62a4a5df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a19e3e2bf14678722791853ad4ac9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721093f1b02c10d626d040169a09abf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a1b25ef4346ab369b4c10ad402d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ddd50689cf70292097d937cc7953511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dcf3759b01917a51fca48d6f0e9d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98b98fdee5434c8f518d89925d1c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69558d87bc41d2b5e7f627134f7f11f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a75a3da8d0f7f7f4a4438d636c1ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1552c6ab09544b52c16e1e734d0bfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991591175005f0121a5d78a92c9b61cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c53660c9ce9cecec6ec880b27ef3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b180d05f57d104e6d19355f090a71a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a874c0330ac38cb8961e900093320520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e9394fd086e2ad250ec48060aceb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be2f4895ec6e781799ba230f1d562522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4620d27c8904881f1dad5f53e10224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167294a400da0891647d1cf7f66ffba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6713400bbca9c8fd0a78d3bfb7db9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79001529f24bd9352433b88ab16a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71b0f4bf4de395705ea7a40c72a263527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e787f751fceac9b2bcaf99cf4ae8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dd5b4c8ecf95dcca2be56867215f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572fb5bd00513f4e95fdf08f1cf61fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88d97c4db89844b18089f2bde25d2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b22d89e20bb468773f7bf8b150223532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e3eedf92c37f9c49bfdc610db43ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e66324c4467034c56ce4b0328895534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31757f108e4d0c86cc88ca132e7f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941600d34f6357dc8f3fb27b6cab82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4183e2abdb3b473baab51fb4910e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437067f0d6f4bc1ff27a416ea0f7c5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df370cd2459d49010015ae8f4e05cda7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5be12efc20c5cd3149ea35baab55b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0eca15c3d084790256b9e3cffcf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b197166317c1cdef0f91bc9ca86da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f4b9aeec99750210b5189df2cdf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf8a2b01ad688ad116e61d4a72622544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6554b02f9b561559f59fc8f9f3b3682545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a1c4cc2c037ce5064f16a65d06d58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ca1e9608934d33d53534087ff1cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1758e97b1cf52167b42cdcff3528524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eb5a3e37570e53916954c7a017412549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f372f8a11ef4d55c6caf52515dbd98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787d7d4b68e0efe2faa8dd4b42223a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce83aa3aa51d072f8f184eebece118552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa144e42752a434208388280dbd37ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24216b5cb1ddcf59ff475ab590058e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203fe64e4486b24d90fc0e1d34eb10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db362b0e99d0f03808361d7d36f8f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf6e6a944a4d7a4b7762f0d9f801c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796dfefd3047cac828c791e8f849a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9a53f3ad580d961e3c497d2e27dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bd2737f574274939f47b5a4f7b9de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80605587e74981b860272c7451408b77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e9a770492cc2cbd205e5f5093841562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295b08d60a71bc39e3fd405920ffd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a617d09c3a20157c56a1e8ae67baff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e4d9afbb5827cd7672aaf4b0e8f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5a40146644d9004a7253ad7ebae3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702289ab263f15cdac2d2b82169fae5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87489f04b72fb3ad13860255ae1893a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5a51581b01d9add5bcaf3fb05598569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8896b3b063e6e38e51ba0daf8b4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74896f0a1c809c6b662323360ea8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3849bb49b3e1fbb1686a94396d7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a73cc5dc2a186a7cc0cc75f3834e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5401c25bcb805fa4f006a269547f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd8a490e9175690e893771d6fdb6e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3e21fc76750cea837b2e41db2792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe3b37d0385a5561f0dbd0e46ca8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399a8554ca1f0d1d8a81151d4f9175578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3bf59461b0200a6b3e52c1aa418a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a6785fc695bdb767b1ed00ac3642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b0c5bf52864ef22870c4eb1b3be33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b13328807576afb68677eb2c235a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0c15fc6169f49dd4a87469fa1178e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d081529f572f073d4bba977762076ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595ac69b43ddecec815c6edbf91882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb1e0468fb31cd11181fb9561eada586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e9e5e2021540ee461891d597b2ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf1275bd5ff0efee1fad94e963e0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef12467571c69138aacbfa090ce841589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf238679c4202b38a53b6a97bb802c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5535595bee31d79b3bb7d803b1b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0e2f2a64f5631366249eaffc718c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c30baf9f3a2f405d400b8ba5cbbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6e96dcefa080f037b3888ae0f5129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4739ba38c197ced2b294566cbf8c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cff49345ac34e8c00c98e6a62999c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1d4698726e1440f2e64c7b3c2794597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda93ff28b7085cb19e6dfae0555ba2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a0c8fc4444161e5b924dbcbcb0ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85efafaf6c40c2eb521f81cf3823d2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28457cfb8d95693a643b914ce97b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0752a14a6d32385033930022f590cc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342e5f99f210300369c35de80c9721a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8115a98b2c7e78dca5d558d98be8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980984f7cb290876770b5e9e4be670a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f6948397a5a629996162aa64038c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b2e5d518bd89aecaa5fddb8f7403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d18e35f11eca5d0739399362777d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109752e020ea77733f4e8a12a88a72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f027f8971c5ba6803be2b380e4df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299fb6cb618edf760a46a9a4fcde174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b75cef96db3d80aa923fca937b66a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e4d702ffa89291068d5eb12f119da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c8d68ad354d0b4fca18a5bbcf5aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b3fd9a25a964051211532c21e38a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047982e258e879b5ca41af0e9b45ab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0993750e75229562932c1162cd4a6b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9408467eb240b140020facc5f5f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1b1f2637f0b395b7ed9b2bebbe728619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e959a52209e815d2b1f2ead24ecf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a1407449997c8c0827440fefd16f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615faec857f0bc8118d8018845c53f8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e003440434a0db3323815b1d96fa31e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095905607f811b2ec081185bd4943597624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d99b3e34de345812a0d12d1b5ffee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939551bb704c1183de9ed034d1eefa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25266fc5d423dd99a3b293440c60cc3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a589f2625f245baa39bd46dc5f6a55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf849f41495de2a54c18c672af7c699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e14ff2a29949bd94077af8a1e46e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ff2b61251620d246252f7f127f08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa98fd1188831e3b3bb39202b71253632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4431e7fde98667fa81a75e6d29f9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907fe8587ac5a3c6f4977f5f50a2954634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb6e7dd97076e2d3c29eefd69c7626635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac4fd51c0121c06a4f8e37ec9fd3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fdb2e86e4eb9071a58ab04adcd3a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02423d3bad7b4ff09052d59c71d047638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8cdda3ad7d2d6f384b515792c879639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e896475ab32fae9ba6d56b2c3c0fdaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e55ab50ab67c24c96fc21d8104208641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51860858f09f99f14d99f25221f63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74ea3e2a2eedb2c76c19ac648b80b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf7590c4f4e0625927042a51df388644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bffd1561bc88648f8acc25868145645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b05c5536812583df4d3fa12537198e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f925eaeecba0a595370ee15bc50cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcfcfa5de5e0aba560e0e88c590bc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34309fd05a3601afdde8ddfab37ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d102b36a6ae805fa94541e25125d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ca608b9813529cb5b835c2d04a923651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482585a9e8f743fad8cb91d22cbc55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85255cb39df08e28544f8b0a34403c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3936b86a61f23c2b2f93ce82da86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2245ec0d2b80dd9bc48a7ddbe2b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde0038d7ef4323854354f919a5643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11807fec1b6cd61dd6784131d24b4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7205af0d1089ab92b42cb5e4442bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00150cb0e66ba7e322328bb356f1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f637ba7c300679428dc38b8367f0c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa0259bc2c30e5809aca1b1d98fbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b392f66b0e4bdd500b671808ca52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c23e50b48fec0f2f34571810520d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768345a5f7403238b77cd4c40de4d8d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99eae5a170e14149e854c24669e6d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636496171859827712dbc9a8a31e6882666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad52678d96d0842739e709b41742f55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435550c6dc70e47fd792ac2cbf25a353668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164458b217aa6941c730909a16e96f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c900a3c2a4af7e21c707152158f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd768ddd36c4dce4f6a70be3d50a04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132e8ee55fa39adb9f6b006b4102e06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c4ddfa5623379a4bd826b1628e76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d87ccd70fec2466ddaa469befb349f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc282aa19f617b4bc7e9388eb60bc34b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41712a7f84a19114cabb0f1fa1f4f24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d2a743c26985bee3e124895b222bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e4d9ac5f7fa651ace2064a85f693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfabfc231901872fa0e743393719ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68bf61f9f44d823711ac2ec648c6bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68f3e926e95ed54fa49a0d73737ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943c7b11383958a9c5756c20d1ab9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73a48341c332aefaa22c4ad3cca07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151039c41d78a086909a5469132c436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e6dc4460ab58f02af15acf592d849685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982da5461d86879017b694cc1df5e46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5b9b2aaa8ab0b171b5357a853e4c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc8b0d3bbb6dbb4fe1a93bd834161688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c4207759b6b74bd6ed6c2ff28a38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981fd11f563751dc05a95d8e057cca6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b895611405ec5ba37ce26a4da72bbb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d8b2d0cfe74d347e4563659ef7b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c34779f61f3fa9d3e03e329c66f5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23571fbb9840af36e70855229b577a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a441195cd81651cfed6656cbe3860a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7200b8ab0f4b5e84dbbdbf404e1e4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc092be6e073dc9093303264ffa8717697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6c65a58767f2683c922ea090f1449698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ccd98f7cb65c1f345e60d6519a29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7600093dffdc785b9fd8d4792108a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9ab4057401c412d4b06b945ea0c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc398096f1c9fc70d6cf27f79b849ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ed29bfd250fa48027b9471582421703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab5648aeb6da6cecb94d9ae29370e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7053adaa25c33c9428ca2d4efbfd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521a1e56c5a1234b07b2d5571fa03b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839844433b0ec8ec2d7a5760bafc71a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d7ce0eae13f4d5b74d23de762f669708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dba9db4dbf574e59bcaeefb051f573709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed098bb868ba25523a9018ae974896710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d30174aa3ea266d0a40c48d4141a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f3ae112ffe875262253560af8dced712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560838319d027ee37b0042b50d2e74c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad4bc47c594fd0bfa5354ddbb8dbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ff143910ef00744718925d1a86228715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f28a76083ffaf02497259d880d21f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69014f9ebf73d904cd48ebd186a2075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b5b65d1e3042adfc9bc626398b9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab96751835a752ed6bfe4a0dba3d46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024bbb685704948057625fed67b3838720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2cb8d8d10f65e43bab600282e03f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fcf15c83fc904461c977beaad5b27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b596ec7bec41bfd86b5e867c749f511723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2481d9e3c624f2ba9aa0e4a27859e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b0951df9bb921c78e26280b3a62e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934239e4126077d4e3bfb06882fe38a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1b152628012a3fe723c8ccc4f54d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824d8db12f518b758e17f1edbc913ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fead6b5527907212f66f9f1fee898f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5b89dbb7261d73f7008ee56c7a8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326b7a4017a0fda8b6d2bfb2e185ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866727ff33b96bd5c205c9c8e6fc52c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195095e50858d980eee53e6cab59a0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a7862821d87b0e5c5ddd6bf6c0f0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca065bf99d8c186ef57faaf0e4241c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ac18f2fa3bde9f3bcabf694d28f05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d3a8182d22e33855526277eac467737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f01bfffc3fe3869cf809515e3744b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e64abddc6b55b2a78d53ba83b8f15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0b8ebdd2f6c3a687e83faac165bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f27227db9d834b5782ccdeb233b5c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64bc81b968ca0c7c4c2404d76481ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f69f70130c508226d8c9db21471426743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a74674339a239f51ce676d0638a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4976cc6bca170a6da1b8ea8d5b44e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f12673ca175554ec454bd32a321b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d2b9f50b151db5e2bb61757a7c9aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d712f69e53b5d44d13a0a35682a2b0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbb43befe5fddd13882737bcbbff7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f4b63a9c87fa9cf706ca5ad5fea7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a40fdd8922688233cd4b575cc971e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8e7b3fa44dda51dc2d0cd5129283752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9740cf5557d1c770bcfd95b3a2c48b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ceb275d7062286aae6cea033a5efe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f81cae10694f4aac57e6d5e8d8d04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492546d0594b5998e0ea6653e727c62f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b96ffa78a3ab00015fbd3eab8f5d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16299b044436c440d69b263ee085e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f47d223f48a8e803706f4b43dd9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b00c8837f99f46c0b64dcbc9bf43760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37407db4142344f3ac5824db5db99a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3e2cdbe5036ae7e5fdb49113030b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c77373ff845b712bf36dd08e498e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142a533645fc5bd98efac3ce0e5b3d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a702937a10255e25840dd61d61985c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454569a405426b140aab42b978a763766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fafabf24144009d95962e2bc9d73b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba84bad9e8650e5fd9f4247cf4229768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299f52ee5d137e3263795312a6d5d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d219d616776ca26615156a8c97c0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af8481bd897dcddffe6454efd5277771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a6b671978dc94c5aeaabdbd680a52772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf7f7f0e01752134b4200d33b81f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22e083b7462b7fe5c3706aa7b1c58774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1c0c6a7460f059e5af79143091eee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c883399faa4c83ec151b0127c2f2f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a60ce6a353392a64d5ee4390c05e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008d112b5cb4e5564fb0e5416b35cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c4b08ff2531d9318cf2e37f669c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f407cc1ca31d9898df7b563f08b0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d55c62b1c45ca12cb03bcb8f4d0d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f17b899dfbbbcf14e55d1b01867b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e43043a7e31a55fb0478f42b2c1f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f6b04d3b5b94d91166a6530faecf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1f1bc5208f3e740c0bad67368b7c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2cb9ef4a907b03400c2cd6e871b25786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73728bd03ca11f6556fcba6563e8558787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401fbd26fafc17e033bc6b0c497c41788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5b12678359fd8cc3d05d8dab3eca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fb0efd2b983424788a00f289819b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f937ef75b104344a37523306456cb9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d148b820ca29649e961d94ccbf1fbf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094867f8dad379cced663fe9ef6f3f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ca35a48a773703dc2d7e0406017a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae237e9d39d90b774f1f97254c1b8b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bfee6bf460e97ec34a656bd4d50e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89514fbe0260a74271d6bee502117797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3b98ff33be69b3507ed8f9e1b35d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7b7bf6782f6823a6b3e98a07380e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe94ef44f7648e32dfc3f33097e05800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf4b5e03f0e2507b5ce3dcd2cccc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396a7e3f19d9da667ab716e83c6578802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d5ba0635ca331dd4957edf8a93bb0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78717b38c10553954ae271fcfb5e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2e4f22d41f2d4804a9be819154a4f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608758ff678b1973543d79ab1a8466d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334ee6e100840e6765018a0db81163f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297dcfb4b4bb405c7b6091403c5c6f3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566263c783d6889d78475bf68672a7cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cc33ade40a9145e452aabf0a7fdff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faedd68ef5bbe6e49d8a35a87e4b2cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d8884073090307c20f18a165e9e81812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cfdff2361163212fc69bde3229166813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a54d2a3629003bdd8a2309e4ca47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f7466d88268c8bce49ccd6b2c2cb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10ec18a0fce61a66a1868f785ff542816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb4b5a99a48eafda10bdd2ef1bf41b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913d62470255f53cf6718bf36170d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f60126b039dae74d0dff45bc9b642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931c3ad0f34816a7174fd1eb29b50b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3967e938f23f8c219fdb8f8a6a9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8dc6898827f2cb7a387b3d952e205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9aa2d6c2d8c17a3334c51e73c1a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b36340529553e23fa9125895e8777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e8cfcb3d39d7816a76a197cee6ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944c0c8ff814cf16d739f02bd70be99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378ad48d8779a5f9c5bd4f9fd26e8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0d43992ef900ff1f6e26cb7b5a6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b362b34097bd51b1f1c78eb7e47412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a5e744d66c3cf1bedb9738ca166d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6a85d7236d1b4e86c5144657577a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d8fa786241ac105e5efe1145b98615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627338cf103a836c874cbe52d3a679116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d57cb894424e0ad06f5927f31df2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520566ab6ca354a16a5b42715637375e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad9715adef4a0a7efe09262f9a68819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d939aa3c3d5810407c9cefe6388320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9156b50267e8c550df805322a23fcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d49feae78ec27897faa2b1a227ece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05d16c1275b008b21bec80a52d37c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee174287e691ee647a490854040442424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8a3132c7e92da6098fee2785c03125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc7ce62bdaa34a3c35eedb2830c2cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e239ea13ad9785a03e55a4d4dc1bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b83a96543573878a19dc6fb5a33728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869e34028e24709a235d6c3fa85bc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d515abfbd57a9b1f83532ddfdb46730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5a9f47ae06bb18c62a27fd492f0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e39aa726e661c2dbc4ac8847aa82c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d114fa982cf6d102d685e086766a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c35d15e95b0c708c673e40084b3d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc86b4f4996234b4b135a67041d60c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e638ed95c3b00a96be1b27e140266f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8117661461b23f85349eb5198d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba683987b10ef6736f397cd277c60dbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2c76033fbc757e1ac49006ab9d9fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b505679d0710ed5217ddebfefc7a7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910738be7cba5a2cbfa12642e08048d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9876a60d712a87e3a04b6bf92b876d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0bac6cb5b07235e9e946aec9285843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe661c71120e73e8ee2e3d3d20ae251344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f38254d1fe48453026b4bedc2db02845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13cb62e50757c103a3ad9402ac9fd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8701d02c20633f3917a49c454045547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948ea151cdd5151776f4ab907eca53f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63949953df96eb7b682f5b7589dbb2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13482380913c34783ff38c40e7f91150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb184e5df8f5b6ff5c4fb6c005755651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c01ce2e4d1c3437d6eef55e454706052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260c2ab7e9d067f0a2cdfc21348f5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2446f6d9ec99c3f03a85fadfc0b2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d936155a25b81540a712323c29ac8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac6bf6bf1070901589007703d533456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd9c45a975c22f745eb9941900dd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009ca0f1de8031178715af2d8861cdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2606dd677dfe826099abf9c14c4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc7aec37ecc6078a8506863b33aa8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d69a9696550ec6e5105eefe1394661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766f12a30d1ca0cc33282084272ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b87317bd997c9fe519a1d18aed75863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7871c0c4694dac90c80b720943e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870f713aa614726bcfb803b1bd7fe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7bc64f0a88e8931d32ed8638ff3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb763972c9b599010ea38b58dc4de967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209de3f0634e936964c92268ea7122b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235df68611cb491febc7c2e6bf60ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d2eddd5728f1535e6b09d913a53b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00bc96f06f298de0b5eb66341bfc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d651543d5ace9fc3a8fee85fd80772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea459db184fecf999436cb6f27fca6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cda1a9ae1a1c9bee3622a308b7d4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65e64003180a4d8226020f58d39f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7deb96c06d21f05fce977a8453cc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f4fa47d02694b7b371573db4db6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e2ee9d203338ce3cc77b523d23d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833a48709f058491aaefa8080645a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a770add3c475e7408d37eb7ba6fe180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0666fa2505e9006310cc41d6e55981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97d7d87c5af23445127e5c4ca912282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b31ce4ec475f31d9054624ecdd0a2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400df820045340d76dd9125fd451f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db07173a7f64718086deffbedc6f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0bd776a09ec9fe3eca84e527fe1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816157358042fbec2b628c332406e2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54facc6a247085e3dfb36e03ee87ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb0c9ec985c424ff6910b13db1ba1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3266b3c0e823f4379eba7e8b73f0afd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816bab889b66c5b2a3ccac74b532a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317bb89cf33faf44826c0045e8d8ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706d3d48e6956b975fe805c542907e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e562cf912e38f4d12c5c200bac895994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d69cf83d984253bb0bb49b53084995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9d1f96f2093860e3f1126c2d4f4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7463e28be3c7de84d2afbac9f1ab5c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82863fe82f773999d63372109b408ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac221717f4693e214adfaf4e783e9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b9fbe099c3726d5fc777868e69ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c18a5741cf41d76b10729e2e6d66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2eb38c2bfe0382a4e8bb965273b59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad0f2785728307354ea1ae00172b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa655f25bcfabd9f8ddab8c8206a1f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f7576525424e2ae176cff4828259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44cd3c86f29992b16ae0dd0b192ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44148e35dcba8a04bd57e3045d60e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a1eaf2a076218a48527114d29e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3dc82b040e32a55a33717cecaa839109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca35169d01bdc5eb8611de4fc01d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37b643d69965023509ce263e472a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568728a46e8e01423254c225377b64dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550e8b90068994233624f0ef0aaa24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0665c9ffdece67f4e9a6d0ea0188114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc801509c746e765b9c654079647d06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0bab2d9e8f0aa3ddf83f9e5a1cde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1efefee469ae4b43c073706e919a83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9aaf6e43f9759e29fd701db704486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac62f79fba3696a5460caccf0f792119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f079e88109a9fae14612bca3bb20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2aa8d846b13450ec54278fa5e0872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5581264fed49fb594bc59f1f7412122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf06fd96b0f664bdbac0c8f7e7ccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272a24c7609cbd78b58bb5f96c99b24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8517275837dee49392ba52854003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f14a88b8738e0cd50ac414b0aa11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a82ed08d96c3e27f024d995b42166127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c979da853a700a5fa690dac7ea73448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a273b060cd0391dac38fa6cf5edc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58976e797c25793d3a821609cf886bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce8c52d2306df1831130a048d0376131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138563375b1ea406835bf36daa652f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038cc6a60584495b876e587c08d6b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851426d16ab2a6e7c012336204f3595a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ab7227ce3706e46efbf8f19e24fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb62607c29fbb872c2c08c5f82a3fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8b31a79fcbc75a3877b535397dcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15986b26b12bb88045ac110464649a8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6e0222b85154dfd5d61eedd43fe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f9773822ff7896bfbd7333ae7f4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87f975d4115e2875ab62726f4262a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d508f4dbe5c900815e3c0356b6b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad149989b2ab1d02ac563a7221c76d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348302a860a5eab3e0cd8369f1c0c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552db6e5ae35c84d7fb1b9edeb8eeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece02d268c2f43f114a3278aa0ee0ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6995f28410889d72cefe2586533a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31568bbbf086c0e091c76fa783869c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbabe276cefd3532cf4c53e972a6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9856a5af184eb940af5f2137d9292150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b576813c950bcc7b4df3feb8ffa785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a8e1345820d9a3260506985ec474152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a789e0a05f75f29aeaca47947034f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b212f8a00fcffa4d69e156edcdb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb975f07635ee857895aaf6167dbf9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8107669331def9fd7aba503aa22a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff8653ff5b3c7c4c4500b134c4da8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108cec7c2c9d9a103b726c310659b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f9157622498255da408347508cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7198bdba18d0b63cda8a4f51f86aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf045dd07eab23c52f9acff9a75b1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b964147918bc8cb35d832407cac0bbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81628e3d64adc52ee470cb2eff4b6ecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757f48e3b1d72991adff013acc70c3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba5316a79f1df202a8d4e3808d90c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffcdfba30341c5cb49a931763174a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d717c5544532a070413a1b117c997d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f3ec5db7aa54899ee98bea1f9f65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb76f7d03143eb9aa78db411d40d51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d6e900a3afe36a6e22bc67312635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5ca42976726aed13b83959f961fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c357b6782d44ee3ed6b644f11ae65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e807e69d216ea7edfa2282b1136506173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0bed6b49f8a3dae4cad93502e1d1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e05792b4351f9953b1de4b0654d79c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4233ececb651da20be406f5c0d60a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16c2f0732ba87f63fcfb4974d5a1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a1761ea6718596668e8e379e5c121178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa53f128b4903337321e2cd99e5b6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d17fd39138ed346f10eaa4bf46c49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7069c01824d4173480bc2973eb52d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6086ebdc0f8c35ccb863bc22b53733182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0fed4315cfb67bf14199e5436c9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294e1fd04d8fd6c88faf3964f69c8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15397439bcbd28cb1789c8f3653364185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7053765084cec679cc77b9d50ce65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8b7f106ca92e3b0b34868a68a6dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74826d808d52c10ff5c0c6c75631e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c07c356ba170ef8d75ec4b412cf3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a276543249db9b0093c2290f846ff3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86cdf5a999e5cfcdc9d575cdcf99f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d959c18db404542cc3872e454801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268829af90898639ea9b3911f321192c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb4f08c6ccea3c39c968542f389cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ed35dac9b26b36f6d9266cae07e78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b04fd57d4b5eb5a21a685fb72d07f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced552a2a199f9181d2d0c8fa8b227197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c8c1436a81f162d27dd09c1271be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c55cfdc2fa44fa7f5ebb0d8f2ac1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520c65d259ff0712fb2055a1bdf038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41ad2c2536241b6e7a88609371b89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d6e640f6ab53ea897e5c2933dd53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f88e05ac8baa1c0c07fa9ed18a4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56949124d0db3fc20874198052938473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5565c2f5aaaf9510b567799b9e7501205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d6a28e7f294a83a354867db8a1e3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f9f9776f0c9e78f6969e0637ae8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee775681fa344a02edbe889e110273208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747ee3a3050e8c8799013f6049bc14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f0edfca97a48e989da7483f40fafe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9265e175520379f590801912ebb53c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173db1a23d0a637a19c04692e461399212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2413ee6df4e324c4d2b805681e33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235b3db0e14ec4a085e09732938722214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ac14241ff5554788e3eea0b8ed038215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b0e52f2e5e4ef2d37ef103c805a4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c40985e68087427bc5060625d660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388080c97d1f119d3503e3a4d1ecca5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337482aea43426eb81294e34412bb96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd8ba80bc023399ea3c1e1d5bc42b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894ad032c8907b2f85c69cff31ecd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d435cdcaf764bc39128a09a4a37c1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4600f137d2e82f133909e3434157f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9b36a00902214be7c29977036e29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2f01cdc0da014d607a3c30016dc37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770718162b8874da326d6ddbaf4886ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607ee90f5b5bb18936ed787f364bf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532f58c080a6674a220b3a7c87d71b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c160ee9786a977fa760f13675071229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f160d7d2ae2a510b7751e6c961d53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e19198dd986a3b04071473c10f163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07946bb7715d1589bb95a997b22095232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de57d6db4ad6b24bff6fa3068f04bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ab7c33cb236e78fa778c6046c9ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283ec632a97e55ecc887d1e99cfaa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ce3fe84a8692d71336189eb4afb06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eacb30fc3ab21a5caa7c7d8f2d3595237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b81be83b79cd3dd197bb81bc4d701a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5d212a6203d5895006b0db12dab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d3b34f316b8af58832c8ddf5f919c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c22bdcdccb499c52d83828006839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd59d6b3759950fac6c96f1f9be35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa507b035b3e51c651d5a9459c7bbb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee335768f24c922d74e5a2ff6f0545f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c2669b693f57954b3bc15ec18660245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfd1f59f5bc4fcb9bfe33e7c0c9e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d1b5fa06361c6ae7906f69b0ab3d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b4f2091f97105bfb48825e1e9138e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462bd698013654bcde5621e6fa7bd20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b6d96768f01e62193f168b8111a82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb650575e317bc7845987b8fa67b014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59423d4bbe28f5a6b8599f9676981e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca65815ba8904d71888c6a7e445b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4ba5b3cd6819005af4b640a50363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc0c41426d56d3bb75b1b725ff209f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a12909a42f92450273597646ff605256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b98ba4d2eba6e0c116655dc31775257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731713cfd848a3d18b56d6d059d8c62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2631d6b5d37682d1a7b8f41e33a6d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93347093280846d3211492d90c9e5a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a74f558f9e089ac5d14c5a88d0258261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a4ffaa38134937cd64cca4bd90cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebe393fa66e52dd23aed638469ec23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36918a92494370e2c6f2bc717c3541264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903202096ad934a97dc426569bd021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985138cd17a60b4b955be315e92a15a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb460f6fb1d743a52acc7ca37b77ffc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8b997259a00f1c6b9f60959b7bcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a93642b1ffb97b53d7bc5267991d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28005e2c9cb63c45542cd125e7fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e15b06ddfd9e551e238e4e4d08ec2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d01d22f52128abe4ca703bf9abc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228790a102623cf8d98eebf276891e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d1fc187efc8dd75f843dc4605883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088b34e2a40d502635502801d796cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f6a2c87733c8f3de198e6c6d000a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bed0113dbc072680c17420d25b16c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1962f9e7d00ad6778c5dc50a4465278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35313c9fdb8b2f895455d2782a314b52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b27e51dd6972c435bc1c2aab57288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c3c396227cef478e9c5943c20cb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3468e49c99b84e9a52af1b2df529282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18486276e3682c4c1c3319a675edd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f224aa910a265df014448de47e440f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787766fd0baaca173c6f326bc23d3f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496b3df23535460902fea6af968797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ae4b832318eb706d5c88a2facd34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef1950d2fb5f4eba3140fa2e79176288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b313242dcc8e76af74ca317b072cec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa6af26287f6cbf95e46a4b0ae5f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17851e81cad044a821e89f60c3db21d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358949b739c8de7bf5788218c0b8cfd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4774221f4cb0002eb490825858863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d52fc14542bf5a7c6d860fa698e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c50126f3eec241b5653df21c06772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6429b71f94a079d8f035195538373296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1c328dceee320bf6d5752b9db9807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fad185e98b4f4f8cdba2c87eb5fc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a3ae28790240d51b1bfcc5637425299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e16f3ab309279a44a51138b9722f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe604a337385f7986a56055d15e5145301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e71591e833d90fafa8f053cbbc8c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14119337aff4bb5240ba268b17b775e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a3a5dfe7d69c7295bb2881d79f52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18129686d19e853b44fc8c24c996153d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d22eb33623266a1ea906bf761252f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc3addabef832f44b3315e3106688307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c0de4c68a9dccef0805efce870c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d168c01b28f4e1dae8519c8c94371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491082a4a1887cc2cb7bbc2367c833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0864b25c4aa26528d14c15d060f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba9700493c385890cc29f999a52595312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832583170c21ae1a9fac836204e965a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0a6708acff2ec48cae997ff6801f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827eec9d9fcb44277f8a90b5382dce1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d18283d3030572558aef96504f1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36265ddf13a1e61b28ba69f49f7b3ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5052beb3c200dc4765990dce5889fb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7c2899eb5b3718b1fb8002229f216319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131feaf756ef70f1b0364fe34b8410c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd241a3b0d039c544393cb12ee3c548f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40f45c6c7f072dde64f24a6d7a6f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a537895bdce0079102a4be93e451249323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e8d1aeca35eb4122b27e98dd7e9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff55536e1eede68be531899f6759e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf94053bf27ceb9ddb4688f73397b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046f8e848f664ec34cce586a0ebfb5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6d3972023ac6aeb5b1807cac8b5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088376b74dd8bcc48e41cb243fa3a54a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac34fcdd159098a4c431de5d03369b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b762474dddf3104723fbd56150502f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554de5ca841880566f5406f125e6e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3611c8e7ef08db2b40f53680f68a921333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fc265bf88c66ed5f33d8cc9c7249f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606492363fdb4d0a7aca0cb5292a6a7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c0c53c055821af6d8cec9dab58f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce833f09f368f50f16def48fdddfbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba263ab5f78a4018539958178acf4c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec178516711db862423a794aaecbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b701603b4eb6a58b896bdc9807abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c152c07685dbce0ba17cbf1e6fe8a90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b10fddcb4de5974df9eb15f3ffd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971805ce323507623bb00f49955bba2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71421ef567881c68b4bbc30d72c096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75874c7d94fd1dc5719d12623ad927345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f301654ca9799f9dd7ece5ec99655346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4129b23dd7d360b0a0e44e0a2d000a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dbf0471c634f88aa0f74128b29e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb0fe2337216bbd1c0f16d7af0d73f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0b4a5141e9d098cacee80a2367fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb3af6cb98a5106d4206372bf082d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600316bcce963b219cc7763e02485f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f466de773d370f1bac11f18e2e15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aed568a723cab8f65dcfec783489a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a282c4af1d835dd8707c5f0d6ab8d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c762ea9eaea72384ae5d183675c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba21102a87e6db87ff80dec53dd06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d20f4acabd746afd2fbd44e1c14bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d408cb5df727aedce26d9e28756b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291e06ed02d80c4377037ab9e7ee55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327cdfbc4a28df9a03b21f2568fde42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c8f62ea337b81780ed41065b8338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd3f598dad31178c0f6c60e6edc27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4ff1ac9d875d5d99b28bef310ea1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729242bb9dd9647a87cd8677cabcf876365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff1ab6d64cee7b45374b1171df67b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82f84a1f9e1bb3af0e8e9fc0a656a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cce06f62c80dc2c9e01c5fdd06c52c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eef4ae2dc46371ea4111f9208c744369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0484cbd0cd398e6091af821192fbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f07ae8580f310ae2988ffcb68fc66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5325a3afecf7383a8f6775c70ac4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de159a10bb158c8219b6b551ebe96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143c2b002a3bca7e37740fc8518fc60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78aa76047a59bb8be98bc8ed37a036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe327dbf91f7456d0c0977eaf46a1097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4632351398cb1f7035df2f85f890c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a10201d979dea71afbea73b8a9ef3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7223a0a65179ce4dcfba900d884a21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20290873722ae6a88b606e67d77e43d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4e617c065e6ec5850185ea99c815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c503dfb06a70226fd747ed7d11825c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298fe22da261243e53f07a506f93b12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb996b858f16c302ee304d0cae51d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ebdb31fb65bce4c59e9b4d2b1f0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b7fd7d212851746e5e705a2d0cc12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03245390c75f904545d261a0ac52847387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12073be7cf1decce938a0a1c8ff797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ee42708d07d0e6a7b0cf26078887389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49a2c09b8a5ae8d7519f2d5c46f55e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f92dc600a3a0451975656cb53766391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce55039fb0709dc645668192d30da0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073ab34151612593e25004aa919157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef2c8ff42f941316ec1ecc8ee32547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e6d7b22c893bc011af632959d58ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e92eada6cbb129ab861cc5188d49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644debd85697fa5f736974b20123fa3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b9279b565c1e1088d48246dad4ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c0341e76869aaa5533500acef7b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ee0854f2e4c1cf1cce6fc44f0904c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1a3d71de7012909e4739087f854e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d674ee1abbdd9c360cc0e07ae987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763b9bf37f8a5bcdbeefbabc551dd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc967f523aa9d0188c033b0c992e90be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf038ea8ee581e84c77d8a9eb45f1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c56553665ae7440e23b5a89ff2a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3685a471ea50576f299cc10b7c24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efee23e2aab524dda24dcde85ddc3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfbf29b8079cf0d4c383739d0d6159409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032fb227f896ed00f7c19fa2c866055410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef650de49a8fb9ae1e620444dbf0b84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b57be9c51951b1194f9d0e301ce0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cbdcef489251eed3af5dcc213d7c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597bf64b1da4908b944bef6904dea4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4d00973578ae1a7c3696a03eccaba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0cec093c4b2b812bb259f4588a64d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f9b5f33abb4d17b63100b7636c44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a5c190e1d251b7957d59dddbf8940418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9799b16d19b17bdfaf97cca041201419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4fb87fcaf7ba0e14642cf30db075420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba975db96e3243bbb044e61089806421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724436851a5cdaf877c0d3e3a54eca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d4b54d171e066cf1603243226f31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447f6f8ea4e54478a2332400ce9233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db59e3f6c8e8592ee512962c3f7a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a1df1befe04223094478f3ce567d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b88094c74e222e1838de011193bd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933998f06a9405d75c1c609c1898edc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166fa120647eb9f64f3dc5aef21b31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e029384c6d5cda27f5867b80cff91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085deb12893962fa8db05edc868c78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac375c605522e6ac0e858921bca3f16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc1e95f0f0539f731a6ac4203e8cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbfa328235890cd25b8c204357ee9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a74de5c9a259c8e4ecda4b6752e44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500931ab7d680e9fdd41566cd23794e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f7d6c4a30c226de35d4f8031a7d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc9311f62218af954c3cee9d259621438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b6c28848a71c8c889acade016fdde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698bc06ea546793dfd993b1d60b5a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abe80677f63ff374a5e3cd783c964441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ba8d1d7ba23e0c1e2af5a1f3767c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f9cea0239716c3c731f9b77c0c25e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15bcb94edd2317867545291f1b2848444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd722570e521192fea4c42a8624c56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbda9bfb43355338505b01d8caece446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35a434bac357225738fadc3142d7df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409da78ac4c97462073bd300ab7633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add345b6b52d1d70c3033e38737570449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955be727fc07bfea0083069c34ebdc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f188cac1f5441b398c4f510a7e537451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54b5ba3c50cf3a2299973826df4d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ba1dcc52f82c06987dc9dee877b97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5abdcc203a60d2bc0da3c8adfd3755454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cbb88c2a2eb092db4c4d656cc09cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590be64cdf3425b376f4c1e21198892456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a74cd31c5f107f332121ab504abc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe786fdb07eed5fb8b05d03a0a8c5cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd83be4d9fe8c3a2908733282d21b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e4e56be8fb893e18433a4a536c05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ea1559962eba14f8f5fa855e37f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29983fa6ece66e1ae5bc6c98337d24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2522a7073c2428fd0642188478ace463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9a813ab9ddd42a2edead777bdf69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643286245db692299887720424dfaa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575008bce2ad397b9881ba8463a6953b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e242dc4c41cd1a2d7b37dfc807d74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde34da3e9e1ead7971039d2fd21f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0a13f0f33ece3d004e421f7b61c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e609a6a82dd0e7b3dc6af37aab92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61c5f9461d1e20a5e7da02f788cef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c3f0ededdfa79370bc1900fda47b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d172702acabe07a19619e4e7194521c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5331cbe5ed21ac0d8d94b0e2d5ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a5f699b4bc5857c245381e8e6164b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d1c1b8f7cc21cd51c2a376f4743d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e5d4923a061676eb436be077363a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090749aaee737fee40f895000f539778478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79c6d58320f87cd38c1ce8ece5efd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf38ea0dbe2bd103740d74233a84e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379508b3a68327466b91f311df3924a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e904e4e840cb87bc6ddbf7e26cb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051221ea70c8b8f771e862624acb3bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb793f7a03f0628fdc9e7c043ca653484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1e64e441fbf5475cb08a7b333eb7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914f4b4e138cba5d70a4f33fc32897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7cad94da9bf22f61b34b1e5ee15d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e5479ab4d1a96f20ed8d80351637488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2670fa97b957241069109a2315a653489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b313b4188c1a359b29a8563484e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450e6577051a70dc614acba4370fe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd5c69522674ba00a81d139301274492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f755242ecc3b81c193f88bebf4c94b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a15448a4e0a7b25fbfbb15ab8d06d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f24ef1e0103a2cd2a3386cc476e74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626058992d5acce9d67c3994da94af4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b084e698f7096da4992b5424f6825c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64399ecc473f1668f502ac381e3dcdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60b3b48c5ee7da3dc9f7a0cfea468499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfef8a600d7951484e5228c51ec08e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e456882184a7810d1a69d32d3ec31e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9261d81f0f51e1bc05933ed35114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c71fb11c66d1e37f884f59ba1cd16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bee62dd6ebd84f56f305cb99e7620504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b074f3ea34fe0049a445a24c498b99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72ac3298c2a74282d542f900be15b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2eba7a44843f7920dede05f0ab238507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3197768c2cce54b5e0d013528ed20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e549768106b655bc2a1747288765fce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bfe631f57de864cd6a99e64c92440510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e5ccaf2cecab64271c3207f54b7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ffcc0c6125d415c654af64662062e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ebb014ceaaed9964dcad569b82af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefd3ec47bb3af6e56a68dce4a65320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4aba2093cb9eb82826b36f11fcf65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be247d159f9cd0372d979dfb0e951516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813459bf70d94b03328206325eb406d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920758c1955def240540e1f886438d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de648e581cd8d5620aa6b43aed812a5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ae34fa7567ec71a4e4090b05d923d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22257b670192a2cb165c9a9ef366e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f834d99c179ee058ff7a2925adae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803f4bf7735ce49ad284b36e5052f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76685b69cf0f8bf6aea8004447406c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855743060a345a555acd3277b7ad7b6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff812870e3074c3b8790f330280379526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c88df4ec6f2be4353b735ffa23d07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513bd14d0e6532d0cf5d47ae4e3716528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c13f3d8c34d01a8f7b094e873059a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c0940c09b208e9c2a9004da94e787530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18c9e44981169a9e309b2e97cfd54c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5277278675eec26ca0a1375e3ad1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e591507f6a005a33d319ba11a3e47b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4b30094d904b13153e7695728eea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd2e402e1a48c5065e2004c377f1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c2d9751f900547ad8b69356287f38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ac45dc54e2297a890f9349d3be7ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2f078f4dfd493d88d75426d8fc90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea57ffc5e76679c3c79101a2ead7f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75647b5b5dca9ec1c6786fec9c5a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65042733ffa964599153a3971ac7646541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9a478e5cbbac5b9e98fbc31c089f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591018aa217929a3df140eb5febeb7ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0a536aa87961500ecbc023fe37f98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b9fb2033b57cb0b9c2945e0f54f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc86a1fcdac5b11d2e810a7212d23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387403d3ab92746d0edcbeffac77fd39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa16f61b0a5b99e48e09532980b66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a68ca5a5930d5623ddf913cce354549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539c3f51a58f12d686c8087e39d2d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a5c0a6b6583ace7f204f4b0cd969a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2d3e37f1b30a7d1788f930c5d6f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27314d5913434ccc6fd9ed1955bb48d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d98e6640dec3da74bff4eb613fafa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f277e90f76d085f6005523437198e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c0c9a88b6af6aabe2904ea8938b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb8df15f9df74f1dfef524c33b1f7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e9919c8d587ecf55010a9c10c79a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc286b3c05a191e0b369416975dc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d75010f20ed9f9eb006fd3074aa12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b68d1d555df601a122a2831b5a250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57199cd0bc42a3574adae28c79b9a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c6e24afd19f49df86328692ba6fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2c1b62aee1657c24d973a0af61d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410b1844c7652f103510ff47893aeb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fc820efd187f5c2eefb578598018e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b375fa237fe1226bd3cb8a2d37e393567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae9e576f3e9c7a0cefe9b95bdb02f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ae4b38df985f1e3dccc6c974f180a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe3f0d9eb013ee8ae9506fd4a67ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab553c651eec4e42cab320c6281a09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b11c1aa53ee8043831dce2bae2fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fef8402fec5b0ff0010a2bf94e82c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325398d9408fcf35acfb0e22e21cbde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386d13ef2be3b2a4d396283fea485d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e8cc69c9fc494a687c44e00eb9ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bda19459d42f944f47067f9aacf87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d033430c7b241f75dc028da35e1c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea392442b1bfb46a82e704209a629c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5174c5a2eb0a55f35c4b4114a670b2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ddaf7fcafc332cfad10bcecbb45f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8bed7490ec2c25eb25c5ae2bff3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61209a489a28ac8eba43adb91ee02d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee7fa5420d57445507124eb48888f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a80b13e96073a3b196fa72afcf267585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3ac3abd6c4e88c8baf73624671d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8696719d9dd97b0d105c26bda25765587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145f023d9bec7a2c404375f1df8127588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26444c772ba0b00623547240017fb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e002f32e49bd409fd073db96788a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc2f5c914520ecd10116d548bc92c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54afbf2802b91fb4309cfc399461f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d22731f93feea89b727523a71544593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d6b85a311d0316ea54b3f658fac6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97403810c1b84e79e02e9fa4a7e0586595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615ed71cf10378633ac51f2db1ad1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb47f8ba589a05fbf5e6a036de891597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b04781857bd51d9809ba152129c9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8136672ad73ff5739aefe98e349a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd658f525bae1132f72790d315e96c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929de5612013bd0d0b3b90deb7b1c64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae2cd3f697b9ed4f2743bbb1edd592602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944803339f3be004e4deae49b0f9d89f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9eac808ec568ce9e45a9d31a0436e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f77229b6912b0b7a5f78cf89bfe5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca7be0c1589f69278ad62b2e932d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b688d5014ed0f947148348d5aceef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1c38622e780fe455273121755414608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f173cb9b86d5cbae865635a256b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3a40536e955fd30736cb668d8877610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426a4696a792e38323ddf0a93e2f0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2db4aef40840f038a708be73b6072612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c436d585c7dd98eec9f70d1b05765613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0914dce97ab62d767f23d957883db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c76e4ae501f8eb7b843587704c2e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b1b300278d319e7ded86b8c97927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c4f22b6cc363a55e8400c0688a190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094f52bc31fcdbd602012dc8f41924d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6dd98b68e42333f35bfd835e05a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ded8fc8132d0276db90269e1b0fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d79a889d0c178f818d2ba07bb5b2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df1114807ef0c14a372776924ebeb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b566e3be13bc6a9f3c5bc796cfc9bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374475aad7441c3070ada222ec76ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3aedd15d4f0f817e9441de84e0da7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9308ff26d1e2ca638f99d1fca2047626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee783ec87ffe10fab950463e3b5405f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315f84251aac1df27a26938f20bc9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee29f6af073b3fa73d3687504ac49a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef1036d3f0beaa785539af2defada630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf290a631e4c49f379962aa9d16935631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5a95d68a2a2ee782c1e113609230632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98bdc1514d3a23effec4df362442a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd333ee6ece64da23686af326ee140c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d4683afd4d52330b8eac7801d33ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d342099ccbb724f0f270ec91559b27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31e2b9de09cebdb79556942acb404637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2355cb3f1bde570d44d00611cc0cf51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192106dc0b3d50a73bc4912d126d41a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c901b76f76aa83ea39df1667bf4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13df78c9c13c2d2618a570170c5f2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d0735bddad186cca92e876ecda09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072e6fa9415d9cb398a748cbbd9bed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4b25bf09f92afdff20fabc95fe06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae79ec9d4b72fbc57c1d653609c382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a812b2133380295e0c2e0ed92088646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd7f056a1c21c8d5dfd34d0a2b6411647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3354648d5487ce9b777bf0f2d61f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae009a023402afa5709f0fbf11d0691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d965b04eb9afbd0b6c6f2829706bed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b48bed59be516df900a40c80854cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63232b005ac3521ec790a3bed254c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc56f64dcff28472579479871d3e4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091096cc84e799d7eec9edb0f23792654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee34a87ca558eb7d5d454e9d6f146d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec808bb42d07a7c284e70c2a3ef858c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb15ac8f37c137db3202b3656bd5561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578747382212708c272cadd143bf48a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52550c4ac364d072e5e20ec1fdd4734659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca785a560fc407f271d2b4a1335bb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342930785c4881f6acdb1a28deea599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4a7aef949e1f0685234f22e97491662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41599f26e25810f32c5eb4880b8efa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2e7d02a38bf8f9a56ae10cecb226664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f3f34b6716dcc6fd943d3160e1263665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcbc850d4ee44b08c7a27d8f5bf888666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add4ba0abdfc4c4c6715b8176a7899667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e66b1cfc2a742cb0557f2eb4fcdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf99292912eb8bf7cc43a8bc8e2265669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332375790646555751a359663821c15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea22f8b69a2502c68ac4b1a3bb768671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5dcc0307a7a2e179057989a907b95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43238cbb9af838222098c20de9ff3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef14aa8b2e56f6b83f584dc82e7854674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32a44229cd70f5bf74475b120e080675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53f37dab1c35b416561c4af7011dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f7586bf83e6e34599e4accab861e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81648971822aedecf5c814381fd0a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13f0106d872492e02082e99a7d7fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7f0b54988eac80a1b544a0f4dce44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25097e5a15483c2ec463a0add34d997681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690acfc88cb5bc1862b67ebafbbcbd2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b67b02f116c4f2fb467e2d3f6076f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f3cec873e4596a704ae16afca074684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac7d0b0bc9edbfdda49e29d0226a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f8ff41259f52809fa96f8bc906da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a19ddf177f6dcfc5cda235e0424e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef85f52ae56be103fbaf12b5935d18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bf33aa55c91c9f890dc019fc506b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b029e08e2f7db8fa5faa0d8a0dff87b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130812ab7fa6acff4f99f467d26cab4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2131539ce445a0edacff6739c9e103692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791adda353092bc2fe1f46a4d55604a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625264b583577964dacbe545a55fe045694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d404491c7a7b8e7536cbdb2fdc501c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad42c191bd911838c6d8135238443696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1585accd7af158bd5b982442f58fd22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495504a01828d50b75abf89c05f357a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf539b8c6ca8270f2583b67c835345b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ba92f8402e33e3384a4c9d54faee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a2d51289e8daa149a530360227f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed40c3a2cb76d2bc956508c990fd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319a2136c77120662793d46b8fba02a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767e200817e001be0aaf3472389e224704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3c77db002ef175d6deb98ef05659705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6bd4cb810619ba50c7db64a16305e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2966a0646abca2083a958774db35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57662706e78445e328404dfeaaffd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd49518097cadc23054c084d58c9a88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62f484c263239a8d7067485e00af06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f98dfe9ccc371c449ad57f0a605edf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5569921bcd5a0014f9f1f25a4e47a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99f314f59f25a4cd267e4b056962c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254350672dea12a7f7ba8b337da549bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63809f0c8a97033fdecfc98cfcaf4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8bfb0263b731779f33a2e95826cc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850191b9b864e4e955b738e656bb3ded717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d74abd4266a00be9b3247c3a3c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacc1c8a9408ef980d1e8a26b777ca9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc8af03d67d03d2b084198ff1d7f9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f24f662d663235efca2e84229422721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f0a462fe984ebac1eb1b9e4f02019722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a41e7ea29e12de0acef679b6e1c38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b250fbabe6bc116f1ad52f1c25f730724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2130f10276b7b41a4b59d629a4bf5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f437d9fb96e474106dadca7331b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f2599967c08e0f97bafdf11cba6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876c4e50d8faa1d56107f8df185452b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc4624b0271d416e7ea29deb01053729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50888fa0c0648d323dfef8913d0b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f3324b83e94c9ffb81d5d5bbd5d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c5399c4f128b4ca057f61aa4031b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639c6723d06ae67837e00296c7a9bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71776015f2238a804dd433c20503ba82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268ee21f9eb0c13556ada22a8f735a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e26ae52aaf6e41a1ce6408e95ecae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b1e1f66bfea5b485e37544a871af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d013f87dd57b040cc3c6ff76f0301738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b03edc601c9081cb6cf844a29d240739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648392dd27b985eaa64d22bf29f5596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294fc44a79b71dacfc22a64b273f07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c36a921e2c982e5be051ba403472742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a3b19b00dd96b003565fccb626f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ec4d35ad21bb48680f8cc219d8d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c2c9ba5b1a1d9a4307bd9298478ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40ffabff15a5714c051dcf2a6d412746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7321f00e51d8dfd99288681f8ebae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925978906bc8dcc182c77dcff749d04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de60589905650fa616802d3f5e5ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64d32c3fd0028ce127ca22eaaf2a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d20ad1740f295e02a3eb0755d491f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76888ef8a5c47746a5c6e90bae1fa18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80acff8442b921b57a8b785865d9b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9f6c5c8bf34e5acfca8efae555d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874cc7e62bfe7924a216fcb1fb5c601755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c23dbce408008709ef96ee62a3ff3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5aa06aea0682808430589af27ab6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0e1d7a08de1c6cbbe775462851ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c403f9cb417461b6ca01ed54dbd979759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada94f67242715edbec6aeae1386848760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b867a06ab06f1f2a6ad82348a66ff2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb80392033bd1f20c01b060507be3ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacac2eef81ab790d4a8c23d966f41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f604e7b16197b7dea268f5c37b6071c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70afff2906825aa1b7234b168c32f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000aace59d3aa1551533062aa588938766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399233cc909e37403152acc1fa06e86767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>