--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aade739da209dbf72497d5b052e9241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda79ae131a7f755381739478b5cf462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5d7f863dfdf597eb25a4f57ec47803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbd812bc3ddb65d3db72a112f235674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3234ef96b1c3aec9744179a205e80b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8db8cd256b4c73c72565b693dc1696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f7903fc56b665ddc569de266263a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08916546d586ef0f48bb482ea883df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7574c1d6665b811766338387049e3bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d272a5a91129061089e67f7418eb2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7819bb83b05579ec1418a406ba4357411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18611e2e4fcf6c245cfb8d4fe8eb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b1c558008cc41a8951fcd03aaf18213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768bd6daf4386d671afb77cb4a8793914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853bd0702fd05d9403dba5c0eb75f9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9451b1571819050455e75cf7981d31716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f9f201ea9b4ef7b141cfb7fd01fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9327fed268de03d19e68023310a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaea24a15652aa82bfa4d24bec3d3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a91e31af99ccec97baf77d4a6aa0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8f3c8a3cf4e3eba6a8e727c4a33921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850690170f4f3d64144a6af3b2f619a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a858776f582a615f11387c4cdbae9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbb2e6ca01bbe0a37c33eb1a78dae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf6a37d65e8a3c0af7a59cd6a32a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02047da29cc2e14905abc606edee1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b31fe186a3cdfc12b599a028dd6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344c7e45dc6386bccd30a67317842d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a134e5be951916c6dac35288c26c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f0c9d38a9a87c89a555e2a75620b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f6adc68609bf176672301056c77931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2dec723d3d137167b6e17ed173dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28702527e70fd506fb2afec7b0234933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f29cd44d0bb2dd1ee0f03b1bf37634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937efe548fbda9284df0a157af695135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b0e9163eed076e0e74157e37cdb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45292e4c5a166249f436ea116a51c9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc98a64129753cbfedbac9dc65f67b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a4e30936898192a80e09efbadec339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621fb2d1bef6e05bc41e55c61f2c79940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e03b25ccae6ff8543bb5ad6fc76441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893ff55661583b70a7e2a159979ac2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb0468a823ddc5700aafbddbcf6be043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29c7988d75d41c7b992b0771214a0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e0cfa246ae5237502cade009eca745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738149520004d6df7ed7f6781288c29746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8673cce85ab5083229af0150186d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bae897fdf43ae5d890fdb60739db648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91e06e02af0ed2bba9d64af5444b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092623e4cd236ec7a52f82762ad4aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db46298508e3da915f9f0fd5565f5c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a026374ba066884137faa374969a0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec531eec87824fc0f93788a3a79b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc2a253f407827c0e9bc4903dfa8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2050f222226cb12e1f1e889eeb95d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17126c9ad3816489033137ec7ccc2c0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8226854a6900530fda04b0c7633f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610fd2fe293312a023260de2935c9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849232391e0dd93cda5eb6abb6ca7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9f22813e2bf577d3e6fe7dc6de3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8cc4340458883c173237118a167361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483628e283836d7a3924568e90b1c19c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3024cb0d54f8b2277451f920664e62f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07d9c4c150ac68299beb5ebc4342664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d317e9d334eb75e07a4a9cee2810f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf053e57c9ad83645ce3a78deac7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095948801b86bbd71ec499b4975dfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23baba19c0a71bfc36eaae7f88cfff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2b2c0973ecff18fe8c5f45a74f48c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1389a2acb6a385a5f8c38c7896ff3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709a0ba697df2875af964b2297d2ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d271d3e0778467b650c0092a8b349a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da4b06268262458a77b40afb41838e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b67d27fda22fcc47a068a0216c52e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4b2c8ee2a426f4a8eb75cc6c332175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f522d8b7fae60517ea4f0aa9acd9cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bc3a4cd1793868a44a5d1cc3c2ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a1fcb0e8d8dd36652df6524e7c1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89570025ceff3d5da7eb2d936e16ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9e5f9a2d1b58a9e03c8f7cf3cb8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cc93b0cc3b9c449ac46f6a354da381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abe9f2640d3a29e58f7fcbc9b42a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77610e3f723fc129128a03ffd541fe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1d02358c042896009953dc89ded284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4512ac1a408b0b8af6e8a50d904f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4119d4488c2282bb6a76f67b99f0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4dbfe2f9b4f1db70b3ac851261bf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012a466b733c77838dceb7e2aff91a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3e1ef713ad72be95c40ba09879c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd57e5387bc882da1addb95d2f79390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f7b7476ebe805c8cdb6ba21b9dee191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504939332e3b241797ceba2027fee392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cdd4d86a2d8b8552736a55172a81b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755f5a62b931931f27a3cac5082ce794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a0a0be10c7430649eeeebdcd7fe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2424b7bedd161963bb1eca2c34ef3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994bb779bd0ff96f0790e8d4926c1b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736528211d78699ff0d96a3862010de998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fd74ec3ab724e293aebfa37e3da0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8991233b34f98b9e8426a4f90638b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ae3dac7f3f9cb361fc686b3a9fd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f49ed348c7a4b1a08eb18a958605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c8028e5cca221e4a26c6160b1ac5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651578ffd1c188bba73897264d4e4b69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d594768e83e2e7b59883961f3df7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a43e2758aa6c88fd1e39b4cdab602106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d27e0e108dcebe26f55dbc265fa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa1f7f752bf1b597526a0a01c4445a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee331829d34fbda9d8a9e06002e2523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc1332e9e290e56beaf4834f2059c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ce48a68be90e61e4ee15c99c32e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238d9a74a7a3870cc47780de77e60c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6dccb216cd0b7eeb1ed0a5ef7c061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f71acc83e37a7172c2307d1353bbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac0826e45a3ba078bfe66bfc25dd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220a0b9b0af930c6c0fa7a064dbe77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb5b462fac4217e3a6f894efda837c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c32af5800bd348343e90ec5bea72a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f13f92e6fcd96207e5ba9e9a165d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6b593a9088d547f6ef8db9050152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72ccd7e20122d4e3ef6f309e91437121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59d5597c109a87406ad49276ffccf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f06c6074cae04061a27ce003a2804123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39481cba1d680d7ea7acad8f7b958f02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4df75ee819d118e5da967d361ac5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65fd52ecef274225dcb7aeeb513085126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf414d55e3ecc9bbc9935f52485aaf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe1e7bf1696137d90779da41dd978128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4381d06d17ef81363ea604900b4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75109d0d3f0667bf816b76a0556ae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e6ec3074139bfb83578f12ba9f2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b9555f23f60cc7a89a00af5b863c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6ea6b6361b423935da34ef84e323133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bcf01bd291b5669789e36571ac0a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b02dd6bdfd2e11362803fd492ac17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6486db37254153e8e1bd7ea494c34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd441dc4a76eab496a692449b27fb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1e3dac9fd4394b3d9bcd15619adc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c603a605f644b1be8f39241e4bec8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb776af990b327612a30a762c79e62b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2536995472eb6143467183b971df2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b7c9b1064a76737b7e6817be5007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794006ce555bfaccc608ce0f4d87b419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b46e9836221633549476b58ba1b4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f5813edf064a4ab95d27913349205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88bad006f615031f06ef3fdd7e96d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ac24a9a2e32b35568d53ed65ec4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e59498b416c93f6863c29b265eb32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7481f1752f5572be8f28890742b528149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ed8e8256b0feba03f1ce5a933f671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f96a7fb526406cc8d73440f25248151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a53cdbed311ba8ba1b73bc9a89938d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189b2bf04812c60802f9e5ed17847c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388823c394f8d4bf5816fc0a98aa2d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ce216e22574cf5a4f0cafebccd30d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b30d25d76cc1af7c67a9f1f0995244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e231277235c0fa5bf0a521fdd4be6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4796ebbc05e1cce2e3f1f74d3d393d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1241685100d32f4332f7cefb04e1351159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107484785b401453b33780338a4ed6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bf06b786dc02325953df450d20c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d900a009f80c3de1ad8faac6054ebce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d655198c88122577986d02c56a013163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c90b3a5777d068ca1b06f4b8cec84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9a8abf391ad397723d58aabed7757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854bdf7adec8cae22fdfe11baeb996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afe688a385c6451b166cac80b326dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ebb68becac4d4a203605335cac7e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc1c276554e5b53e20482023a33ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987a84aef00867b0bbd006c2cbcb92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027ecd5188a1f4fef2d426979edbfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a9118acb090e7681a6b8934ca566172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d81abda67d6d2dd3e515e150123f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599469e23896dcc7e84e0b5d5695859e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26778ee31e1888fbc2131dfbfbce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb106ac5b9dcaa301a8c26f1b9e8912176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e815f5b440cb7d0f56f71ffbc7648177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02be9c073354d684792ea87f94b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874127d1288735bd86426a52f7c774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c22438abd943042b4232b8fd3324180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe3e770c4ede7a51d3a3eeb441c50b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ef8f223475cbc8df4c8df0a1e2f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7738319dc623e68f7d49c6cc12fa84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e257f99e80be684854e346cda5c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcc43b32b41f27f6c8e26f7c1798a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6fb48f30f13b4e62040bb36bd9404186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d3952044efc98cf05064637becfcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2a51e54511274f9b850f6a6a26655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605cb6192ddd2cf0e91327e213ee788189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab0ca83231577fb9a4cb3d29d2b01c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768b22344186989432746fdb4e3cd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82379e5829843264771deb56e9e2d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e836abe696cea0d6c1599b296b0902193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3a1ceff63327d0dbd8b10f4eff6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c145a960b370fb71233de8840f27bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56938d07bb2390a13d59b6eedc7bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995332c131baa3202c69e7e2d4620b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d3c4d9f15b7282cb783cfb9ed5015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f324b69f40c507cd91b12c261310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bc4b4c776fda79ad7382cd75e16cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433d50650f2963378656a12a11997a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0844a7e12fd03ad2e005a21721215202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dbf8d96413c42ab202b1df6fa7257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6aa55719183fcf508ad51d345206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a3b8ea476f29d940d0f18f982c32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1835e289bd54b55682049dcc37b1ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c348330ee5b0d0035aad9021e3963c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767dccbd088b20ecbb16b1d4472a820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d306ed777d1af9e64951817a380363209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dbe5e531010d03738047ff6d5e725210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f1c140ef66052afebb3cbf0e43808211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dabbf72357e163941864c003b77a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5490178648950676c19bb60f296d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d7351a62d2124868dcecc5b4e5266214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7097bfe4a1f9c7806714ffad09bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d3060c789720565c86884c7ea6b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73cac8e18337b341cb3b6a5dee66e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59815b9fa7c622cd70752a22332f7700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942db6670e045869a73244eea6529a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cc131e8a115ec7cb72bda76357022220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01e2176f159eda417ba577980037b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc689e5659cd1019d5cfa6795866f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62567a5abf4125e43db0f5ec002092223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c04e50745100ea4a550a42c4efb90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcbbb2a57cb397052e37d4bf58e9ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab0e937d06110f75f26544504f4cae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966300b2aa358086c0670456a086b2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad7886a2bbae4197ef5de7e705ea73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6606b80898d37021f441fd7dc6b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e80bee7bbb3b784b8e47ef47f7ff1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5ca299558e2e37435808497eea1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3315bcaa7bc4d29b9d19dbf54d56c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab4b2c204f65189038e4610b533a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e2603a8ffb21810aa778aec96a8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd2ada050f3f84a5c5bb2d00879b86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e6645d15f62ee606f13213cc554f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84e4eb201356f0db08fe599ddbbb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53a70781fec5e662b5712f6849af1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884202e29948563f34ec025ea09f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42cabeedb7c4326c5e33233ea18e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba68959228f81e09d0230f2ffadeda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23e382ae9e175900fc707bcaf4533242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fd742e031048c5e4f78d5fdf8ffb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ceb11988f234330c9ac058edfc7d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab8bdb6cb4b33ff72baff633fd50c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f8c7fa0646ebb6e29aa778526907b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61865abe074702d54a7e552f3ba2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80dae5f1e38f5c8a3a5513c27dddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a313520afe9d9f90149f1825b38db3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448076e04dd61c9423b669824e0925250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fe56c815e238f3c61678aa38955d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4011fa3753e3e3bedd411d337783fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b840b31926822edf7e8d948dab12a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09bc8d4321811cf9bc8c70b0a0462b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbaf36185718043c72b2375f9d962b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ea95845abd9c33522eaa173005397256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c00bde1012ceec09398a8139f40a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f953533a52223a51d278d1d06c48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705c079f37732199b1c20400ea7322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e0fe7f7d0b6f4ddd8eadf334a7ccc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d574e9c3ad7bc7cca3a3220b6590ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07622a9789487c8372c727e8fbf7780c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb070cd39e6f58ebc8fb289c1b38a45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d5ef89ae9f1bac87e34c7321b0c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af5325a760eb46a49c946bcdc273f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8dea94c1aff1ccb7f725053d25beb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc48a7baeacae0f9b94d829bf8685e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa846cde9858a93b24bdeaafc8910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b19562ccb85e96c954bec370acf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb1bfc582a6485076cacc7c315fcc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a612ab011ae98c46bf79f50937869271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359f71de975e7308773677c2cd21023272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed104ea07879763e7709adcb779e2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8bb3b7747b6cb89b0238a11c533e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d53ddace488d7a50d48c86ddd9246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a039431a72fa4d94e08be9d620f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497a1b6b5a8bab83488695d58c13cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b8f4c48d3b652bdc78c9c3181214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f545b041f28700a85cc34a6a5a76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f64b59f45e9be7aabbc7ffb164020e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec83b2fd81eed85bcf475a147b81474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8bcbe5fd5283b7941cc914c85a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc9bca22e79499572449b553eb0a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b54540153343066f2e5a20f34da0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb716a6b829d4d7caa0c86c8d35a3fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369efe19a1d615af810b585491c1f50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca5eadb2a7654a0196fa8c9f694a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3c7d1703d67f4d507e8ce36bdebf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db74cc9c11761de4641c0adbafb5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913534fb25ee3596a27e371d8c054145290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843cb999e446f7a7812450a864be64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6417337d6a510751499c0c5245d4722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5893b2d9e10c4bff4a9e963332e70b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e936bf7aac85ba3264920bd54487294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2396260c1286beff130770aaa8c27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44b6e031f30e81e71b680209d5b1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1509c3c72b8608f00a97b79680fdba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e656f71a9bc94d27cf8575bac04f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c6ab83ca24134d1494d7b0e68158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f69b7829df24982d4df884817a6cfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e32644470eb4cceb5444423c9bd43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c3172c652714efb913cb8ff62e42b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb9072d8848a09a04873ace4af95fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3028e55fd6b4be7129d5f78f1367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ba67fa7ee5932fdafc6c302c373b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d87c85baa6f1c3987c1eb038fdd5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de86e021b9dfc39e32052923132e36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d21422f06f4bc5eb5b82f7df781c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960199b73b64309a5bd5dce14a0e1e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e9dc5a078d99a277d4ebe377edaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cd65f8c0be3a90029570df6630a44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c81e342f98476a3cbf6bb82b3ba78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5594a49f4ab576f2539a9986e04715313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c99ed9bd684c4dbe78b204020c3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065a9f9aaeef6836fdd3f4711cb4e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d5c0243b856974995d618c169d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02ac4ee0b0a5a5c06be2f7463ce85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee5c131ccb31f8c324377b0705c027318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa4928ecbd268edc29bbe11aca539319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad36e757b4296b9d28d6675cec667320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740604a80f9e6ae8ec2d8c399cae4c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e188d7d08e45f0dd9b39d8c678ecd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f2dc1581c318214d01495fa9cc4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ae643cc9df4f85f71353151fb8bd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001161c12e276c66b438a8fcba36ebaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cdf63a618f00b8b40baa5cc0a172326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ff7139a868140de22468ce890126327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17270689c6245c233cd4aa8cc5029b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa56c59078ad8903b15abcfb567c67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc945ecca6e8bff1631b033b2e3408330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a7bbd9382dc9ecef01064e363c6e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d861b2559e4bf4172ee1a8b46db63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b08612727d49be4682b2d38255516333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd5975588b0b9c7d160943a5caf4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5456c172248a0dc23897f459c87de2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b1726a95e1958b4ff95c2ba4f6fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc20ed88dd46f97dbfe796efc08a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1eddbc00cf90ee588f0b958f758e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c29fa9c84ec331aa1ca06cf141094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834dbf35d470abbe8e420da7c0415a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cce917f8419e22176ed4bb9d66fc2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb6398b4223adc9c660730997c6cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af5c2fc12173f2c6812bf4d2fbbea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e477b0bbdee0f778ba838292be526344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6461c811e93415371487184365a3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56a95edd1227f34609e3a9c727ee4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b3cc0970967993b79b76a454054d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99321443cc205a02c65657e37c9db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9e43f087e9f8c9ca3de8bb9a1ea7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f47551ce79579f051b89a27d3262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf31f413140edf66c9deeea657b7e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c0482a706cbb2c2e91c2d96c69e2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a18ae5802c7a40d5b53053a1be8c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368bae05917779b2ad03fdd0ce29cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c749cef45fb6c0e258f4ee7ffd3c3da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e7c18e8a63cdcb81f3880ecf9c5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c11d750c6bde90915435fd841b706357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6ca30516050ffe273048472ba7506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fac9515af71050c6a73f1456d79f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded8af709c71c1c31e74062d39bbf22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae92eafb4952a41a584eb0a252d77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b570a2ebe6ad73c0e4c1a3b149a5438362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c851b268ff453c6e701ba715d52f7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ad658556384b82d8b01a895564276364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d21c73f4e285e63976d2ce4b5b541365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207377a2d2df4bb6e026b22f181fa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cd812ec5dd2909211e893f055186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84173f087a62653c6484134a4ba44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec03228edd8ba19c9840579def3461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a61385dc9f4c1c4debb682bb80dd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b588d5a656014bcfce9f68e668af7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ba2b518bc310baa52a63c0c089fb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e099f9edb75f4daab9ccfc457fac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dafa9bc740af200a75fd09077ea59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2d9c246efb9ad282b707b603a0bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336caf5eeeb52235998f29cbc6e65d06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ffff85cfd5bb10c2de9f39f31421377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e4cbd8d307cc8655a5cb4e313281378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162b334063ce91316b5eb1feaa1f00d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adacb09e9394c4892c0b28e5c0b16a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca9e5d011c7333ba4ad27898aa221381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6278cfb1a31e0a1ba26843e04810a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4b69a3a13fb0c995f21c47e51315383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f31e8852cc62d81ec0a3dee28ac29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60978ffaaf9c0337191de523db767d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2249d40f5e3d2977f26c15f58fe716386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9493f076c9cfd97c4655904036ba40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596dea07dbea7f4a5bf639931eca6f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb9e188b1bacfd4764e552199ab699389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ed4d521cd9e6e47ac3d8daddee3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e08f689bf11935135aa8ef6e815cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967c0aa632bf4d63ef874b554f611c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a7c0ca7d6938b45e6b2b206178eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179276cb8ec4d0c68d2fd574cdc6afe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce85d6366f468dd55aac999e0aa9166395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f1c6bcb1bca9b0fec9a55ba248cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704af7b3aa6fcf769bb6be2b042d44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d8e5fc5074bd6e372915d0190aa0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df28c1f66d6e8412cf3258202dfa96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6298cb8c2ad5a6da327ef2abe938a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c4ab3ae3ef420cc56b2b56386fa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f0dec397155c2d596ad572735b919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c478d6eb40d535f3429452252ffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dcd33760186ba28d6a40d562a4b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc67e60484d98c61b5caa79d6966c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36517b00ebd5b9feb2b6d674ee16e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301a754ba0e15eb17ac2a5e9efb483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90cccde6364c1009dfc810c72e4fac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc35bae87ad46f91ac80c2bc5b8b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350b596acdd41e84690b58629282a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23072f8d92c861c25b00bb42a2d33cdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050286370be7efdb9286043484f0a50f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a984d3687ed533529aafd1855f545a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d3f2956cf2b4d534a35be0a2e836414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966fab15c5b1023a15ab6b7486fda6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45e928b31a20f8478f3a72fa0d028416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075c7beba5e4ca567f7a5132f42b16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795379a40749a0c9b84926fc5e8920f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4258e5eedbbd3a44b0572a03eb78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077607134187b056375e88f6fa1ec5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4e87ad7d05754aafaeb34fc012e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba46c3493edfbc0941e8e73352dc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb702022bca437922a7ab546062f3db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd0f271d82a610fad8fab7ce9ad11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011434399406e42955120458872df12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3efead282f558799f4326d533301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c7fa7ccf5c16905075f71dfb796e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a203a68e6a74e4f64cbb978ce79e4e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ea6321e364e3a5540ff8e9e07c49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2b0740a3b680ae4e3f5ac58a4eef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c7d405d2edc827750940cdb77424431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4de94a4cae9660e11c60509ccc179432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f896f6158e856799e54832590c0656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e998bd9d426be61c735452ff119aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d0e17ac4546ead5138b40c728af8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b014f2c9c0c7ac79a309a3285321c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e1884a4da6785358049d9aadec24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727be88924552b0f707582aa53fbee8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f6568eae11521cda33e62366e7fd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00efc0dff711a678e55f46f1e457e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0514c155bcee3f9ebb92f913e7aab6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21857202021e640b8d7ac47ad91fb5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ce6cc8b47904187015156bd8349d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda35fff8f3f09bb28e76d0a510ad099444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77819d18bf6d1f050e5a7a48636e98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648aca72489e6312d98c38f3c46ccb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334423d8883fdb119080455829af76a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3fc861ec6e8ca0b62be9c6ee94e69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bbeb444600df69649bc9e2281bb90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb6e14258e5f33300b406fbb773d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c5e5ed2f3fbbffa0de7e854f22d5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c86b5e7cdeff6ce73ca8dd58ac09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2a8938fcbb3bc190c5a4a52b554a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9edd74e69f9f3eadc80d56237da0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85c779f1e025c773167fd5bb3b399455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9eba24e211850d27a0e20646005d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cad2bf6f52df62d5526555e86ed17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a420a8091017b93bb5f7bf4695aafe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e827250392f75f97bd7b1622bf02b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc324778473a5544cc7f7c24e571159460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b9035ca3ac91ffac2ad3ea2639d4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969e47abcd62d775e35a7b0791c6c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693885d31f2c51eda2e9458158a0d8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080433d9235ef4b41b1051f99c127b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03232c032610d37056ec12cece4b4f17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e13792f3214d6dff79c8d1126d1551466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fad675948439e2cbfa84e8784b963467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab22fdb5e27762d78b24ee9fcdff46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64522dde5b1dbf61514c95ac87cd082d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f8325b76e4ad6917ffaeae9eeff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d39930657b7b3ff31da02d12dd88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563bcecacb7cc65590ada0ce66d615472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660c6adf2ce3c11da4f609823592e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af88bd47dcddbbc26609dd201d4e863474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52ca980ba747493aa96e4b366c5d8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800201c7bf276fe5bec5cd98782ac614476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c801fb0844bae661605a1d96ce4fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0789836414443a4ac8f8137b83b8bec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a1c3cb95391a6601a26264f8429e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f648c6aaa29caa8ed0ebba7ff516480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c6a340b7367026e3a5dc31bd333b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ded5d8f028a00d1bd96dc985283fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6da4aaebfab77ab628e3a1b0efa2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f6a2d3c787c76b895e79956e88752484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24707ce75b30f3a35030b287fa8d2f2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146f8b46e8748dd0fbdc30c407f3d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8d9e926210c41fd966a215fd2035487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f6a561a0b9ae86c24d8f6ffc30924488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc530dd8e03824b5ac1a0135ad7222e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f3628138334c93b0ff478d7bddf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de830ec090a3c5c81dc627505527f6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c556610c100f580b0a20f20e9c1cf2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89115269ecabfc77a0244e07c46aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5153c5f264962a84a48c74e11766494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d2eead5007443487d5e4d119653e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3042fc33b609837d7f60b460211dbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9752c98067c7074083dd4cb1facc2c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86ff66a6042bf9a728cb7da183f34c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded04df73bbaed661f7f47505941ef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffbdf9bb90b4f56be326f4b34b4ad5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940aee2caaeffe6e1cc354a30cec097501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5d1dd42b1b1827563ec273cd9ea63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444fe8e6d992c35ccfeef8dbd94b8fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e8aeae26219f8062f079095c4acf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70d8445f990d7ceeb0303ba7cb0f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f9dde93191466afa50ff7373ebe3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb25dca66f9ba7c01b97358fb02278507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd32ba46322de2f0c93c280b29043508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fbafe561638da9076d22ee69eae51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4fcd9bc0feabe8215a06c5149742510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e242c0e4c99b15073f97330fb0c10d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99d69bae1a69fc2030a093c938ae76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4629355ecd676c1a7235180a80a50e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccde37c71a8388225105eaee81e68d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fdd90a28799d089ee39e89a5dafd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a586e6b7c571d60eb0975c680437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe030ae3d6ecf46c5b4a072ef427d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de9d92f049d96859ea008f0deb5de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebdd736a88929782f3669d6cc14214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39930302de0599e28e0de0590715ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fa4b56b7d22aebc5d5cb449b59be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a71d0b11154718ef308ffd729855522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443cef5972cdceddc6d6bdc51ce533b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de3519c236e190e7733df6ea5dde1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1036f51e79c03119c659d13dbd5ff5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68927bb0e04f44a34a781448e62158d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adadfb312b389a66c83664d76dbe90c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163176749d68390f3275700109eab0d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb1a653b2bbd5162fe690aee3101f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c816dd07d29d980774511dfd598cad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a8e9f7eed8931f04e78831723312531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935960d9afba2c096b47b24b1aa7dde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5d9bec3ecf05a5a16a0a1a85d529533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e13a92691335f566ecb0f0393774e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7b9dcf52a531bf215c8442a6f91e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7761a37f5e2ed1c120f21e35fb0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7a3ae5f6883272f78db0d3357dba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf16f80edc30b09620c0abe7ae47f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76bf34f32a38b8a51ad2c201f0769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89916e40f9934156b26cfb3de6319540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f94bf4e676722f9e4d8440cb78d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51a30407ead7f239817f4c55fc9ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a4937fefa4b6806a1a14fa2a4c0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af789052b672e4a114e6458b751e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777274ea86b3c3c9387537ee00fe2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a42c4bba918979e557dd21d1f0d980546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9bd4f797bc90aa3850c63043c3424547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3d72e502b768e730ed608aab777ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a52d1eb81a66d984bc6cf57dbc5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f7574a5bfb0dd2439fe8f79beae10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7d5bff53ea054b005e82e2375b57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce374164e8fa8b654c7354a113b69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb715de20f84e5e13937ac2b6c750d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cee9c159901bc24d5b660810a7ade554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb07a6d86d365c3c1dfa3cb795ef9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dfc0c536058d26baed016c0af3a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd507204d90feabec3a5b0323a63fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad1cbf7b3ecdc8be6e48dc328ccb93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac112a251523d7e04609cba84d29b2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da8d261affe8f76a525c27753cb82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c1bb1e327275292b20989b053858561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120c87618385eb4e6aea28a5cadd9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a929fe8605104ef89d0c52da3c93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494227f99c1e18d02f10b431fd89035564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7d4fd61ffdf18c74d6dbf4212783565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085c3354cdedfdea003ef2b77929475566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164989a055a6557fe08f727b0ed5e57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec7233087306508d16a5610c13605568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d81215890f090731e2eb9d83f3e31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a6ef98257ddb3bc3a489b35d2459570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debcb611d0f7ca0ec8c27be838fe942571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2546f47ffec1a64dcc578a5c46b479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e03066b1e7294757ba7eb8d95df6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39e1c9b66011f6528429c869fb0b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c260c836290f9de20f148359a8e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0668c4fb7f4574ca75c95d9fb2ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896acfc1c4ac9748bf7bf16571e9d3e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e9a280bf7e236147ddb0e45e5063a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbb23aa2d7f34656970665fbabca8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f0b13efe7e93d0346643ccac0b0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca6cc5d6dac91d243bdb5801c1e2c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750c163692bc93e837760482ecedb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210eb55eef3cf7321188169ab767ac8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac0fbc7f0e7a858e8b5d9a7017685e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297c8e255c576d7f80a2abea0dfb8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dcdd6b2bbb6a25aae26f85bcd3b29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2daab54bc2a9e27b815e6d0cea886587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1c5f397521d96a569d81feb50614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12fa7a28e80aadb6ddba6baeb74df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a945640dccf60a3bd3982508c8f76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dae115a868d017c2220fc2de02b2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0932ac833e704e3d0d7cc304260dac9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0064272b569884962f962648c8a06e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925645294ee273b16ec90a8a8f4d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757679fe025f4609e646ed5f4d375d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b26a46ca8833d959b4bf974870e3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cda2188766daecefed528a23a52b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b2a0e7b5bb0c05cf1ce56e560881d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e4c4f6d8848a30ce9bd88e3f8e1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23595005281b59ec8c730ab2723d52c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01709adbb3560443d6b1d3a1e019383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892167862d52534b1f10ac985f1cbdf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a313572e46966b2a31a379e9792682603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b3edd8f021b51553597a59b3c3028604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33645bb7b33b52d2ad23cced67e32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e074ff3ddde5557752c73c02fe758e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784e1c210b1dc794553713510bd09c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062999ae3816473f32a60dae2be6b74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0079a6be152d7c9036128396cc806609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129efd6e8185cfb84f7ba4dea2c305f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae0995701a57441094841b3ba680d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aec62a1e4636353cc8dc8b86299621612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d4dc15b09935668488aac7811985613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dcf7f253f2d2ba601c0ebefd21923614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f42daa7b0fcbb176303fd0d6abb624615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f557dd6d488147c2775a6925eae6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec264aea73ad50ca7fb5c2aa829e83f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6963c34a22059fa03b6ad5e58dd5aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8371b9f5196148a80d5f7da150e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423122e3995618a9347f1c641ddb678b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5064639ef77e9425f6c5cb9e72b19c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56ea0891838867e8d49ee21664b25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ab0984161895c1fc6919cc6c33fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0c974f63e1685f896e9f1a4dd2f9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8952a78e88a8d946cab5aa65dba44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f994e23d2c5eccb0d6e1e539e82e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453668ee4e17157bb8fd566306d64cbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31e440287a29dd360940ef3e55dccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceacf779d9c3405daad6afa34a1e8a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193b3b72b04f4ed9751515155c2c72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8f0f92a5dd1d7275ca48f08c545c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43606f855ceeed2b58285e57b01403c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c45d582907f7ae0f7f986fb610e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb4fba3815e7880f96c9580311f3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e03af6d579f64ba0b7d922c684485635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23954fb29361bf7e2d4aa70f7bd9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67f32fe7ed46914438cfd5881f446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192fd39d46b2fde5b6229780acad8be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2255cdeb38903438237d6694975fb19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f89826afd45401b9866208388824d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba5af4c86e97175c6fbd9eed2f5e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d94f010bccc2c102be5eda5d3d79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f38f63151682854b75fd4f0d6677ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5dde40cdf8bcef267becbb88e9687644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e039e71126888781d5fad10b9a5a559645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48238cb8e87746cd94c3996275357bac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861357c3d18d33eb0d76eb5477d295f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0187e0f298b4d0f6acaa13f2fbafee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3a110a89feb714d576ac14bbfdf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dce1dc87e0c9b6d6b2cdff48739dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132e6ead1418fd52878b2ac4202b55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1e2346486e7669dc887585d72e9d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc38479187b0382a9e70d8b627d191653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf01f9cc93bb194bae24efd5d0b4cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1ab6dd4dcfe899974e3682fab78c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0a69b6ec236fc843e18de687ae253656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed62d009912c3f4cecc4ea92e3502657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664946b44e4e3aeb13a4b563ad208d87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a02bd294f2674fa5354473529552659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c1c1daa5d699382163ab691ad766660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c01dee2e6b22c550ac5cb9455ca88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1e56d00a5e5df798229e1e944191662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f653df0496403eeab74595e6c83a8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e41a54cc87e318a737d32661c731b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c43f64e0a92c4e1cf58b59215aabd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9d84c8a37ef204e02967630426a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4a6fcf58d44d0afa82e9865f2d64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f608fe41411fd66ce16ad0e464f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a47626b142420c83e154e6e9ad09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb3a14cf8b6249cf45711d85c4023670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6777e4d12d2b5be0a7da8289cccc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48cd80093d9165f36f09877dfba7e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537196195112695ca901516dd4647dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6c23024365910a8e0f5794a634b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6d646110a844a53285a8ea10796d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02c3333dd19438c061b43137db37c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965736e6d71443dfb22f360968ad1e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2bfc0a569e6875f3ea7d0c54bd5ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da099670c45bbb34bdc631407483d44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea2ab0c053937235a6ab3be3006182680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b80d7c3ba987290b1aa9b479e005681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083421a03c23d8288c65759bd9f369f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1637464efd75bb20d42ddf77dcd38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e9869085f26e09fefe7ce52a18b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740697cfb121958d9867c8a6275c87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebef796818c89cef0851053b83aaa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc070c0da2060de83672cbbf9142b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207055eb3c26849b2e91e902139ea41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204768eacfbc3620a4eb4e64dfb198689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48775741f7ee299ee6639768810e27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf00f20ea81b6b34d83f91e2a71b41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f699198d0e8daca448b471ebc78e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd486cda74f67420b7193aacb27548693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3976ff54a0790568993dec651f6ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d3d209193ad9dc97adcfdcd08587695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4f5439e500bfd0209fa60263576d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782108e8d4cdb78a31b654c677cda42b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492229ff33fa68f622373cf42c1b7df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10d93ffb60d9038c3f943e9b54e63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26eda2d27dc91100882a7f21bba639700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0b8aa4cfcf5c85a62b03eeeb1c13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62a3b18170af105d374ab4c80f5a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32668e587026907e1cd3e559ce15756c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6bc8ae6ab80b3d3e7e50170f2191704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd444a2266a51be02bb768e8b289d41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b9f1b2cde1b94a782a0e6547f1e2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa01f4c335d1eaf1ae57bf74138155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265fddfb8daf7398c978806c4e2c5e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0f6fad6ffda2ff1279f6d3f98c7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e59799d4a049e7c22e2d7b507b980710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d096b5b713c7fd9937b3eab0cb11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b13411c1977e9624caa1811eb0fe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2687bf1b9dbec32dff2828b7d5c83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291f3346d1dd5b311a6e931e8d917c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015ec6b8fd91e0e9e006b21ff732b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178721bbbb5bc187c4ff16a5bb8b5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e43c599ce8636cd7bd52130878e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fa2cd1f4d3675d043faa1c99883b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e31e9f9d14d6ba85ed36d37df7c28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f29c58a0ef4c1a0ec678cc256fd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff57e9d4aad12859a8fc1fd91448b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9af6126a96d56ea5adb17410bfb3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec665f15d96f16a2e420158ab80695723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76a96cebf470cd14ed139100168c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac665c968a14e8bf9c30f08400b479c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031263c19d79b80b33684fc0017d7dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c36bdc96f7adf6b0b0ffa3a00646b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba625ce27c48a6a6a5c7ea02ed12b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6ee579b20dcb6d0d4f1c88f68ea8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76468f15f999a4140acd5435e4a9e668730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b81aa72203550694a972360c62132b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd6d781d7b127021eed77c7efc4cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f59d6179d80e65bc9af015636486733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0300b4b9e7da23c3adcefa817c7819f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7522db27f2d76f4436cebfdb3a93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679e68a38c4e2318fb478c2708359c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de157af704d0529549c570e419f904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbe85cd06592795883fa0af99356c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ba649be3caab3160a4c4f6105cb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273a15901e85f71bdc9f46c60d23eb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee633d95ef73cdf6cb9d398283d8b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0040218dde6c56d85cd3293bd6968742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089655b75ce328834d769afc71eac0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e2cf422c33aa7a424964a219cf85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37860b7a51d8df17f3aa31212464f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052a7a5f587683ba6418a44533c4a16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cb00228b6626c4e486ca9a92c7e97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299de55b6f479a6f31ef5be577fddcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274d6bc7b2758c0db958a34b45daa2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193928b527ed5c9a716fcc02307517750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0d5fd322920b8cfe3537bfc4c9cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e822667a147043cd57a3899ec1a6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e03f20689633c3c2a3253fd79ca014753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676632ddd0526a6c4ae3347758ec35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144d08085373298dbc518fe1f591ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e105db42df2acf01de02ad318e4207c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ebdc38de37620c07f724db697bc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025220e16dfcc3817b85e51057c32c95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6850e3f935300a5c7c5c75975d70c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca76476ea841097563691bfa28fde760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6630612f5805f1ce6e49fbfe72923e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2e7559bc253a525decda0300c42e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977d12eac6c6c27316e0617a8e0940763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2bc1752c9e8774d4a49882e9abb6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470acb8407fedfadb5f490eabd527a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f6e323c16656207678f5377a5fad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060233ac9e9e16fb20bc7efa127105de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b09c2955ce91516c2eb90efaf8ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6ac16e62a7cc90dd73e608859fd27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a67cf503f6742d54d9725ab73b5317770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ba9bf465d68eb2c9ed727dddb67ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970c3c689b7ca4b39a7958b97de1a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422bc8472ba1ad380b5d7961601ae7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc5abfa1da3165c9237bf2c2aba9f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efffb21ecb812ece0cc0fb9a5313f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a932b141c08553b566c0ce3414f8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f714a55b0fda6f8b7acf5899d2431f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255563b60cd20b5509fa21800356bcd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4f1030ef0b42947f2524d0fad8d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3b4aa4f14aa27689cf2931c4436ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623e5b0abaaa31205023584152b1a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bfa52432e33bbb88a6350cd44694782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567349f365eb4a1b530f44b7ffa6d6c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e0dc2c8392d7f1749d6ce3ea3eca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469697f3008a70c1a5d568aaf7232a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3525338e69c1a2957664f459d827d19786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db7e942fe469d050af24b9f92469f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b8fcd82933870c766f446b65cdf9b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5146a93d9a88a98547de5e0fc6f7a79789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0bcd8b5ec1914c88210a7c3f25ebd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faee64c958f176b837b96e7f48508c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be16eccd271ddde550785f19653299792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1a32f95d1fedb6d16fd15c11e1b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5766aaf96e99cdf0eca4c80e76ea7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3b0f809f94988405a19a7e6924170795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b8a058f63e93beeb5f0cde962398796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e718eafdbca68ca289adecbc06652a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf0e699cdc193f7be50dde631a4d06798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563aa3af8b3d208ed25b721a3da0d97799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dece14ea0a9db3cca28230f863f847a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb01c48cd1121e0c1bda72157d358801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f50fbe434c705b10c8bc831b7d07802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9644eaea1da2f4b97eb29c1eeca40803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6badafb5b057a60cd663d870d1e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd33951502c4fc50d45a0a75cfd4c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff268e1e204486918b9b5c16d9caef9f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8664a7e22ab8eb6c7067571c036d143807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e31ffaeb598e4dd3f04f825044847808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74e4ed8bc71573d604b819e6919ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc3db501fcf85a319e3a2cf2b3f114810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956b814d6f2198852038d959aeca7a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9426f736fd135ac7839457d6ee974812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e367ca1f42fa8b0fb76d70807e981a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bb9eebd13e5bf8fb7cbf6c70dcb3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0c88e59995df0883ae7dacb6a6980815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05aa0f4428de4097a6eec731812972816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb80c8aa5f598e977bea8be50e8216817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c87cbabda1205b8aa8a2a1d0827c30818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65505e45f81ec611598b4b7a5ab622819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733b5de019d102afccfac1cd109b38820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f1900679567e6e01c3df12c43b269821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ca3e5035e21726ad24bc32fcbd161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a39662b6388f8c05243e6657be21d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517ca76d6ec4695f6cc1ce6e17712d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688e144c6e747ddc9d4bd9469387084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a8444855ec59e001874a0eecd0bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb828423bea4323b18158a78dce7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830af927ec5107921a0797c34151fb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4a17070721a96f1c25c5f9fef3cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc1d829fa1f8ab15c3ba53a512d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58bf20b7dfaebec79d9556a5d46d1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4bdf036bfc05989e13a1cb8b256311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f70764bfca93b2302c48e5692dc3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d480c8b66724469e56ba0e2738747113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293920e8eccd21ae4c7b78572e4252b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0984a83bc0cd49a9302e91b1d9719a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44d142536383ad0b1d9629f837fcfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc688b5d9d210c4654a6b4343f91b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d01fda861220a1165656ab118d18c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa86eb3a5a1fbd759a3cf309d60fad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667872757be8735b576be1112348ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f0db11ff6de271ee0cf846a0b21c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8ca543a7eccc59f01c7838652040522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd261d63e54a09b526948b1063568d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d23ebb23416c67d4c3a8e6759342d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a599cea452cdacf2bc2cb673dbef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83338879eacaa26f6954bdedae68226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b17f04dec0dca908ce4d327924c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84e0c44c0e9884905c56e920760d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eddece5fe9521bd6e36f62aed2c80929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8c964736391d0afceaf0e6a5e16430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e016edbbbfdd7ab3070c18f7d87b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ff05d8cf7d3510ed0ad60ea03da6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa67ad071badebf06e527a530470333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0e15dd876d8b55546d35059726e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bd9f52bdd27df41b33866cfb328835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f6bd52fa1448b1f36dc68c9e47c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ab6198277980872d76149e75305c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49039e4a17c1b3b7e288215323f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97baf239ee5c692aec3a08d3578c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fc378a59d25d53634411f14cc63e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db0398f8406af47a576d3f43026f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a993fbff3bc0b52ef3240be8d4be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe544803fe79bfc50a12f96340b2daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794937076890baad31f3dc722048a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fbeafc96ed6113fad75caccea8fc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c7aa047e97a3c97771f929b6345f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ada10053127bb601a22ed92e359447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f65b7a864f770c1425bafdc9c6b7a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde59e817b152751aad5c6fb04f7fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2609ae252d1b13682b72d7cd9074ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0295e27069a5ac1a98ddac86d60951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d9b23d99c3486bfcf81881787f7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499cfdb3c19ba5191406f70325c262253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb07a2e1191baa878500f45ceab7e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee1a1492466375b180cc38a0a761455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc817c13487a42b36152ff31f6b8be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d290b5c8806252f7d45ecc15672be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4d5f03b0076a624c9bcb87e72bbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfce6beb3b19a62a589bc7ab44a67a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e88f3671a94e9f2a3c170eb1b17460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749c008571f48c804deb35e0f12b0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8879016f40796dd0d5246ec08f210262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8325f6d5685ae7b6aa78f06612a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee587f10221f15360b75ce2497b55a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ec395e7955cdfe54f433bf6b9efe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31456f68e04d5fe16c04563aecfd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e96d277dcfb7380da0133bce5e11967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae8e780151e55e48e4d6620be395068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53235cd59210331f526958b779ead69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9da6d0a0854f20db9ab291420c9a8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591a1901098ce4935ce67dae09685771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f49dab7834fe108b2d530342aaf32b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a320972c6ab82f3a60cfec327cc7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94d33abd2f9a180c3cd909733175774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594870568a6ff459899000d7a083519875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a13e2878e8b9aa273aef42757e3fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9e3ffc0b4e9fd5e562a9293d463d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc27cbbd51e40159b1b90bd912da2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3455daa593e5f064fc48f838542b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cab35a3ee2b2d43dfe9118096af5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534098ec80ee5779b20989a2395e27c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b43af09bd7851e0a9d6da6c085aa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfe6ec2a5d5a27856750a3480dcb2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06da9494a098be1413753dbdd21de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b699f474d66cf6e8fd214eec45443985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932572f9d312ad03cf532937e5089986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383484b9681f021f47b28e495080d31c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e91c20b80f6d7f9798913927f2926988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314850fb4f3456c24139602a2102b7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8955c11b6e4bfb77e5c915418881190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df992d64da6bff471c0900f33928591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705dbf75ac122ed499939bec9eec65692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0766712a59659990fd89e34f535193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f57838db99070c72dbed20d4f56d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3810150d9dc1870bd2df99711e883b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e780c8a5b865602c34621f1e28df3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d27bb1b8410244773fcfb2bdfb611f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8151c1ef4ceb4584790ad6e0d8dea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133c38a5f8036d363aba4a4b382877899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cb5e7778c95718a5a1781bc0d53f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd713bc292ce389402791ca02dbe41c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75514d8a9f9b6dfd63bb12632de7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeec16ca1557b00fa84074195583778103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1a2cb57450871bbdc355735e612c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f66d732773833af1dabcf7f449c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886f04bde77e71c23e926eebd637a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce6b0c6f9016fdcfe12a6e210cf8e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582727ce9a4640205304603ff6be01f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ddc83dcf8638ea399637f40fbe86b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb0e317e94515073cef4b32a633e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f85576b96afef03f1365f4bffd9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0214031a48caadc63713fa55e86173d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f1789a190cff9668c35f482165d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa91ce179c3381a53f662a6c7e324114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c84791705565448da076a1cc4836115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa2b38d69122613d9abcfd657847e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587dd31eee61703b008c3efef8ce7e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd5ff296e4a8018b045cc12bc5f30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7cf1855b2841db8a9a4fd45e11e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79add56755141e9c0de6dbca7109ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad17e741b864dd842126ea64de2b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d10265558e51e83cd4e29efe0aba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420ffdc6c3c1aff0efc532ac6bc362123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330d4a3e32a54022abba62838ba194124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dfdb4da88f8194ce349c0cd8e2a66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de255b061d2891f03798aff54e15e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd215f939c1c113ba8e622eb984c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a588725e63edf1179767b57c12d3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201d3003a5c5863aa36f20e2732844129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df38a0feb8bdc147d2cf9ea65fb822130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c882cfbab55fcb8f48095f594b1dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adc30b894a383aaa10270f1991528f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618906e9a49ff5d9556764b601ed360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9749e779cc992dffd66994404dfd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da9738284c454bf9da7f6fdeb61d15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d53f0722320cb7c55beb6342bb58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac506fbf2a859c62eef7ad6e42315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5913fb0cb50d232c1982c04dcb121c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b20a866c9b4faca8fedff36d8a79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93aba2784c75d7a39732b30fbc836140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de841cb22da8f8f25e4ae95c7191547141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e666353be809f7ced130adf8a6da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03cb8cd2983e77bbcf254f6a7654a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb170afb7af6082bc9242973521a29d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b8950b6b45afffd3b6d8011deea87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa2e2926bcc2baf060755fd6b3a7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0d2317339e8adca31f01b3dfb1f0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5975f7054eae76b0c16dcb558c8b58a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8a59d34e441fb8a940d4bdd34346149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae73cdf804027ff6ad2e5169a54334150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0744e34283cea032e48e5c6acdcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3bd2bf9d1acd8198d3a4ef5d25b28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b84743a9906d1f2870eac4a2527ddd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509acdff6c845cc535e8cefca1bdee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d3218d4bab80f92aadc1c310cb71f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8cd55047413c3cdb5fd517a783c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea9d1c023908ac552e3835515cf28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb330fa86ff2356a584655b0ed171b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23df2bc6c99007c7796ee7bf945c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaedb69926631d66ba8d2608c71b93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff88ad224211ebbae06768af19daac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f7ea679433bfc9bcadc3aa47b95f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee0eded99a992535624ce87a563d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ccfcbe79c57bc435907e909b722b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af923d22f24fd6c8fbc352aedd9b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c25cb33337dabdafb8aff6f58159166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dab77149d24cbba3e89e7075a0c68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984f958f58c94d6145019af6143044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c6e78723b17338df6a00eb2ca5da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff92cd9c81494cabc2bb92b848ff82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4851d57db7a793b00ed18d56ec8147c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767b8e03c1bdfb8bdf8918ee51f5f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b15387a860866cf17d9134d47bc66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2c1379618982490628b1e480688c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f97478a73751344783210a1cfb028175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039704da81a56914c2f3ccec31308fc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f951166e013d6938d5ed4a0163cef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4092b24dfd7a449eaa7521419029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905a5483a7ed809eea66e99641a65d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b9330200947c9c582af294e0c29a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b1a2d483feef6d02bcae4a1d505b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087e3457510ca3c9de1eb48f861afb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6ed852e3037b87eed17ffe21cd61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7871afb41ddf2c08726b17464408184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c09e03dab7119962cf9b8e4d8dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df03016d141c1e3fb98c87119490cbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2147bccc8bebd63d5dbb198015a6e00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741656c9c1933523b79c50a0365b46fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87712df3365c415046e700a0d8fbd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a670d73dc4a6c7558f30a91ed233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9201943a91fcd0eba20611b2ac7f57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a195da764b0b8abdbed348523c9c506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570be1c2702e11e5058dd6a2cd8f9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348147da0659d9088d8ef032006164d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82373fc54243f6e82321f53e0db1ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe280c66a6b0c72d5d7c2f1ac60ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148be253340b31ee86e7280df33fa1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95bc80981b933f98831a0b1b89f19f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3a99951db55d8445e2c881e12219c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9c7c4d4f7f4a0981f78164a24613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598f66a6fd2554cd0cbd88f63381bfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cf4fb8211719bd114549dc5c943c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c06a010320e8fc80a11af840eb27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78106a50dd2d420357c2e445ca148c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1f43a0ec8bd610846187eefe8140205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece48bc12a5552d4cb4fb9e32fcdeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d20c1f7afcce68070783d7fe3833e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638fc3c2a319d97570679abd18c95ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81b19e3284666138773890b60e8e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a737b4ce08f82aa0b06f25c14a3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e568e071c2690cc02426bc2beb3dcbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f17b3944538578da93ffd433db0f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c164c9397282f6edb444b39126d95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a5d02bedf80cb7e646c5abff056b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031fdce857ae5009aff7f40b539f4c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cb0c81210862aed35b4d2dd56959f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc849bac4543b72555db2ec57799edb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dfabd89c51485a4f153fb283c5fa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8744d165680bd05652832f0bc0b3c02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c73199e3edc0df7cf9a01988e7db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a0d5a7ccf3119a5ad5f4f2b042a5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176fd20940e802741f8f7db685fbb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854d7de15089e8b749bf237b73a509c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c498ad83d9a3a549a06444b4c68e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd5b4c6670f94f397e2ea5769434c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070cb29b847f37288a4d7b8dfa931b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe61a1352b6635d1043eee149ed98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a2ca9c64164c8449c02c8aa7eebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc65bb090dbc111d81c1606bd12b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c7455e5f0f1e42a9ea3dd733299a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16890af6ed64167fa3ec5535e8f3195231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04352b19cd9ed12683452d72a9f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9231dfbe807c952ab8adb03dc5f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3edeebb1309ea212af173eb093b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3ccd74e8ec3d7186119f7caba4626235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b222896ba3f5a45a4ee38c82e6d172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf83e45703dfdc4bdca25f2349084237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdd80c7105353baf9bcca8bbd5379f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78cb7a112d3a5c37c4eaffea6ad881239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2903e5f358ff6f5f5b65d3f05790d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11a621d627d6859d8605dfa68356c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b258303c71b87820d70af5f6de77fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b0acf34262dcb7e656c9b2c76409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edfe21961a46900af94901a5778f1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367069c20a9a31be7866e209039f66ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78035df15c139667e45107eb21c5d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114c0ca19f015fcdce788c2d528b74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d2020d5e1836e67c22afef1da6648248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736cdc94edf6dfd14b16870e13bfb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75db6fcde4132e6d51c2a8fe241439250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bdac143276b5f6e3ba60317b1f1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f9bcf23370d23f8345263b1346b64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fe0f699bc22cfb74fd9c5a5192ddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ec893609097788a5644afe84f308e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3bcc16e66ecf0ca2c62c1711787ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac427b89989a86540bfd7b129218e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf24be2573b661604834513b5b30fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b1fb93e908519992b2be151a641c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903693377304d06c474f8a0ad24bce4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114da5bd5ac8256cca54a26ec03fe1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d22ca5071595309fc85a9cd42454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7264583c6816a0811023442110473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc444e4f0247a76b9da6a1e3dba95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca972caed307074e694c355452e719264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422262b00424b40b7013b3a173754896265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f2130c338b32fd02b8bd501b65407266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35236962b53ab11d3fe48ff860f0cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc59ddd21131a6d20cee692d4d37a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec2890e6f3f98612d7630d169ac0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f64af787fcdf6c89a2455098d2838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be3ab7c8fd16b03762540aacde1be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2bafc85a80fe5e2c54d08fb4dc2b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186d9a3d5484505f8874af3e0296a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3261ae45f3688491afbed93327b49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da9007cd04adc93908a88366c7d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3410ba4169f0cf207bf5dc5880609276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684f56f122aab42b8fd7b35cad1844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61552193bbfbc8915514cf3e7f309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f1f5d71a6b954f371ce327776a5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c12a399b88bb18bc72f62fdb6a13b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc388f2304e98bc2840a3668bbc563281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9126dacb4a6263a0dbe8740062ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a685e855c18e073add24d9f40df1d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab91c71142472a4801a72ee3c7b3c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86899684b0af6570592000c3d1e77a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319158dce6e9376cde5a0383cedebf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a557c2df7edf66ae871adeb693e21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3e622b624344922c902d267feb04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327647fff9d081e4d9744633be337af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934aad006966a5ebd9e4968060f10c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788df38947497253b9b9b2675457b29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4c3aac88142c84cdf75d7a93b28e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb540ec79d78436f92af639b5278336293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac559ea64d40d52d5b6782f516934fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aebae45373fdd51eecaddd3ca0187295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287ccfe767a1376c0754d34ebb065f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc917bddf2ea05643207db1f8e046297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa168602d5fb915959f177f578abc18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5d0b136b128d717cfcd35d6b598c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61013959dfbae2035867c8ad02925d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ff00d7208803b7a0f7f4097382e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f152735d943d7db6033715ab70466302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85c2e6e5816d5c375d9570b4713cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba11b8064e3c5cf4277dff0ffdfa9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe676880defa11458648fe8fca57c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3a4462795d15e15338ed460db4fb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef710c0a73960ad9e826e6c967c9de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa90c44028d90aaa5ab48a47e059f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb8a2298b60a3c0f1b8f0c7d70513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446a357679058929f9e6123a5a2dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a18cda916e1632229f17dbad772f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab35a06a4f23d0487a3df06f2a524312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b661428ce3be627ef30d547e9f88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbee555123731be0a2c7f4c77c3e13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe368040aca4f6993c17a27ba8b709f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e7bd4e617b50846ef1dba3420bac2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e91aebfdc1a4c958766e566eb2b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774caf6a46e255dc1a870babcffaa1a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381533017efc3d62ccf61aad6e9e9ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc37de56c77b76815eae10cd6f35f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d55894d57003a3af6bd852e6e997ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1e62638e6fafe5e55196c5dd0f25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c7ffc4ab9b6fd678cdd782416676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c6c7c1904ae7e5293e266ff0efd1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e735844f2687517d90a52762f2dd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce567ce8b61b496788eae4025421eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0ab41799218d9bd42fd77c187a77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24697785170c619b0ed00e1a0b9537ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7a1562c590d6819a2a3accf431ef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d67aec12183d917bc4f98a733eb658330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80513665f8c6531aa82493674cc33141331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24258282cc69004c54558a94f18a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8a748706a818e8b758cc4a2227da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b80e4957735dc3ee9fe200731cb744334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1f091558143ba66168961ef72ccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734bfcd6ed54808e6c2108ed95fbb9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e70e2ec77c4241a9d2c70666eaa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082342f2a29c0592fb9551674eedf4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fac44b7746e53ae781ebc98ded20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457e2e39b2be63732d8c97a8d107b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9b1f06043a4347b07a87e7b505fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff47eb8f348440916ae8e09e0bf67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37a01353adf0218f8438e0a0d4152343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab980d27b5a20098b133e77f376ff00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f211b23ffd04297dab1cea13e61d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc0ac52833dc7e2838e5064b40233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957380c38015c6f6ce768b5caf5a985a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1898436f7f407081aa018741a7380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92dc66dab1a1b986f5de438c85ada5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a2ddf43ff049e83de0e21941ede72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9fbcee4082dadeaf4c46da1340155351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95084810e433fba5621bdc2c5b877fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde46dcc98fe753750dc46bbe6f94425353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d177d65ec9e98acce7baec75e8618e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a54129e995125d150428616f0d26ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb25802c9e1cbe2df8a78e44cd6094356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85762f2a7bc436631ef44d6693f7099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83b1c974d4d905d1abed7c45538e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99568ffdf12f751dc2bb1fe03f0eaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbd727e3be5c49ec47009bb77b4a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb3d1b462a468a29d784bd5605475361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342a12bb6fccee1f45985cedce37fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357180ed85b8b516f8f2dfa358f6871363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066d419b5f57f6cbb8056391038d68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a3da1ad8347a6f3b75ed03576fc19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce50c85c2c0c3f5355bc9e2750623e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138212ecfebbe69edcaf08e4993141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629f8174e1cae832212944cb6db8fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db52527a9af8a13f5d5df30c2d46a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e9b7cd1c9da88264346caafae949370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76472948e81dc1f777b83dc479f1ac23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f111e10ceb84575039ec440c9464b98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941cb9f11c2247fc91dd5547f3650b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615cacbf049d62c7954c7b2b7110a22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d29d23a60956ea37cd1595b09a56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0929d2c550b27a9040e1e53dcc7853376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a081fcbdbedec57e20c330a7cc38a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d230f18cb8025ccdd03b71c94d365378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f101ebdb1638093daf93b7b1b963f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa64db8649b07c4019d3977684d59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec30c60b65b59c03fa14b0612d684381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f19da9777299f4f344661758890d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ada3caaf947d01956f9a4a0522ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb28cb928f5cc06f1b73991e7c59c8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02313f5bc1db8b5dee2297d297cf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b6aa2f8d426cc9cdfb8abfa2936e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a08aa27e2a5caea8fd0b323c25766387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208689ddf9de04c38880216dd409f2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10900dfe9d5d49f55cfe66f0c278dbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8435f539f078d5ec6a7d4c5780d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b380c0d3374fb8f5f4c1cb30479e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f8dddbb0b3b3025ba1804c3c58f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df05d0ababc7be5b1ca7c053b0cd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b4cb666ade0111d1dfde15625341d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16b3be2de21668e28c0270fb52f4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1df7056fce543455e4c13351a6b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72858f141ef628d4b0c38535933c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d39bb24929258189ee8783e18becb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a23328422cbe07096bc67c036045399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1bd78fd409d3535c455addc7a14c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42912b2a295c342a14e35ff5c9a70eb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c6988f71a0b11914b2573d984cd9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fba05f38fdc4cb76a25d1019831de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772c7823e42432c5798a912e4a20b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753428559deb0126349908e9f4714e8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d66b94fd0b41b3d6bdb0edc148afaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5253bfe98c48d1d775b18fb9f2a024407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d1d8ee507a8022d0a92b76dc8169408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291727e5bb9983aa14dbf3fbf2e293cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549519886ebf15b66452fc2b585c73b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ebf5119fb32c1c9813396791fc057411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f1e314ada638d44f9404e83fe405412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf363a6bcb9918e191cf2f76faa3ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf26c1468ee11bf3474cbc50a54e85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb74caddb499dc9edca43fd4120b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf44c810d5bbb0779d98a4a10e9caf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85e987567817957c6751e46e7cc99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056472eee3904693189e4cacedb94b4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca4f131b455d4f39adc0e943941bdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8791726ddacd649cb938837a788169420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c571f3a413dd0b6b1714e0999a51d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bcd75434f2134982353f0f298f8c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a115561e22a80b9d8bc0e4762678423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690050101d88dc8cf2ef752ca652658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bba42e53a6c8ecd9027a77582adbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286361dfb2b77300d706c415be3c6e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d7c6410ebae5ce06dd753c5fdcce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55f032c142434a1044a6813a5ddfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c11edcce803956ae7d8316e00f474429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc698b1261ae7b5bc9d30ed65f4e494430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8716c83445408f57597200446975e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae26c4b38787cd538a0946024289b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e1f619c9ba084f767f3fdfd4059a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c5562336a101502ab27c0f978369434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bda087bb66a2fa2838e6f5089b68e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f791d5798a30fcd492ee6e83d3eaec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e05227b4caa000098cc5da82a0e2f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa369de07fccc1a41fcbe93046668490438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f65a8ec0ba3bc1cdbe79107d546bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff2b315c8136976fad17493cd87578440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95077575d44b7c3b412cd2bda93bc4b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d7ecd6425ec939e675068a76d45bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7690c87868b490f3af374e3b3b5b776443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b029d9f561366c45e20e6c8d90230444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d25dd2e117a1a737b10ae602e092445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd8aa439f378fba20e3d825f434c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c98d332be9150b358f80e3dd539fb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50513af86ec8bd3c10a77ff113cd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9801ed1656bce3c6e6ebbcb7f74acc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60f94f2ca887093df9698a6a173281450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7298a41799a77367aeb81687ddee5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359aa3cdfcb09d9773246f8e2cafe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15821ef5c19c98cd0bd5088150404ebd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d0c283b9807a515750074d27b2ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea08ec4cf5332788bd345236f40ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716891e81f0a15380cff3aa82f68b4c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013999a11a30c6786d27ae31f4fe51e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ba901f36ec2f3f00259a29964a8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669b3da72b955e3e042c395b1e06e7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808443867b1eefad65e59e66740ec07b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285ad2485c4fefc213f4ab4d4f27c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4ee60bc4b71168fe1bcdd9ff1c1fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b5cc23778606c8e348ee3f7e0d34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac50499bd43d3deb7a6610d6d040d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c1fe8bd5168b9a6b1c040ddb277b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf88f28e627e02756a8876ddc55efa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1804b5d76607d95db27128e9619b76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5416ed948516850d690aa757c002468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90714c9f3e30a293befac59158e8bc65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a0104a61072ae46ca7692ebb58bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dee8ee3ef95092c3eb23a6d521a38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ee8206a39356af491154cffbf2e04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dba5c0a193328794825d90ee4b393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc3a97e58c9475f026cb922d08d84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a252d4d1900c70c4d415a1dec244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6a1e56dbc676b07c8905068972bd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d54144bebfd9f37e2e5e2079609ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7cfb222cb59b59ed5dd3bb351f65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfd490d0f6a8ca533a9b813bd9e3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5958350f0d8088d863b912daf3f7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a0fb2583d6a23e2a8b11e18c9fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d285a74bfb7fa09fd014957b3d1602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e1cc5558275b54d3de23edbf994c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10247fa6df4652933f608fbb90d7928b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d42055c0b9cabb7d2636af9d716f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f700965e61fcb2a3e7cf33a00eb5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6e8d3b751d1e768d63229560cf9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977499baadbcd6ae0710ad1d47b51b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14b4b102929cba0e8a86968c0e6885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec458e8bfbb94adc3cf626d25eed6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623513acc500cb1584c3ab5a6997abe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fade8a86f62551862a8cfb39d9a1368492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed909b57d0cc631b128b5c1fee1af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c37af9c8a8626dcce6e7eee71b15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3244eed0836bfbebe4cf884ba0b184495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915fad10b5e80c671554c113e4fca8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a544964575a88c0a3e4cb9730b4cf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a020d9036657dbed84039c6f01b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234b63598107a3688fad154b37016b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7575372d1b51dd523218f7ba6d0a0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1be6b2bbc90a8d6dca5402c8e717501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249be6dd22337ca945559c940667ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fe068f4644981413f03895ece0e68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e5b6e885fbdf26b8ff8db610a20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da45bce7b211350d36216ac3df68de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73f0c26416de35a1fc61a3eea520a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba085e508eacc6bba4f31bd13633d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c0a70324fd59f0e1a5ea0d0acecb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dae7aeb6bf30dcb5dc29ed4c8d5bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4522b4e14c365761e00634965b5c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6c1ac568cbf0085266030dc58948511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b59fb57112a8c3f252b9411065e24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86a388ed707148f4b2813e9f4e4b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079037cf4bd14edded04043c03f4c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff075afd5a264bd649255d731caf5c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9af8c298951e7b38da11b8fdf5a68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bebe8a9966ba47c3a20e247cdc140b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27197cad7888dc01d9c7bb1ff47feb61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c903b8915e95b77fee3e540b271c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4240b6ef15b9d1814d1847ad61dcab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4539dd44fc4f99cac050f5e4604f04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216852e487e05f11720df23b21511ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457a821ebb4e0e4d1f3d6eed2dbd906523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa2b7289c4b05cff5546e14f8ec64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae109ee58315e8e3cc1279cfc070e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9c69f85bd0e43913ac480d4a6f22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842f96cf1273bc337ebd54e17dc985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440318b6a08f5dce02b66bee2968f855528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d591986964ada8f4eaef7d7ae85f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec663aab229faf23701598cf7ff74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452af4e75002df150d2cd2a3cfda1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7686067b88eccaeaed51434b0255532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc1cd205ff5255e749278bc456414533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959b930fb83708115f555b95961066e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5b2c087b1f21e35b0baebdb949f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe28e7fc2d7a8bbc4e46e86f228e4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4aa988daf90d313d799b786211bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b38492cba8054e937ffedea6e4cc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd4e6a342fdfd3395bb8fe3223d7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcabf1fb28794a786428154df2c5f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3d29b34197f370413d28fc2bda4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58a7834dfef48689738d54f5559c1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384444307d7cb5e09433e329a587a468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309cf30fe16d42397114ea5b26f1f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d83dab8eb2b5d504b6a60acdedf197545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1534d3f6e4f0f5e711ec2d07f8b61d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b78d0f3621a8ebbcb8f87cb74782547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f1a7ea66cf361608d0480eb25ccd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45832aa673c5d6aeb029189f9feafb62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491e07f05934cabc1e0ef3ccb4edbd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685675dc7b1b9a8b68bc054a04f39007551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bb8afaa5c9f6cb19e06ca60f61e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ddb2c1e8ca662cac34f079866677553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab103051e821c6c53dd6e47e714f99fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06df589abbe469ac0144183ad2e6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b88b50b830975dd29db0a32b46655556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433dc47457ec723c200c1f1c732ae59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66ee998681c50e15121003e003426558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e89f62fadec2a179c3948751480f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486753cb5e541d432e51520a085aa4a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce033f7f49da2db3be95d7ea3b36067561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a44e6e2adb9d63c576f4bcc8a505562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3170f676d6bafe8d684c403c1db11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aa6447318e84835d0583fa7a72cbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106743e2d483022496914adf7bf70219565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3d043c4501c2d0c53238b1f57ae62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9971c3b7819eafffd66fabc4447a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0d9eb21882a5fbfb06e1497a0ef6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d6ab78abda8dc5bff2c3f320eecd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd6a41f09b6949b9f5dfea8af4ead9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc9648020b30a0a9cbcea60c4f4e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0429b205984971f6d74e76962290572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74dae9da90b0d367b831730307d8b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d00d8b861657c69a2a52b38b754206574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da7f39127ee2a6fbb1aa2d6e5d7c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a235a0680e52d742733510ce58008576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5b030c9773fe95fc03e3d1722cabb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e391e4d59b7ec36ef7a9e0b11242c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c4ec62059b3982444999cf0bbee1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0c494532da2e1bd11108077b3c9b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875da62153a86f99e07ad2666098166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02cd57e41ed88bb1d6ff57f189a991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e4bd9a53c6f5c5c989123905597a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6246411b9cc0d0295ebf3072af569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6609b9590ca6c67a0c7fa632b5a3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4457cb24d830ad04947a386e27b0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac04e8ab638976309d97ee6b6b065587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e26c280831ce7825c2bcac22d0156f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c9ff63b0c2f83fb63149c40f88e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f40f8edf2d27650088664d32c31c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c447dc1733d88fcfb332dde59dbf701591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c84249835d0e3ea7b6c1f9cb10e8a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb128ec725a9cdbbd96a66fd6616d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0e8622aebd14ff6c70821c430dd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370bfcb68d0236593e850b3a4d7481595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0daa3a6e48349dcc2ab122c63b4fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544b921fcef3c25e0e189b1a42f51b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781200e468b3f23e88e58255a08f3bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f213311f52ba71628fc451b93152d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129975209991b8b5fe735a8572008c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a545ac5c61e6e9410f42d8959d2440601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27de351f0d85ce57c61f725dc9191602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a797ad4cc71b07ee55891c57b653e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d243d41c65c96421a639c9fbde4007604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4071778d8b69d4f5e857d624f160605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d678ff7d2d0329d1bfe5d5f6fec4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e2beaf10035fc69f84b91154a3dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeaa4bd7057c559b1eeeee7305be96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571af43c4fbf9dc19e7d426f8ebf1e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e10b8570d887f0a504673089acafc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f032bef5c3e1850fc8977b67e2445611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552121260ab0c5201d787fe67ba35a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821703fbd6ba4ed92f56261b19a6c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d3347229dd7658e5475fd2e09a8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d888328a4c3bc615d7d9e475aa8a40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6e47e6ca83f19265ef29254d5aef5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dba746bedc4fb30fa450b517d45ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeaf67d94c888d4a386bd6a4ae5a4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a9991331811a24bf53099c3f2fa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7498ecc050c3d203e5e2b5d55c4dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5b609bb394f86beb94076fb9d13f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000098638f33a9ed73cca2d1e1b5b059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4d26801948df18423413a839f218a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9711ff28a6cb64b84f512b24da7191624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d542bb5e90771f0fe069e02cb200a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4071b971fc878239b5ed111954af7a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f419c1c9246ec71fea86fc901f79ae3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a21ef1b766518c1fc021c2bce0a8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103575d390cf06b9aafd7fe9e7f7299629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b864b5d355bb4a4f8cc9c7e50eca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229a0f469c5d66aa816a7adbd64a21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ac0375dc14dc4b144c18eb5835c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd40f297efdefa521282d50c50255c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506550b676218f79c62d69e4cadff40e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f741e36786d7f0ec5e996f190d44a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226120b0c6593dac66ac9a32add2afe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da294f1a3f305c94490079f173f3f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616db24f3e0ae95144994564e51bd0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daac8ef73eac8ec654b2626ce84af7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e96c9bc25665bf651afb7458c886640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49896cfae45c16c8af84c4c89d89531f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658f5fe763ac7c3c2092e8b5931137642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a3bae6a3a52d238fbfbadb825ba68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801401202113e1a6d32c80678c66f7ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ac9b2b7081b00ac6f06d4997e56e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212bb8cd46f39e26361716c627ae7cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed67522f50bc56b5580e9ee8f10d95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8c4e042790eaf918c3c8676344026648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f0dd5c66b6d982cfe8ee28654c16b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830fda24f149d65eb388852a9e05b47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5e1e4981d40169f90ebb44a52760651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ee5aff727a8f81e58c4c3083b460652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d5c438a4edb212693d274dcf9156653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd416b94e8a9efa6367830c9ca9104654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bdfeacbc2ee6e074fe541542b45c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805db032f8b2cfa2a05d871730e62c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf33b0368693f3691125f990a9ecf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22249271f1221cff8a56d73f82c0db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df7ca21337fcfca5377e13863d9ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ae68aed4fabcd363ce3cef485646660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1e3a5c9a13497fc7fee349c12dad5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83037706e33de890d8f3a2182a4f52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939087c529135e0f0b65dc4c9a2765e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e754f6b77c783200145c9749d47e24d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c18deca221ceee7cf4573e6ca4a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b137cf7e4ab0548cedb7b3336c078666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31bd3517b61037aeb1cafb0577e27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e3cb3fc496b728d2968d5527b36e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264529c9c3ed36ce732308a33e178e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136e75d9a4aa227a033383f83b00a49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602fa4ed7dcf813496c0b44aec55c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a841c5b7fb1f994b267b3cf315c4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125d0d0eb56f9c181bf4778ed95a0e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f1931cd0d4b83b5927392dd49bbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd85f3ecb8922a0d14b18b55b0b9da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde28b5f3d4138e6d2c7175f8ab0c00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369c94772b01985a6bdf40d568bf4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9d6110ecb669ae0f5d028703ea23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169008311896cb1798a0994ffdf10b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70b2d3d5ff9fbb6738f681288d87a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecf12a98eb37cca4b6afacaca532d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1314ba7b5a2fceb896ac3261adfd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee475903917cb882cf31872013899683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32c2367462e020b978cc1995ebf71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16905d41ede9ea46f26e6d0f9dc93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984edd26f6bc9a2496d126a2f6125d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287849dfbce60d49dbb14ba087b409d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790483ab6df1f177dc7a2d025f3bf4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195749476b21eb30ec97b57c95a15a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6ca82dcebcf94c22006833073deae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf3c2848c7bea047ad074d65b6b43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77693c01b36f20ab34ba4f513970f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda68bad61ab317dda59514a9761c0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdf9bcc591752a4286e224e9037ff3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f32057f7adac25e3828f23b142301695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65de840e4fdceaada702749edff89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc87df12cd71e3cf1eb0996473ec3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb2ae174933523afc86f57f0ac069698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e752f7562fcc43743a13c1f180231699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befcbf275734eb3a924aa39ef33c9de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ff357d8f3b96f7ccb79dc1ae41f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344d45040e819dd7814808e974139a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc1be0b09da601326030896216620b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4549303a53387bd56fa81ee3264a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94aea78a02d8c71d33008ff64636f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69d64f204c89a7575f3b1ff74658cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7eca21cb3676064565e19ca5e7b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4bdd7f78c6cc5b6bd59a32271329708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e420a152d16a00d08db3750c6f4f3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e9cc7f7ecffe059850a21f36660a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa925bcd3f34a099461a2a5cd8034e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3d49d71ab01db5d01ade9669e079712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac7281554c36fcadb8ad3e5eca720713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d43d33e84ff64a503b9ab63397b694714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bb8802c1562cdd299f026c9c5568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85dc6751fe1f08b22ca8df1908325716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca9a6205eb46d81c666a91651f803717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faada811ea85318acb5dc7cf21ed44a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed96d34ef5e235b41717a204a316ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d869f7d2684608a50d2e8634153d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40a9107447e201a9c12c113631afc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403086b238e88e177d94331caa18320722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49aa6686fd2bf06a61f730b3fb0f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8874dc79bd9d7baaf4bd5c457e1552724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c524310376ef19d215143097301e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ae68e8c813129cf7d35e287d59b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3535901ae017f47bd609a7dc7530727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2801b42881238592fa0cb458a0752c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863bce68c41ebe746b54b82c1dd4786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658679568507ea0e0cfa30ff39e2125730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067c3b576348ede7b79ca3889da642731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0b948a9303d0d4ca397bd58365244732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78c4a8df63abd0996046b3742d13e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfecd0ad1e263e822d4743ec740673734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d7144ba8615e132dd9145b5278c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709ca09308e5b94f53fa6002cccce8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a517863fa43918df651119e61d0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a30e3e06f2eed1b16081e88ea77b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d57f20992255b5b1b5ec023a2a25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2b638aff67c420b244cbed432c023740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964296986bd2e6c4d01b554ab97efa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ee5e55d6f399d506ce231c65bda0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1a7182f75b0745722ce08b1db760743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44def898cc7b0d74ede70fcab6b0fe6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9d87215922b59389fcfb6b681106745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b10add5896065eda7846c4e9cb91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6cd737a29c9bc6b5450f5e7d9ef2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be65f56c71d7bc33b2aa67e866b30a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7401884a36517ceb31dfca2ac331749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b606df168cf2027b6568903f83832750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ccfcfee3258849e6e61c30f026260751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364900940d625696f0e92e28c1e355752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47bc1cea22c035029f734927d2ae74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99aa22f1e88d3669a0753f2e76e43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d479f17fdc446848326937669812755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313aeddc00fcad06b0e0d21e2538545756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2368325a09bc5de6889c958d0d255757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec984e00044681f8bff582196122c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122368225f1648b589166f642888e67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d256b5b2309927af89adfe55659773760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c26d6a41015a1f4401c387381e5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac6b4d9907b8a57639b2befda0115762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cac66c0c0c8a9f30c22afee4f5e9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be37b517a0687f4b148d4196655ee8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e6cc273390e38ffb6f223279d690765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375b9b52cbc1b7a5a3f6f4349f83df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104fa441492e53c30c357f335053b3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73936dfc0429d484b6d4597512927d9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30844f5524596eb6e413751db1ee55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef4e34b867648b348eedd1129a3e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b105d87779fae1348386938f988f89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e941c588994240bcf98ac779c6dcd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ddd4f7f956187602db183b2996a1c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c36b9f440a2853bb58be42153691774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935367ddb76fa89cfacf0dddb8f92e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a885ab8525a45d73ef695ac28617776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c89b162b7c18d7406f6f89b53fcb4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be1ac26fea809e95ce033d7b38857778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4dca4242fd89a9f4a2a1e9c1141d1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3fae5d72e325c8c7d468005e1e7a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a3eee942f0f8c1f1b5a69d1c108b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3946d425c947595b3ca44df6ec043782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c805935a65b83b6910ac5f2a7940c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f221712f1464199e23cd47de50a9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201d6bfb2824397dd978efdbac68be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd79c24df55eff35d556a147324af0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0f321b770d906b354b672468fd39f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07ec41e85e8d2c8c3079bdf7a8be9e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a168be748197ef6ef59aa0a857b84789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e088d7dad39c38d2a57fe456e2d655790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597275e0bea1c3bd5a38f861daa8831791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c813e77188ca83d06e5ee2f2240ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4af9990ba114144b4aff7af183ee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7fba0282c12e3495fa26d7d59a16794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8200178d96f2e8921e9963cc0de5d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612d791b9baa84185342271c986b5c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb2a3df2c61cf1c7a57898e05dcac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99858bbb9677fd93d0005e89762ab1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247f4c56c249c8953a3166b72a009b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bda1d1fa0a013f041896ce3fa692a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1380ee973fb70271ca352944e692c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4ccbef4e2eac17f67643131716032802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25a04756e990d8fa91e240ec62adc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d721a174c9cb229c2a958c08a7f39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690d2e419a3182726a7f9d5d1b4818805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9c6a9a6ca63f2edb6b22a690069f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499883b372d7e97698ee665ba06f73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89926225fb0f66a076e04306489fac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416047b7a3e1f018629f76239359c223809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e5c35fb2531a6ebe40c422d13d18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef299a33a3d400b8dea84e8f972a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e5cd9cdc045130519fd228ff2ea4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b60a2f92489cfa913e1df2fab0e13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e4702b95397f969b26944bf0f1e82814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34f4516716a99452478016ea04dad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca8eb4be74315b70567abf1d31c79816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8787a982a49fb6d7793466bf8655b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2faec5ec3f1d3b0c692c475d59668818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73bc46fecfe73b06541908e6b8fb03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dae9ddb46cef19b23c70cd7f86862820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e336b8e0d9d30ae4d3614c2021834821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>