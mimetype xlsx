--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259852a781394e94b203c1856f1197f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174379841e8b1a4aef4f05403040392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f7dd102ecf23ca3181626baf72a063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1b84e27daa03fb72f73b724dfb1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd057f121207b231213f53d35e4e045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1dcab823eef31a2558bab64fc810b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c6e01233dcbd69981a9ce22dd4dfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b70de33a4c877e4dfdda83deb908fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7145d724aa465177f8bc6d7817f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3b8a0ebcda109e4cb94f4c5802f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4985d22ab5599466d7a7211bc45b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a40a32d118c757c904a62ee44500d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfc4646d94004551a172bda4e0f97113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c24569f82816e4e553c4419fd92614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251eefb5405b027731e3841c474048515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0593c050eda30a9445642394d536216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330c33a9255c391f87eb04e22d973b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241007b54a93f8ab7e6340b921e0e3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441b90fdb69982672d83265f37116819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a1b73663d2d03034d87d16fc3b8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43215b3094449f8ee6b039a55c45f73821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0970dcdc8a535f73791b5b61719322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e566720c7b8e323c18ea1e32c98623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d593d3d6432e3fbecc3de2387c89de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b5e25eab79b971566ed5d8441c6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6393786d68aac1cd433ec296d8b1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918064e3352578d059d6c75f647e58927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de0d7ea99318575001a122f433f3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0095c37173a323ee696669dc2ef629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb511165ae92340a48cefc7120fd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6c33b8fbd54896bbf0659fff47e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d0e4215099476db6f4711372969632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95bf978607c8cb935e558a0253640333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6249776811327f95c08ed1ba2597934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46b794a350b2f4599488a026c26a6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985bf120b1fecc4f4ff90a5b17c02f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c427da97402b0d94e10cc27fc15b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735560241dac87db2aafe27562c3c15838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8868300093867e9de67db2082ee239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca271c7bcae61ba8ce92da66773b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044ff95af01e86d0d7e60243159ee741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6bcc62a7237d41eb670bbfdbd019442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098054f3f2f3e1aa9c1ce67fb00cd9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70972b96236520347a5c13d4cc1932244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00522c58f3dc681e60e97255c934cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b39bb9e745857d80cc7f75a0916df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b642869ac82833514c02de7e3e676447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee3f62a5674a260b92c38e4db4ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922dbd5e8e3d20a22c3dfdb3dd9c55a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639652b2b63e89375bd578f8ccc4b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407da5d9314239ef1c0326ef0e3dbfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08dec77325fd21763849d6867444a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aecdf0909526963d2e86a4473095b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10bb6d90a5232ca70def10af8a9b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01178cd307629b1e87c66345fb8391855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b35fcae3b9092b40154059f402a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ebf318257c65b59a2babd753374e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e20c5801c977ccba321b231e5a9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cbf2532c483644eb1d96602ea939759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d2038df0c974f4581c866006bc0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b4298dd8e4ee0cd8b31a2172c0d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd268f3b3fd99feb26411783e1b4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46011c28b3821c2990bd35f1ea78a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1dfc83231d9e6f6d758688fb4b6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1a9aae626e6055d04278256c9a0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d316840a185b8af87a1a4e9a84dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414fd77632a6947a94b234d21e9c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7cfc6cda8598d0e03d694a59e8b4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d7bb1d548baa3668f6753e662c6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f6089e04576c698d9f4b1f10496470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028aaef047bb7c76fd6dfdbf07a855a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0b62da8c2c7600de3c36c16793c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5e61a3c721b999e1a592e8f8683973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230ab767d90063792c81ebdc4c973d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682347bc5d63f085f480e6be3c6e7d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601faff7c9115b3041ac4a0a5a393cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe25568395ef0b7d3ab00662b815077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3bccdca834a184fe7cbf37a841aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd06ebeec7669530cd8d9b881e4ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ef346d48df0373ab74ced18ff96580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638160de367fad745ae74840e54e54081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109e3284556ebe56ce435b59a2ebbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6180a640d72174fe370a01c228fd6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d921559934042d67a8ebf14ca1dd2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cb2354abefebd646fdf4288c46c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce2ceee6c7edb8053a34814e8038586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60557af5f1ef0b8e0ae9d010d161e97d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4143e93658afd182603bd9b228f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14141e253ebfac99cb06861866180d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8dce2b0a113b72ef28cc4e5fa19fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12715272789c6ecae836158931a1daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ebfea163605e41d7058a7f4cee3ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6642e661e0c54470512f57fafd76f1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe96c16f508ed1bb2c439818bdaf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922942d864b4dafcded4c5c65c9403895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec7c43f29cb413272b9275f104a6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75de1c88cace02652e943b65697355797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40d45f18756d71e8d5ef17c17dbac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f529d72075b562b1e4323b94da57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9f818cb488318d18dcc68857be20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77f19be16a77c6efd187f71c2575f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f20bc9657668fa2cf03c0693d161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcea737fbef09416c673cd47307979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b276ee055d42ef6c72950dba363d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a789bc02ca684256d73dad79e056492105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9960ee7ba6ec20181f72f6943c6b67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea18e97276046feb9f1a916e28a8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54dbb29b9dceae113d3a6ed934b1ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de652a922ca4299e84859b9b35dff16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3965b58d5558ac86a27db457320101110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa762fd12b6b4fceed264126e412511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf68572a38fdd9ed4c77681a43602f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94175b3656c35d48a966aee6d9d61cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bd0e074f79221dbf482890b11f841114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78200c9997a089868dddc547f352bf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec463f66ddf449b7d6376a51f1a4fc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0300c188c078fcc4e6d1b14d40d82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b165deb266f1b340b31e80acf69f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd05ca70ef2b461d6102998ae4642e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a4e09aaf12006fadafe0b1f32290f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a1676b6fc5524c33b55ae678613d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7661d0e0e8e6a121ac7c9f68e906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9967b38bec0d09579f479a759dec16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ef5ca50565155b534927b723ea0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1be56bb82ec091f6d453e9585edc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47408d61dc600312c621811e10149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f4128c23fea536e3e854f7003c310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474af18c9eca2e60aa77cef764b7663128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359ef653d872bbaff3dc0483649702129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44043a625c7d15dc37930cdaa281a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56910c5110d07288731aa80bc1bf7faf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7478f7a3663cf41d0d550b6ca9a3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892819a10a46f625a97556904e7a3102133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48d85287cb4e8da47a7b03b61a737134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca9c43a9c407d268421124882b1fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd0720f62e9adba1b6a1dc8fab5661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa323c572965b209448b27c5bccab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7f0fd500420fabc8fba12e2adc2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e68a9fdd4ce00ca2389add9ea0bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c1502e4e178e14f1a261a1c6be31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298ef5232a9d811d05b0d471e1dd23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8536a27ab5220e95df5c85bd633154c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd84d07e8fa23731e1a85b6c72cd714143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff22e731c12700e12c2a5bd6f617b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae81eeaded3a7c1ec69439aaedb949a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354c3bf9d26fdbeecc2f55cd7f87fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069781302c8086525068a646dce72dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c20feffadb9ab41bdcf216920a69c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2ad509dbf052f279c79dacb1db643149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69c42841af9798e43af1e55ff9008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeef81ca426e1c9ee782642c29664e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56ae0fb90aaca91c6d9ec49c327aff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5680a858ff2366ee833c6f67e48a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b651d3a43a22c05a319be80bc38c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde5c78807f69f663920a9e0439e7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b78c585cd23989ae94b375b5b9df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa5a4cee25c51af080fedab79df51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c8e242e7e0c9b8f5b9010af52aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d844543c2b332ba275cbedbe3dff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0593352557ab8c536defa4a44d5c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c3e94e1976559588c84ff331af38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c0f9d651321830884675e355ec63e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1540700f87d078cf6bbd64c5f3ad8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb17e6d86c0f87d6bbb1d1912076490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f57304a4ee23a6c814b871f70e107a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353672ad0d56cd8dd818ae50da7f80c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05a984759ee27a14975cd4a26bc4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae5d47782e92acda12fdb8210520e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f79e0a49635572d5d35c49e431738169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac619b3373432d89e665037347c342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320d907047d7188e4707f39b42b985171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beefbf551bee1c313c83a724f4acd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6aa5f67637a9a3c19dcec688fcb47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57854e9171699630a7c7fdee2cccd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c813fceaf2d1debedc6e57f411bd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea02cfdd98895a1cd41788fac3afd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ee2cbe8a5eb8ebd469b926048ac2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26234c398c824257ab9180cad91929d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b9575d7ff21448df0a32ee4d203f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c265659dbf4ea5bc6614524c9dae58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4c34461df02a0542009944d405dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad805018f2e13131250cb4e48ed6f544182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc6e4c36df6dff1ecc39e597181865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb5f99a9b0b63fbe028cc74e9e8f7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db46baea6ef7377815137331441ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0db331bb43b19e8fd850a43e7f0cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286594fbe8bbbd43f86b3dc882bd8c89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e1bcd29efed0d7724b53008085846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901050087db41fd8ad77ae0f4ea1ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d69296e13cb3781bef98ae2ecbf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1194250516e1fa334b819a237fd660191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f699a7e3ace9dcbd093412513568ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df620ddb26b12c18bc96831db4403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc93658e47715c86e29f717fe41b18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927b51b630d4615ffdec3fd5fdb1c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c95fe56cb1049ee74d10ab8d37e610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948532b53f298287cfdad71eeb989e8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5c3d86dec96adc654e56c34462f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931e08cd70229fcccf6b483159fd21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58913d5c0d6c2d44aaa78a8b08ee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b07d7f821125be975517a9b5bdf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8bb3c83e18c39a7b62d81d40fb5ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099e27ba15040b54dc055051a4d6a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45145f7d44720a3d86ab821d9821568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14f8ad272f90d5180f25af345cc15c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3c7ad9477257d2e33460c0c6f3f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73613fcbd21212004ff3bc1ca3af64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c24c1450debcbf578c7ff59b0058208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fb0c452d2f3990826283b66589f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fab7b8c661d85d91aacc7e8467529210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1313bd0e3ddc37d35180856b2aeac3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c23af958f458aed349869afefe1d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962887c284a5ae49212dcaea479543c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08838aea37efabdd3d485af14bfcc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b744c3c576b23c2e96b86da7a0d4bb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104128e439190e2f1e2b2e05007b9b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470e31a0c628be441b87013e3dc18d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941c33ec053de52db7d92efdcbaf7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884595ba38d3b0103ffca9a1e312f64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deadfa4d6bd5ca5b66b27a41841ca44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a55a5194dae73ff9ea34aa791526221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a85a9915c5b56c4789ec55178d301222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d762c6d5165d440a92079780d262a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d1a8f5c36a27cfd0bd3528f62f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464404bb3aafb514ae9cc26e31bb75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2220dba2fa02d7fd15d04138f93e39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa6a62600f2320a747d0e2d50fb53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b984141967d2bc6ca231dbef26ca829228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7fee9d3ccf03295d0da6d32f6e33e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93be3838ceb632712edfa8a338da89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0c6762da9480ef8be09065336282231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6205b71f2b1c3cb417a00a39bd8c4e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f669bab7d255d896977b82483e50f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229be8080022081536b22f845605b4e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594d096de64ccb68077f6d91d29a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a4301c83cf5ae9cdb54ff32e8faa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9ab5eb180d5b558562bd0d8935ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099a76d00bc45383455e2f33f7328b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913412362e2710f4ee785d40420f18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17de4a14175baea10a87bc6ddc3a7e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2277e8fe42782cbf602a78f785eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e8210b4263e4b9273448f0bf1a0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ff76febc3e25cfa237b10b267525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3da880e56606334ecdf939f90aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e9a10580fdb4ca1f5ab36f7a466f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee21b792f80bbefd7cec9ff01069d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b62254f0281ee6e16a0d4ae9b5e7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9505d965d73129c7f55c01c3401dd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd6898782701de7a2926f4a18cce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95123559b2f49ce0b1406881f7903e22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e10656e6946d016d940597921f16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f56db95ee26170b89b095f34e63106252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d4b26016a6f38c70e29dde3719093253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1fb758b95ec93fbcd05488eb2363b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc63515d1b7413aaa64b33c4fb98ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686a58503d85f2f6ea29b3980f548f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f1cd41e24f761d2e5c1e535f0388257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725af0e7b02b34f60a66fb3ca57da0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e612e815c0da4ce00f68632290815f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc3f995e04b660ba06152a77bea20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda218b54f3f43e8f6b6b59e0c79b81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8092bcedfcb16c9108f4d4b86d503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4761b61e455d2c6666e83ac3abc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cad2f6498ba5663e5294f5539c2b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2db3bf83e2da517bd5af447306ac0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849bcb38e55c0e92a2330a4aeed8133266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63605a4c1ebf80e0940458ce67796a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaee7f1eac9cff9af5c718f451b2b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a72734745edd4b536330721a95d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a745bcf5643a46b1f91f5aa33024c7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0626ce0c32a811c29b9f3e1fc50d4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c466f34c25d825794f04c3c31c7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ca31e09934d3c915971fe6625884f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1152d35bc1a820e73973f3652927274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9d9a54a456f91dd5efb509799bd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5c95983e95ec8470cf2e4084ca0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099d292b7d8d26c12495139b1b2a417277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256310bd05d906ee0a2e2bc13fd0dba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e88d5efeb330c3b16b0e0097f7c46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b1e44f1dce9d75183da15f548a0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc4752940e652be6019967e08d8cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f5e529ae38b5e10fd1a6a28ea76f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d575084ce9c6c6f1e4899b77644db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af121d2035e70bcc818fb2e6989bfa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a4db088fb0be3592e693d0a209285285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269390ca9bc5a6233ab5cc240e565b6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d4dccd51e0ac4351ab1ac4925ddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f76e5c83581de14052b6292045292a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706786da71065a4a84ebc2766535cf8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7410b453ccdaeda9cc2644aba3c539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41174364ea29cc3af4dffdd263664fcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400e890ebbcdf7e476a4e2e31575610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c957e0b3a969f075eaf4994c1bb93c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ee68275de3ff78691ec2c7e7c47e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f8d21831fd1b1e87f757f07949aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d94741fb98250dbf6a5783932d8e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d10f9508a05c8fbfb69415e500cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8763852a61267fb906649c54f4f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeacdf6da95722734b52753efec05e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c29dec5cd2c93249b9e3b194eac9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954404f1f75f3c133b4c742b7a0145301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3123640035f9e481d47c7cbbcdac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc8b0e44a8c489bc4b3394a246059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf6066ab6072f8526505f3379edfde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa757ad630185e02b919f600aed923305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510065532464592a082f0d5dc54c725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52dbdfc3f52342006d7b8ca650747307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a421c87046dea5543ce42e241e80acb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91346c768c2df081b88c94e478349e54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeb9bed0ea8211c651dccf1dda04f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149ad18701a1d67aa22549ff6b9b8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bd298bfcd873598b52d4cb44c15c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa0d437d39669886bf5540dc3216c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d66b746e49392d4a02835ac00c1b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5ad2560ebf8af1a2ee074c2f0a03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beec4c36693aa35c114f32b0a90467316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdc6263fc2daf73775c2cf6fe8988317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577cde5e03368372cd05e58d3b5d823318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b84160fb7e70c7a9f8fb2dffbea85d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eba4ae88856fd2806841152ca0f56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ba73848885e97707b9b6500a286c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355cc6ded4238605f59404e814c41f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380a7de34d004eeb9e36fe2cd00896323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4612f22c7044c0b96be300d55389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104a8f04593c5f443f753bbd1421e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d9f9cc9689a0f64f1b14db88a5eb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dfefe1c99ee2605af99cdbc42b387327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ed10c4433e0167d6b88474bcb7fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76410cfb6c2e5b8c506176429716f4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e372c33363dbbe757e67044866a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344422549fd1ba97f25f465cb04b9793331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413787a47ad2230f2845ed46fc7a45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d2f7da5e623de7a6128f53359671333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f081992691b5d17c70c2307ef9d0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e244ec85bf75a021ec4b7283f5b10f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614420b70cf6e2c21d4d0bb48debfa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb7559658cc16074af11c3236769a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2b6d3827cec45bc544aa2dcfa7f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b67d529b96e2b76c17a663e8dc0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a411ab28e8b428bdb8b2f941d4170340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507affe2594984786db692e115d0d19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae938e8a962c56d64f8075a52d93c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fcaf9b0c506ce90eca06acec1c8a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a68cb8dc7437e08b2c4d7cd88f754e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f17198b0c56e1a49571673c82e66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f5e6b1f39aa0599f74f27d6b7595346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2fc09a04a195a73ab5d5c2449c1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0faee0e5bff9f1c0546fcf15da5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8261076a9f10c2da0b70f9c9f577349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698724d218d65b12b4fe853649afda1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adfee87fd9c775bd6929adc93e0cb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb96f10c305ac479551daa74f8f90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7875044bd011bafca5aa61a381e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d067658ce94e5c808564169d0db715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef091557e3fe1cd612ddc5d2c34074c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443949adc73adc91d391d8ad4ba0922a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8de5223aac2b36bff1ba62d3293a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4df7bde40ec1b14fadc7fb31be4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfeb730898cee5370290d6f0a75160359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1915d2291d35295affc7f6996039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab665d7b2276aec2f698126d8d4b41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183910342251e1bdc421ebc78f092d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7405d4b86f7773d6c2509f81edace363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4261bb3b872a1a13708039b2adf7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda38365ea1651852e57031a1130266365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa29492ca7f00dd60eac51374ab5fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ebf99234fee05837cb1dea9ae6092367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd797a39b0467c0934d8ed39ff65e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70236e1cec81b99fa3464f52a42ec8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef63a490e4b2538af3ad18cf5bf188370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be8eb2d358f5dcbd7c64ccc666c0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdeb017807bb5d97d31b35c3254909372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b422294ef8b31a2877d7ed88f154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25b8797bde5ca7b34a01c11fed0ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768826e1716b80ae8b34363dfaa110e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8eb3871beea914c6575517218424376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645c45f0362a8dd1ee0279eddea974377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d097545e62cd97f7bf33e1f4c0cbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148cb8ea662d4171969d355b15c687379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d752e5eb3935f9245bff3cfb5a5810380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612f8793b92030d9814cf5313a2349381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605b6a081697c265baa8bf9b5519df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28347a754b83ddba3c705866eb76cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f6d8494b89d6db50ac6cf6761845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5fb2f12f6da97a0f0afd88623ea88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5dfc080d1b59da95b4033a7c886e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a56f2245c59cdc4f533481e9d16b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a10113aa12095e3098ed3de832744388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377817c942b5a127654315d75af4a8cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb066c77469967e8e3228c067dce66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d6148a74b7f9dc4efa54201ade45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696910cbf68c35ee0e371e95582f03ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d866c78ac7d22142167a8f446d5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceabeb2a6d5dcaf8e7036c20a62fc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55b622ddd848388012ee64fefa758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28df9517813af855f7ca90fb180c97b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6bcd131daad248e413085bb78ab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc4ad9aef605ffd04dff5f815c9e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a256a788666c9a6a661739ec58e99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f88318959bb27043557744c63915d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcee9ec0a893ec6b1b7b22ebe80bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579f4e7ae3a39a300b18f26a6fb59fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2514e529dec7bc06804ca6482d9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e501fefce95a92e73d171a063aa9307404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89886e5d2e08afe47d7b39285f7305e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a5c10165cab090294627a21fbe9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141df5a445c5625387338c5448992c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34119155f1d55ce20d980d76b6df9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af044daf46f8c468dc5301e137d2b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ba0ad66cb454c442becd8f0c71a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268a74399f3c4926fa872987c19ef8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3023a1bd6828241d851e0a57d035412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4d7e9f32a70a04e74e4bd5ae25e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368bb496583dbfcb0bda13888021265414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3acf649fa20d604fd93df3ae60347f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2d3af227d861d7e07ab8b31b88c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25cc823e22110acbf59198ae5b3bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c46c15f33ee47dc5d1bb56555830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e53466143986bbc1e6707093edda76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252aad8e183aff0cf902aad30a52b54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b8e14b37615bcce520f9567df4955421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb986c7751ce8fa9ee334f8d6d46f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e37f982bac1de1d317cf5e65de6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bbc52380af6e471b319c15a2e657b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c77b5814c09c34ebe0ce3a3214908425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968dddca2c482bff318c290fec38af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3b46999526817c48b8ee57aef6b31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e487d8bda2899f3231b50a61c5f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2abb73663a48f1eb40793ece09c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ba2fc0e1c44b6d35bd7e75ffda31c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b301fa83291f761ca8fa2086cd1da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e0c8f8735f2c17ff61bc9ed6ed54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f5fd794a9761e3531c3abc2ca9231433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed144b3f89da8cc83d27245fa56b67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471cdeb0910d1c5518645bb28c435b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881ebe4a11123b36dbe1c445ffe28d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078814d1036a96cf59a226887b9f6f6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c76c36fd1a9e84cd5c2ba044b05e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad76525bfe8b4535fdd2f72d4456d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064f08be57218332c156f871772904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72bd7fd7e5a4bb7a27ad6d64b10ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e9f59def22b0af221966bb69cae87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88035857f28a13f4db6af139fb2cfbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11126ba364db00cb0600c4d49b62d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4adaec409429adbf1633d9219486ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed4b8abf491090958eaefe47d7216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bba8a4aa8e75c4fb283bd0fc5cd4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b2120a6879cd66497dfdb32ac4e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9a3456df149883364b90fa93b2b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f159e35af8ecf441cebe10369278b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4820c5969450b1f64258e9bd1517b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda04c0e81e7f77389bbac1d7109e46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329fb9093459f3c7edf86a2ee18fa4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde12d18be175b06ca847f070e8ffe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52bf09e0d54c5b90046db64e7bbb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2406d7cd2e618dba5400cfae12662456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d8edb1d7509e36f8111aaababf32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7204e9d2665126fe1052ac37d00270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1355d3ed91a25a84e225111e883de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a3fcef3a52789561df656a2bc3e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960f44f5dc263c6b29f9d947e10a55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd0890592b5fd8006a4d45e3f95ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4b83cc3adc171f7083296132fc3a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f0dfebbd559d6b84fe17483dc2b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb066fef432cc6b731cc29b6714c8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539b8d7a3e300721b79a44913fc17a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099222d2211fe5355ecafb9070b63902467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455a7c6bb51cdd9e3aa0ce2cd2dd74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e4746cc87d28e225253a67ea1610469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10fd78c3cedc77dfedb691d7cb019470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5bcea65e7d9b0767f29e0974258b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cda533d71d6886b9088d662383d34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b01cb3b32d8c406fd58ba9c3cdc07c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0621f9c00a79c6d9cc5559438b776474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a457f9d162f1a83ccebda54f32b72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcb9b9290e11a82bfb895533428e3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607456a9039b22bba8decd3dcd2e365477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b9fce6ccb20cc026ce65071a3000478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba8ddc01249915d2deec6a44ea926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c0c8c7c869b81d3aae9ccf0afcd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b97f02d345806971d3cff4cd82cee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c02c656e988eeac0cceff57cf71f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1672de5b9de6d988976ec7bdf8f4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c021d1dd6a80dda3e881f94954c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7ce1222af88052656555c789acf20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1abfcccf4bcefdc19d0b88dd1db871486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e613b427813a3d1b09bad95bf25e63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0208070724cff0cad485c430d0054488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a32217b62b1d53ea76fed3f26f9d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2b33d120a8b60f24c57cdf3057c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61798e89e658c79daa66c43e42667eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec468f9500ed1a49bfb1e3933b7bcb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f612fda7e41b4634b037974618cac1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71594168eac65f465865b12769c37e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace6279af9e5b76237c72c13c903de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168c7d0e9de5fc989640eb8dd53d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e268aeac7bcb087e321d2b396b5a8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadddbd81c60fee1e0f8971474bca56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca630e6b8e8fc83539a034558f30f0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae25c8edf6d69d231ddfb8f8e65f43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e52d9318ab286a3081faba91fac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4cd6f368c272a2d939dd4c33d72c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f8f1b02501ba2ab128d7bc732bac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b114c593b2bf5795ae6db59d56fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5667265343ef202d4ed435bdea9d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d963b21d5b56028283ed6e28ba56e38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da268167c888366fcd8496a99af0b70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e4471baf5b13c8f2bc8082883a59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6bbead6791931648529b68957898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d0cc2a6f637c0eb5dccb9ff15a98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49809697448398048db16c87ea8827de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eea9b9531a2495902eadfb74b0990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecf267267af83e13a9a46749931ab0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb80b27812b729222eb2a3287c4f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1b2e5bba092e54aafbc8e70cd6845515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfbf63fbc18504b938d951b7981a90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4b0a928124532df2f01f4b1fd699517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20755af8a1d0c5b2d66ab55c91aced518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335aaa3daa203024b1081f25fc4cb64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ee5cbe9991ea7ffe70d1a01c05309520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07cd9abd473bc6b788ac4cd8957945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebb194874cf54ca6da394b75694ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77811e0382e23206bf047deba6ecda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ddbdd3d6b651ab8801987762e279524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a24db2c685f2a1db4ce74aa4ac7ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33a86df3316759167033dbe6a40c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523045c5ff98ead50c97b91f3aafada527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f75034f40684f90bc06e31ef475ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bbc4042be6636e6c505cec5f800d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d3700755ebbe7333aa555917755a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00afbf617660f695cafa3066bdfd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a346248a3f592832a22b9ddf3b3e38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ef3da2aa582c9b19900bab6ab0cd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875dd7888bf926ffe065d60d45e3e77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52bd666988b95b7b22694f7dfafd83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10efeaf410030af5d690c2152828784536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4e6e108204eef8e4c6c1e11c5600537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe02da06f7ebc58ae52be2901505cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e8b12f8ace768b43ec4f76f38a02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383460bb0d5a86ca33392308dfaef708540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05e3e4e91c79c6e02666ce72fc460541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332c3514e3dca12ea2012d1a27c0301542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971af5d1f8323da96b09487bfcc7d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dff7ed741d2060ef50dd81264dffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d477bbf462e3da13b0d999e53471545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f22980514538bd4f6ad1fb731aefb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852284fc65f984f8be94d2375157731547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063d2b1db1a59c2aae6f5c9521879bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979acb306f0bb52250534a09dac5ca7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2204cc16ddf7d68cc2f6bf266854d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92330cd85096a002388df9c4d4ebd40d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e84e2edc83161a6a7d6852910ae5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b17cf376d69cf43486b62255907b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1e537835cdef0c7a446b04a21b08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786048a2136aa8023564ef937adc5507555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb150070bf4eafeb105782ca12cfb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c8029dd947c56aa1aa2213915419f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecd0eaf8bb5b468c117eb2544e602558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5dfa2acf134282bcc8cd234ea543559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99224ff422e59ca6adf4f4590ebfd6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea8c6398278027468c6dc63db6cbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7763b5197ee77f5de363ea888e081562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678891bac2e08ea3d3245e38b1b65f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e766301ef46f2bd5ba7c487d771c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a7513bf5a99aede3bdbf24cf061e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a5c9bea65a5f5186058c02d035dc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e690d73ff8a3fbcbaad5cc9fd4f6f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b1cd179e211e96870cd0fc873538568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ab0b372cfd543d0ae442d4d9e1ec7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9cea53d8d592cc1d04b519ee1840570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d414c0f5a604f06c773c8d892be7ee4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db64bdfedb6360a282b1d27b84bf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3227c87f703582ed6d2e1531cd249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887464f17524a13dc34d6aa1a14b6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e54e37b574cb25f9c2408bbb19aa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931aa913149240cce37dea61e634795576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908caafbfe33ec025c0d51e0966f6752577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f719d18756c4e4566731863b22bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6c60b7a563589d65a563b5037119579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d02cef19b994bcff198643c7aa55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67540ee10fe143ae38137b5b60d0145e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29efa6fff69e502b17ffda6c6f40fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bff84be928a3780a2cfc906571990583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e545efd19968ddec3b835cd2f524584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492328c81fd4c42e48932f39b9c741585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279947426ab724ee23eefd44cbc4fcd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfeaf83604252063711a8830e5b814587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8006a2a9db62b7d360b70a2413ce0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5f3ac3a157a505ddb8f7e915fe684589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30501e2ee7f5ebf5a0b089b49d9b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cc1339f90e53e96059f8a354a593591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae0c3c51d634d10a4bb0439775308592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa60337e6de4b2c29b15a06d2055b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ba9c81f0e787e5e95543a0de208c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174fbb1f3755480990aeddad98105ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73691c1ea73fd6e77e9ca83225f41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1215aeb2528513411ebd04d63d5ad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2054d619d25dc5710e683f67c3d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c3c325524de905532af8cde17ebf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9bae94a646323f63603669bc6e2a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2256291fe19fb54038481bbe56cda1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd92c0cd6c2892a0ef487566a76bf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a9c85836af4a56ddd24842886214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c087a32928aa412d1e74721b65d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290727e84c89d8ce51eab0bea555e845605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4dd6446363782d2c9e675145620a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12519ce461a7bce0b9281c9c04c2b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12f318680e93b96dacc4b71cdcb45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe61b507d55eb1e7343ec0d9f12fd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b0509d085fb008ab66067c774060610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f97840d18615ff7377134ad5a87a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203a7999459d092cfaa9a3ced9e1ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eba027d086af8ad05fb61db171a53b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a238051a03c5d8fb7077a6393b2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c506a8e7fdc1066cdda4b18076868615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ab7517c9d363c31402bf5092d0b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0fddabe39d98fee732e6cd065439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d831fbcd0bb5f961bbdad66439789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec49cce9231dd1f8ed7fc5827b9be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0e1f9024f182a1c37da7a1cee6c79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb129e36c8a0a36f4ae78bcd6372b1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc962e6ac07ac3e5b0d517299a135ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395fa1e65ff38e27b7a4965f7017a45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3382d0c67bf0f2c680b474d2c67c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104c6c10ae12bf20e77914548977b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbdf2d4154bbd0e5b77fd30c04a0da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea97fe482ea6ee27ab413fe3d4886fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f087eca1ec3de23ddba043b077d92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65503cefe2f07b4f50a1aa6045a77ff3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2722c6438c0f1a2dbf60780c669cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987948904c4ac57699bfcc61d103b2b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d985abf942f4bb5158d022b624a0d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c5cf5ed6f50065580bc2234e3ef2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3348e9cd6988da1224e672c63b0fc22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf54fefb6cec2379895a71be4b6ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec69356b91d43216e62f6cc4e9b1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27b55a1ca5c82971942446d5eccf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f57baa0e781e7c97990360971bc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415840f954bb7685a8ca49e3828d4ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddeb8fc8271930cd01c0e4406713f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082ce1cad0e1efb655137926cf723a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57190bf3ba65436667f9545453c16b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7240c1a6449f57c5ded41fe6b45e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f797891c60a2547bcb3945d45c36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e7711fbab2e3b5e73108419ea6655645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c229d64ab2f2923e916f5ffbb01b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b78c81f05da57a6dfbf02bd07a3cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a8d4b8868afa3bd5b249e2b931949648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027774abc03149334ca6c6162b1062649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf7944e866fe19f15b19829d86eab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c0040794c46894043ca6f3157736651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6858ffee2861c9158bf9c4d4e7eb78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7bd15e535e900ea223516a0bd0a53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1acc9ecb0d028da16bc3d191894e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a57773c5bc119ebde83db111862ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc35c9ca6c3397592d8bbc1885e2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b76916a1654b6aa1b6f18557a5433657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4d08587414949bae8da584b34987658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305751af20e5ee4fc61095cea6e1e38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9f9a7fa983138e2973b158c8c6d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dee97f232f0b4ecabc9756fbc676d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5298aef68f0efa11ea44f57b41ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677789953853e8708cc4ab2c907dbfb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6026fb838a74c4678fa0f8174905664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478fb41d2ae067b45c170eab68a622665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23344cc47f19a5070fc570a6fd2800ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5de0ad83e9df078dd4ccefcabe9d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7ac6357c2941d24339cf7bff63ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b713ad62f08f85bfed93d94aa344669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52978af5113ba1526fb51b2016d1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1889426b786eed65f16874f10a46ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431d89772772ee5fd53740266228dd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eafc01357ccbf64cb776c59ce9f2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968700b512005c66fb8e55de271e88e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef6635d4655bed1dc664d2051972e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce7f753b0e2a4ff655713c4b7ffc1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e62f6c1ea828bb7f36bb98715e4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac48b77f5001f5e45e8e6282edf273678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf890d0fc4a96759696d6f197329eaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0447983e6c66e9304105fcf6679f3af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579b9e0be2131d08797c665c5ebec7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb66cfdd79813157af21bf57e910c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e54653698bd3b40dbe2f2cd3f050f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b632f4f39892149737d19597c57e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998197287b15364eda98bcb5fff90603685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a7394d2b03e4fc31380051075512686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2663c81724e9128a5118c1dc0b92f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71625e2c37c5f40cec2cc1efed1d0f62688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcbbd98e52dcd741b39e2a738e840b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22debfad113ec2a82948cf06d4d465ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815485d44f5ba4a05e7df9d7dd5a4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406c246cb3e005792d67bf08be2e611692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7726a41c85470df4436bfec8d0b877693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb821fffc4fd434cf54310850248fa7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444eca444d2c6e7be87f050d13e6678695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87383c8765fb42f008e46f18b932e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e92290a2d1bb9ee739e46659385e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c328be339ae6d822e6a56475beefb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8ff49345f7caf04fc62d186a9c64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cb62678f1a75ba8ff586c98050a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe561192da6a25ce8f2fa95950e690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eabdc24a6364610684f88dccd84e6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb98572ee1a3f543916f1a743c14cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be8d67b47137ccbddabf83c7ca11a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6522c1b184f084ff7a1964434f782705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab6206c2c06563e9d735b983a0a2cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba833dd8e964f65528d2f94cd8b0a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806de0f5814a58204d0577ebe2b0076708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972cb371949e8cd5fe1b2d62bd1f37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff60a5fa1ed73e1f0c21e3355f9ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a78be34c4aa392a563e7ca28c5b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6fbd645e79973814c75677af4d0d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae439d2c12d788d674495230282e05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256cbef2d354d6d32640f747c6c7bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a140e4802d9670266db957369bef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc848b2fa4c51be3e92da1fd8e19e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b05822462a7d8c05adc1ed7a9d6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff6a3d26695a7a60ea248d0f5725e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac256700cb7afd2af515257023cd2cff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed5c79983e50de8a5237d6945135e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b25033c17f8205d63e4c255fc9e92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aef86fadd90e287145766f9e01c61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6469be8194aee4e0da4e5ca447794d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e2f8080e4ee9943f65230506f8af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f6b0385accd74c7077e354ac36b26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3cbff96d0ffdc041bd819c3c9639a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b84a90a2b442628e13af682a5dc9ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c72b8089fb0278e9b551b456688cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754af122f34ae6775c1d9a6ca766cf6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480bb8a422e6d0055dee95d071d5e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fa7352d0dff45803b5b2dbd7d04e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505b119bd99100a26079a6657134cc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8408b2e2c4879c5f62ee031bb9e836e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e133eb13a7460039309df52cac8fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f10f14821b40973cfa7b699c08f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff13555d34caec9e795056b921eef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c6789c49568fa0680894fe43ae64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f341e03e2dad1f4025e9d0ab6058d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad7bceb84e533e5582981531e689f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273cbb26e1cdb073904e001383d31d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890640067137ad00e96091fbd4af3e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d99280e11fcbb127bd4afbc51064742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44485ba81a2325565c099f06d1394a12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf167b71d4d1670db2ac26b221738744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eec12277893fc60f3feebc4fff9c46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa0b48e5af9617ba9a11067c444a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993c58d19266aba0b42746694b7a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a03330592907868cfa32e858fc773748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81e7aea4a88765aeac1318fcdf1de9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77215e51d77839b8ecc955bb1db4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1550212e69d65dd334861e0358fada751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe57403dfe868171999dde01569252752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28723bd972d9851b524d92667027f5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb2d346335b33abb7ed414747a0ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c731e99ba42305ce187f5bf399dc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dbc56747b6f03204c3a505292a0f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57387465a09cc4599380b288740328757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f327dbb26c8fa3580c3efec87bbfec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6feea1d56f9b1e2637df7fad8657c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7367d26410f86bfd2f5ab23a5b639760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfb91bb5f6dc4077ee90dfb36ca67761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f65b43280535fc8031c3ac74ccf43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed9ba9655e7ba672ecea4bbe01848763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec8d035d73dcb144dc98c4cf695e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d39e1a88b625c1ef7e261e3a0c19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91e4ba2bfaf88e228fede21065e2f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c66993b3691eb5390332c805483a1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c599b8e5d4dfbccfe885488b1852768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232660d5422120c53d6bf4f1ffe11f00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ac3b78bbfe689ad13e3940c4289a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafabb96648c2266a1c2478f5543e78771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc069f86d0242c6efe1a45072429e33772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d73efcd191961906f9c7345dbb8e07773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12e0f93559a97cfe283e3241f2b96774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729af20cc669ffa97ad54404283cd82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adb793954f8aba3981c7ac3c55ac9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ad1de15994d7e424ec1a120ef67b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f6c4d2b565c084addfc8b4dc41f0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be437434ef6a4d22ff6c4e249e3fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab62d80159338b41a770e2dd981dd5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429e676ba77f94b34b1b3bd5d55ade781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac8e85b634176dd639a52cdc458c1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9828e0a2f5903eabfa38cf7b7519783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6cc763b5fb64c3a1168b8db29bda3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbd886efac262397ed81f7e82e41af785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced64cfdce22397960c587dc37b027786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6542c58c601cb841ce0dfec64369787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214caff7c5e747ed68575204e439f67788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2780db1a321444876b19477ee579789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82792d1f7ea932755f955732be76801790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881dad9f023a737871837ddfbd81d7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551bed47d3ae4e11766ca95f8430ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbdd12409cd52ab78146ffa2c2d91b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61b496d12302574f712fa640cb058794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923470e1ec46edc128da91437566c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476e83b954169a122975470679da58796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94239ab4829bbc19cbcce29c71727f2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace025312abfca6df941869868cc7ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62eee0c0e61025e27a9a8dc4a0e68a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3546671ae8c8da762f0b694d616978800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1c6cc7ca7ee643e5da05d09f8e35801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d76ae71fd734b5feb2d92f9b9cfe7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6256556141a913f921a4a9c00acc03803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead543dab13f7373fc366c602c9b5e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75e89b6fa30ae64a5774c29c06460805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c6b84c0548d5f2241a7f956cdfbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2ee0ccbff9faa0c4680e27dad9144807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699205be431408d4489a1e829cca722808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6342493910d2c63c1a0cfad19a7b3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b09cb6cb3d3a2639ac1df06a22c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403d3c5f731b2cd11da193e359c468811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685a02b364b1629b773fb1e63e7653812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd85820faf737bf089d75a86dc09fa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a681471b84b73bd7efcc4eefc530b6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc1e2e7f357e5d38c9bfd0f8b3481815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b92f3e4e2638cfe9112c3aabdda82e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3786bc251d67ff30cce0288294e5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3bc3a9e5f44cfcf572579dfe19c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff32710f1b1c859f37e4695145049819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b361ffaf42210fbe50d66c1f8c36820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba0d4cc21e5151b231f999f8f167d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91fceb67847bfee2d47ed05c8253f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341677ad439e27e3deaed4b6c8d72f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd107a22f41a5a5c8a610c5350ec6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c57d5d3748d5360d9867a6e3ca2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14f8ad549b9df23645bd33cf92b0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f20d7586584624ceaaf8fa03373ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09c64603a913d1c7d845982e8c83f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5eb7f885caa7645caa9396d2e7868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9760986ecbaf4f9b39920f00b44c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912c468891026e1a9ba4e3ca0ba54210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471c5cd7014feb0d42e984ba18616911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f0d69fc67043218cba1b1611a342712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b11cc8623e497b59c0923a739c3ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cb1faed56a1f68730f691eb4daac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa26712fb529936334f737794640b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639935d64b6bc19d52863784ea0807916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499cf7d408c7e60751f3cb1298c80317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77db796df0e33a24c821ea1f1d194918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442fa05529b6877020ce0fd46b762d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feeeac7a6047b930ce5f1ab9aad83b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18eea279b8c5049c73777c01cf031621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ea6a2aa5ff20f7b3ded12c41d7f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697fa4b99d77a5c896befbfe1958d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896fbb628f88fc4c7f6c2a6ce2bcc5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1484bf0518f426c6f75c76ea083107b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5986287593aefeab8133b278dd2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab62b6e2d2ee3fb1f0ae04c71bb4de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a38f75c801bd89f0fc007cc8505b7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819777c4a0e34757f373756a693dbed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d480b81709cc90ea5e86a172189330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2c64f454d5fb1c6794c1dca842e9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f24bbe3b63c02931ee7c14fe67ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c8d5b0c2fadc334bde85ca94147833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5222d77b375dbab56a173cde66e0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2226ca325a7ba7f2b9ee86fefb8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f71df226a5a8eb8258da8dfca82536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7d117e39bc51111f8781a7b14853c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee0f6e514d716329c91dc3d39ace9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e54da522f29c11bde472bd25cca2b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff35cee5369574c147005289063712a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f417079dc6364c76b555c4f33b8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b63990052d881899ae632333ee68142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee9c5f706af6bd9099efe3d13d18ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e39be501b7e4442d4d9aa2ffe5b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684dacea6ca030c2008243cafe902745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7659f232cbb9d9d21b72f97c127846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442885a92f02ed8daaf121acea0dcfd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5a68d337859bbd961dfac8ce48e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec7960127107c023003176aa0a17049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4167abc92b13805b8f8bb21e319a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfebb9fce72b215f6868838e579de551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1dee4ce0a66214cd57d94d758496a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ded00d274e2ee35c8be8995f878953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b917612ac6196506f03e8698e5258354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f1ab9d389458f9d889a3aebdb87055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba1d54238f9f0fa9466fca0aadb16f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95053d1d904468e89f57b5cd6b2bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbdc66a3a20d69083e89611b3acfff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea7fb7ebdcfbbf9bc6cda03e02b0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e5421be9c88e9176f172fcef609760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e24329b53f11578767630dc90d3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f8d7530c3ce55aa7ac77ec0a9c6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b388fe6f82141e70b2e648e21fc39663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2abe6f031f695f2dc81401a0daf2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347afde38a0f814c7710ef6b04aecaaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20cf05b39db6f7802424f4e9b5b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d4c860a32a6177bd703cd1b5859067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bbbe1dd52b818f94af1891e592c3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796c1be99809d2ab196ab690437f1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc032f07aa6583d7ef46446ee8cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df016280d6b637cd8b2e9628b5ac4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb020352ac1c8bb8fa3fc8ecdcbd3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46244335e2f9b235b51e4a05493bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3a7ea5c99a94ee33abd3bcb4967774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f278c10a5f6733607b89ceb903b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63172007edefc9845133a8cd17c89376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca99219174b172a952037cbc2783077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49787caf0ab183d465c970cf8ed1a9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0b2d7bb338335fb7ac2bfd9131f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e39b04a470bd5aa0256dffee53b9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0668f763f89ea683f1d4a76f860fa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7e7bcf3ab6d26f99ab3490d424b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4bb53f13075651a29e92687c79db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60944e6340562aac2b56f96146343484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af6fe4c1ec4caf8cecbad7b947950085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f85e35c5af3f31dadc2de972ced686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37b1886f75712996b41ab0a945a13587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7fa348c6e64e4be8c4c1ce3bdb87288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed42e0457991537daa3568dbcbdb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe18722c0cd27da2f803ead39b1b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59f6583a54e25076f2f27f1c3c3b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747afd592c966c64a79d45a5ec9307292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb6d3e90a92fba4a1a219e7b7088493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea9d897b4124c0cd492080ea750b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169faeb4fd166034975efa3452cf34095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69702e760b6fcd44b34e2747fd4e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab578bcab105eaa145e6ae764e33b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501e454bcd67dd782bbbae63b9cb04098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a897c6ae5c46f4605e7dcf579d913f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e2d47cb19819b5d81d5fdfd22e006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25311412f8753406a4e5bb3a5a6f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7519a7b9b6c2fd791fccc766db9ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f320a7a3b3efed3a644ea0a5a394a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4abcf37b4d0c185291cfb1aed7e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281aede86663a129aa5ba920b7a764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b095facca2875e80197c609627e36a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec47633889e5fff92cb31fa775222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4525efa5faccd2112bbef48428560d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794152cfac9712579dcb89a197d577e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed75b2a4a270727edb7a7bc87bc0b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d759168b752143a75543ea0ea045b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72107a7042c80e4db994c1b5169dd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16b914267b3926506fd6fd84627a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab249c4d7a54439e5d2ad7003c911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84132b19b3a422cd425bb1fceb81c05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b192e7ff1d4cca01c6c52871e746a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b39d3bf22f6a46ad4002f6791644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6fdfa4d7c379e3d6af91d33186b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c17ce8ba718993249fe871d332f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508e95230d11f180bb8316c593fb67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0601e980a12e46c20af625dffa12c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186712c9c60f4f4940299fba0a5c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512da3569bd017d88d58ebe636a93db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c655e826da71c0dfbdc5cdef5f34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1aaf94ebc65abf0d412234142aded125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa58f1e6cabcf390204b091d3a73d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a343ce22b8dd31040bfab48d6cd39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee17440e0554892184dc0c2163532e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b107b73d4b2c8dc856c8fe305f199df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbb251b2d51e5e5f19dac567931f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304c50cc848068496e03066f07e2ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0a6b133198280164cf54c36ae7810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3befdc6873d2c2d6b1040ae467ab79a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254564d9e2c9eeac6396269a9a7d5a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650135f5cfa76c6cadf46cd88cd72839135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c96e85ba874677f796189ef08566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd15fcb8f5a49ba315e2ff3fd8c176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab77584f24e23fa00b535a324c7648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc93bf9956cb53c6459ef9129a2a11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eee3e25e7a507098470a76c483e55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f48469b0e9427cc0fc3a7cdf5886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04898edfe861114747ebea370c3759da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ca060533436d87ad55eca58ceb50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ba51530d4817ed57c0e3e545b8a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d6ce9c7b507f651504859354b33a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9e0aa880e707979a78cdf1cdae98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb69ac093d165fc53dd7a3f923f3194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24c62a5dc134bac25f99421ffdd80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89412f8f3bcee3d8cd84e31be6e9c624149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b37d3a86ed781c2caf63fe5445ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ffd8fba5de456ff18809ff271392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3a43c3a3582e527c1bf00e6fbe12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad00554b061029d30ef6a9dcaeeb9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3ffcdc5ab7e878bb52b723fe9adb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8320f90eb7edf3a195f77ffd38bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c494e570dd73352096a2f5140a6e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d0e7c245303ac0eb871840245332157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7b5f3baa729a8f3993f0b8351851158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f46364e1cabb2d5695da7ca18cf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea5d94b6f0dcc38f12c81036b2a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae315fbedad0a50175177d2d2c0368d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c7d50994d6682d9104b5828a3def162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e67148e432bd0019247763bce284f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62be44989f86d8ad359d7e1cd2e99d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c9e2c14902a9ead7a0d0a93623d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f80c1e81caef8978d6cde1a97163166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4ac7c06eae42f43215d061d64dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad970fbd1fb6b9fd3fae47e85d77f7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ccf8bc91d234bb5c2a5add21bd50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbbbbb981753def02cdb35d4da10e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f58c877d37dd2de331e4f6a551df47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f36820789fb12259ca47ac6547e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6648ba24b03748cef2552f42e02e54d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8e213d7c8878e02eb70b9901fd48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf47906d2193fcbbe0da8cb7cff008175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7474f66c38acd6a5aabf21e9a5873176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9727fbe28e5de1662353fba9afba2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b9165e43ed693e2333b817a6aa32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe03d8d2dd4b77e03c7d6c60374fd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf4e01bba035b30a191d54403024d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e4d809d2ace70f3f2200a894d09a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29674ea9f80bd742ea9a15649f0718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8526d1309531d2a0bc6eb4d48c4bf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a23b8ed076043ff4ef71d64426aab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afd013a781df9317d7df4475bcd040185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d1f64aa29b44f9e255b152e94278186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327ecd0d245239c3ed99897a9a6e1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcfd005308b976e6f540720e71f12c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2cc1a9a2cd708a14dfb867269cdc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95ef776490e60a5a53d931053d7b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5a8bab7b5630dc76a6a00bba5068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658d10d141d82ba7a900646b534edf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620c1cd9f43b8b98fb69c6355eb2fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e2d383772b117cd643f6ec6d5cc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b1d3f0cf41436e1356029e27342c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f070a5655c35d6870f64638f0b506a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef13ba73954693b017a9ce83a70302197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8a42f04747f8a6c642a25ace37f43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd36eccb70a6730b25e808e996b6a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000dabbcffd623b10c01b238be1487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f590a52d023514d50ed4e1eeafd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e48c8d313783f844c0dc983206b572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e0cc924ed0bc7a05579afd1d748ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514e0ab7535f0f26ddc1028e535408204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fcd4374d2a9f0910ce680acab49e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b1b5e9c78b9c23aa880c81c1f813206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113dd42e16be96f133c0f360acdf163207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b6e0639b62f29a3e6284609c1d56e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f886df8ede910fc05b65e795fad0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e38c579b58bc597f55dbbf755cb7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae646e17fa775e74a3a04206f43f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ba384e60cfa8783ed5b274cb54b57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb63dabdc25fc91402ae935f0bbc46b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dca1d503f388dcfcd35746d01d5c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e789dcb6e3eab94f9885f39528f61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4504193bcf5fe5684dfa3355f744f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e740927789517a79f96ec0232910aeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ffc9bfae8f6f733457800f80854a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc29461c0028a3ebca12bc7e4c6dc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc9ec6ef4b10648d817b707ab75554220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b916693138aa716bbec598b06c19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad6af4175b97bd77a6f132b46d9f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6effb66ba942830214b49dee593f5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4351542652918b110534a186231cbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7724a9334f8199c2c4ac4a05d2695d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e2b455ac934845450f46bd46f969226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f83c44d24ea70d7d724a1bbb6530b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b0f041b80999987b8dcdd96d683e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afe175e88c4cbebb7df7d36f59d80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4170689bce616aca5d62db267dffbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9351f6c055576ccbc030470c67e4d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252162503cce0b83b8e92f1cdaba0b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f7961fd3315347d666e7cf5baa80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82871bcc3c8a7862fb02d6148fabd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f304bb9be1acbc10f35cdf7caf36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6f07f8160e8f9d9d631968674413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e81e5556d0ada587287a34ac2d89d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706fa6ec64ecaeb86c4f803898ea89a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dfc4aeb560a04def19d6308c34a55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea1fb6ddf1fa1b98051ff723dd3c40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba7815dbfdb476039809b4b9802f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67918fc487511d72a1cb0810066890242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1979fbd6e158b6cffd6539b54da3385243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a0117d2a16c94894119f57fa383d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537224dc3871573d150aff1eb6653ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf92da13715b2a061302859ba5e7fd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938cf4ad495acfd60becaa0865ecc16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171019d78ea1c41e81bb478bcadf0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fab498eb5d425e4c9e459f898cce5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d7b3cb3323a9f98e6ceb0a08cb7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb721c7a1c87248a17f069ce86976dd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4baf174c1f356a6049a32e1f1d30a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac87a39ac009d147dd5b5bea87b01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d09d31e014bf4b0911ea75f4844b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b2008c9e8473e2aa82122dc464bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e41b44727c3cca79cf17fb39669903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7bb0e187a3b0433ecf80603e7126257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c76063bc802c1d7d70f30c5d9251258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b16b11f7fa44346f5136f2954e01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59381450bc1396562c5dab58b1e541260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da188bc9adce06490299735b5427d6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c101c1a49ac43b00776718360d0d308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08687e328bedbae6a57b91ec9722a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfae274fcb61e5ca60b115106b34a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba073d9664633a28529a069b2c09c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bee0615322fbcb3835d7cb37ad770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50957a0810a9fff9ba0ab685c2b83139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165891008dcd56ac144af42b17905f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a6f31eea05c938838f3b2bf70b1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cf7730db18bacfd07aee388d7f44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec58f56ef75a0372c8070ba7d343dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ce2296babffe827d924cbd9d3bf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2be3cdd1db2e2e9d4518cd53edd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1d7aa31b1e9d5d2fd46097bafaf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65bd46099fafc61c28398018b910a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d7e0092fa242f7cfd4f0326d1992a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd3833612f0a1a784eb10a2e62e5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa52997e92ac2a8bf1b381c150952b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c33d5b13af957e2456cbd4fc18a6fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603deb0ccf10f672e4ff453cfc1f93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca24347f3b102343e785a22c71fae9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10576f948fc631099bb9890221308b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e908462f2375fa80946f404668d204283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08cb6b1a94eee3acbe2d77612c8a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0be89f8f543244c1da3590dc1df54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d478735f1171079fc7ee8f575d5c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1093f3aceac96ac3fa2f639663513c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892424c02b2c0ca3adc684a7ce82dd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a517ff0c17f94733fabcc2f009b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03cfcb559c6c8b4b1d1e0ed70732c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1532c0a67337b956da309a752d586d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3684eb1e1a12584761582c5822a93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b75ee5d9d3abfbadf45469b85b63e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0deae896e6fd8bc9d3f2319f23d920294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2287d1173def36445a03979d16503a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9643fda52759d50c134d2965c6597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350afdc0b50efcfbaeffe4cfb4a004c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3df5a8bb14eb4c049a98156722025298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73aff47b0a2fd6a9ad82e61ffe0156299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5cd0efec13c51df221c7626fe167300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea9e399c510c57bc211f0344fb345301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f49fe01b275500c13f7c5d7304f2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a6770687c7604154cec135bd9fcd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ebf19b89a4782edb1f5c8fd087a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7b54e6e5e0d0614182043c3ce2de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe617feb16db7f97d97c58c5bd32e0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fcc3f738c78d834783f0345297da3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a0a1fb3fe18ed00734a477dae52c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc991a44bd35b641b3c29dc682e8dfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e1d0de1050d8777bd2ebfba91fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781974df1ede1ab89c7d776bcc266b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19e62c87cf9e378cc5565dd62bca3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f0fcdfcf23f7801555dd46a8286e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c077c862efc88d9830d347af22716b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0621c758c2735029113498c6191a21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae3e321eb9e4f5ead8ba1944ae437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f855c2c3e28e135c19af9a9500f5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e6a9008e424dff6d48cc9e908ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961cbe0275249db80ef81a0f15c9880319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15dcc849daddfbdf5675104463f54b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26661f0961cfe95793697334b193a70c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fcdfc4a4647a15355d7b9344d037d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c95ac962b497292ade7fb693cafbdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303427d329a8ce352832885efb92ab15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2839136b21c5c28018e3f73163eaf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a845faa8e2ce2d4cdb090405edc04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5913d7fa8900fd1b62883040c716327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e123abbc02bdf0d652575b36363f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a7cf5f4799076c98cef02e6ca113c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676c18f408a07a0f19e4552bd37cfc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa8d790271040a29524d85aab447b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d2f0a8f38b7e6372d8714645c98ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be275a5e306424404669a368c6f7bc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0baa0cc141ef023cb983d8cf765e64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b43f1547eccd7e65e30a255b607e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec05a0ee71b740685c2a918a54b6eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a5eb348ccb625905cc6058d42f41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe170e5042ae08f4ad339f71d19d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebb52e5a848cf82a3af1931a6e281f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ee30cb9b6a687d5039e62a8c05557340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36515cb10f620358e3030e166d68987341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a2195909045d046fd64280e56dbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b692ee308a942e4e74ac93f1ef16f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56533390aff65a413c2a45a9e6adb0e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fac210cd983ba968cd6c64c35d589b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16777f65ee26d07ecbed1848aab8e8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e243fd58e339ed800aa7f841d90f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6dcf0736584561d3ae749646d6fe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0375c832e7537ba4e1c59a4ec3e7ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fee46f7b08f6e2e26e2e6cbff50c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedceea3036c7efe53340ab5517b4ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b31b14fce015a195457e1f492cc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49104f5f3862ce5e87f6a16b1e47a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace262fd2b1f7d0336fde157372c4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c362e8d5c31aff72c111da1a4a9f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0831fa6fcf4fb6fbf3f8d16e65be867356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78408ea907ee1dd7577efa56c63667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a4478b9694c91a7e7e0b3da9fbba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60220330ac483d57974b6fa778ad4a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486990ee14d6ef048ba2fd4fe761e4fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95eaedd1e02e22f5cb14d8b6fa7d0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454b0285640fbec99a70442c1710f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ac91c49635476f117123d06f9f91f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee942aa5ab6c36222424cc0626bc28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c16221a1d29b7efcee7b201e5de60c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58cef97acb0a98609b4f3cc4b56be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0eba494be0a05893c7102484298d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87ae27ea21e619fdd7dd17a6d323e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66071ab0e0d0fe8666bf4d7c548c59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0f5f2e214e872061a5166c2891b2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bfd16201288272dac0b2b735620e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffea04366a243994eab401cb893d0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553a15f3c00d69134ce2d54791a980a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59cf88c1f6afd6d194f9e5e3c6e386374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23212bb8cbfa36d2d78af87065fb242375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9c0807dc917c074dbe07430c40d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6454afcce550101e2909d9648c2b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb6d319a75679a59c81e6808ebd8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1bc5f61fb46cd0c8118e5556f4a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c088252a77bec97397e10d7e4df1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b28c6b9678fdbf7bff9eb3b318b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962761a4aea2c5debccaede74f8d6cc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2108c7d0669af2e8f367d7abd8fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb968bbe7d9fc9a7697b1aad064639a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06dcccdd474550c50307f8ec6b7c0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05644e152c7032ceffda1103123b93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b1f287e3dd10adee0eeea4cfbddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56d0e4a90f9fe92b33c55e0547f1fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e37b0b3ddece1becbe43209e6ae51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccb8c83a559fc9e5834a7a6bbad9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68643e85e9c241f5015632a64b5a2c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8105a6f5e6064e5ef83ab555f728933392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52a699232b5a8d7140b6a826fc73a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd6f2908255dc0075a1dffecd77ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414383bff535a3b87bb92d0a8c557b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4f7eb8489b1f49a91301de56d70a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc7fd13e7a6b595e95cd1531bd97c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c91213cf17bd5438e0345e54630b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b9d290e76fa048896afeb8134213399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782adde691c1f74840d7a5bc790bd5c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8a249d475e1cb608971a97be38b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bac1e7dea032325accb91daab1e15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6079a7498b6112e70fd887c9c43a75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a92a5a25f77b3d7cee7ef4b59147b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3587702347ad2309b30091a915e33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d20e7a2461cda3afc97cf26ac1ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b677a6d3d01ebdede51f3a87379e19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffef1f9e4a0a6c034e79c2875ff0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb8d10c132b5296954991b5d21470409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20ccf2192b64a72c705f19339cc5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813042022d0e7d84796411c9a32d3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb526dc1e3e641dcc35b5ffe027a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc629a26810c514cd55c6371c67d992413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb666afeedd3c26be46f971f94f1f1b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7938435cc215b0ec7067d4238e8b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563767538a1c353f94aebbdb05d241416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6844dcae44d30b1470ad52232ffe90a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7fcc78d196a117af5ecb35bddab8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e255e0aff478c382aeb174b8d71722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027543ea78716f380fe2e83338c84ebb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07290583ad7804997283305be656050421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda65fc80c5af8a478585991d012d97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5cf2a898abe03954767832ebcfd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa41cf392a75b4233cb421f760d4c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c8c2e86b1c7af1ff2e21c65a647d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18c08f8dd5e751ebdea57caf21427426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26740efce516d83a026714ecab3709d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e62d1e1e7830e85014b5356d08b4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc032554e3eda3f6b5d1d82f3b894a3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b6657800030c6a4b853ce4146b85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4164be83c30aa25a96c2853032ef4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdcc970be864f21cc322bb4b6f252b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a51f8e357773553edeca2bbccfbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5db66066141edc99ceb0e8682726a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e85c485dd060b6cd2df8b4a24e194b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3fe2c28193ef90bb00ff6321340ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0855b3afc8f88d5a0e14906afbcc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c87ea3196451f213f48187c4740c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803006d3c755a1d8f72778d0f229375439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819b95a0828dbfae18ef0c125c6bab0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeaa8b5624b8b34164d43bef44a339441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9559ff301b0160ee5d236c476c7800442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477a945ef5ec010b8f5c7b30acc1486443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45878c8480e1e9d3eaf16480fb5957444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd1508b76e9da363513a7ebb123f66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd79297cc14b7a4a7095b7cefadd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425204f59c3d1ae70baa26db92bf8f46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0e882d7c888e429cb44c0bc3be5ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43603cb5826b37ee4e8c8c56351dded449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15bfada958187ab79eba47b87410a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df0ddea697ac4483b07a6dbfd4088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45988ef6e39bcde034dbf1d09b743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e6395f54ed90184032aaacb3e2489453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2fe693857195defb250a7fb44dd25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f58186a40b19c0f9756fa1898007c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d555e310ed35ff7185ddf3e57a3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e82bbc7931c173dcd1f7068c8059e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9eda019971a4f54e2be3497f6733c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3e81a3eadd7c63f7a3e10e52575d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3337a20cfe03e885db27c212e00d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bba87931b4d6bb2073cb06acc65f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b28253f20d632892371e4b9af8299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23172b3b743155e69a7b8adb4e31de44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d491bb399d30575edb97ad7cfffe5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d769cc896d7e9f68db23fc26a4fa9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2da0133b73aefed086ece86e1d38d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59d9f101df140ee375cf4de863137467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892444f759adb20ada9d9d6a0f9176d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b735acac2efc93072c4e903fe289469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8238004d736e4b91923f58bf15e4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2726fc1416e4a2513f393d831ed47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bbad56b239fd4e82875473864624e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7805155681ce968724037d07aba9f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088bfa05c7464f9e2353dff41c6dd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d15607bc2f8469da771e23655e56d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19d737e2ae9dfc1e84bd27e811ad2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6197eaa06e715673a675d0efabf2f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af22cd10b98f53dc13085f094416e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709346f1e16da1a26ef258af744ab3c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c42a18adef06a4dbbeccbf6674206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e64e74df2317d783cfbaca26e696481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a6589841ef105f2cc58e812627cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6b29bc59b605114392950a1b319b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1868ff737245d3e11af163418e2fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa3fadb011a9ca2f30790dae2165a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009598a5268d38dcd610d890ba491da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bdadfa91a39a0991d9c4b8de54217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5207a4a87a0c503ff7e8d113e91be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06c0a21e6633b97fb157511da9513489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e956966ef182ac206c319091e96c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e6d798c195b36d0d35f4ed7572f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e6323655edb955d35e9eaeacaac5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7353a22405f2b789b7d9ca3b312d66d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ba5a716f3da96be4c2f8fa68dc49e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670ba9f553b91ad1a4b476e1a9b9280495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edbe3d91ad84fd12fd39817bc098cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955cf22b4a7eb43a65c00696841c4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07df17d5d5eca16aabd27eec8b0e24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad3565d7018b8739ed25c0fd92c80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd8686fa1ccd4332b47cdc6781eb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f5e83b573a2191e2c0c0cb18dad2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016be64331a7354820baecd8bcc00bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801900ca508c799b7630f1f373accf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3133fdbcb4f870e82a53267d85d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e31d1f272de1db530f95f55fc1d01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b776c0e2513cb0fea1e6ebbde44b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87afdf1d3113ab58b4da1c2cb6db8fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb51c615134fd665716163a5297d50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb6f041b0aa2f3183c6918c86e203509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944a4728756757751cd035115e43e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c6f0df195e75af653302b05926cbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3f3340c262110e6d0754b75ac9f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa850692101d607b46f3c9cddd656513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede16d1530c74ee4f1e5c1d498f453c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3e17a53ae10ff02661383aedafdc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc318e5a912015ee233329ecc984c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b188e913fad923af3ebb5cc0b8d3db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d35305fff5ce9a75159735e9b3730518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec13b4623c44faaee252950ffc834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185647a7a6210c2eb78a6c77988d83b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbeef77e68e930cfa27da2d6b680a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d22e7afb84ab5b512dfe909700e17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1c1e47a7d9e15ba2ec34fddc6127523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ac73796f269f7a9899c3b2ec857e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f4daaa1420a5279708818359839a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0757cb8371a43e465df017f7f76bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfb5ab016d08e8a476267c9adfa90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bdaf8876483efe0d08e787ac1c7b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bee4bf480c670075b7b8f8ed77a49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e566a6e97dead045bf48c814d6607530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07101a9355956944c7b2f689688401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee40a3ff21244e51adb8c95671fae5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c662f1c21cbc080b1f60ea7a993d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc148f428cfba588f59a77aaf0e4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97009d4ef881fc18967f0941130c8bd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feff92588fddb02d58f9a74a536888536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7588257110a3663ced971a12860103537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5c5c94aef754c0dc5398d7e33a4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f4ac0589650c64202e6ffbe1210b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f90f8af7f0f90c041e6517d17868b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a35f8404593d762460553e93e7fbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b4d5573c38946b32e4cf3f9b2a60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439c2958992aac811f40ef1c2d005d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9122c9ea04300eaf86b3d93d5b27d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05541b3f78d8d9c55848425ec1995b2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422c096c496df4879db2b365b1036c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afb5c437ae166d431ef95bf325d0a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7028646e47e3683afa5021e4caeef20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e820f4df2cd1845cb8eb5f0fe47467549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e58933db56dc72607adbba6f135bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f957be38d708e583ac5b409b09e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55794c98e4735cf8ba3cd7258912a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba392c815aa486fef677738dbd454553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679160a177a4fd4f2cd237ef3634ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbbf90ffd0bdd4f53b476fe028ee70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba06ad4e6196f9341f678ab21e5aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07498f02dd5659e26c86a80a26298c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec955be46edb201807c3be866d483b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d704b0417c6c367656403e9f649c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee3568f564f1b441139523b916b55d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567db803547c2a35e3f8bf212c77e5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727ebed9cc393e8a67bf2c48e3fa7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372f8910d964acbf473dd2671875142563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d70f62b3b918c8d5a742b3488fae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372cf455be308b5c4da8cff5fd828ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56ea0c54867fb4a29d4dd7fd55bfd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f033bdebbaf8116165e3b6105036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d03d6d4007b9785ba41ce65244b94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce19f29a09a23ac5877621238cf4d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c75ce87fc5dc0007ebb48a51fba44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76988690fcea907528f5db47441b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90e1a907b116eff645a9c061cae1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395327078812336af4b0db5e99ae252573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573109ce8661ad99aac4a82f9454cffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a4e0f964beecc5e1cdd7a1a017fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac015b1cdc6f423b9364dacb51799f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343a0f2e3e9171edd9296d220f86c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c88043ad82eb8db67c7ab1dabce9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095764773a8aecf1785587b9c52da55c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665db5addf8d012df2d277994f1fda3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d4ca18752e15a1045d0f3ac43f90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f2e320b3f60af211268edec95082582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542e73ec12994e2aba5462aa8a5e38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b8eb46a271a70f1474e7d5d27d2dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0800d7951db78aebd0355e8249c3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529ef095082859706cdf2b0cce81a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776728feb953298ab5bafc7a25bd570587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480070dbe01b2173b6b28288bdad24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2df9480b99c245fbe214af142ca1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e9115d60ed5148ef161750b329fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288c8949b4c196f57877dfb604cb00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df08ed5528ed9e2cff4fec56827454592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5807a00e8ff8a7868702f1eba0966593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898cf81d200caf4f015df56e137fe2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b53ba86125a6eda5cc1070db59aec4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e86d2ec88a77edecb34fd603f841596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7769d73f34cf871247b7996015bad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d7879ce832ae0ea5ada6e0e34023598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bfa5d5dc5713d4bc03275dcfec11c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b85093085a4ee3e06ddeb6e97f1b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b7745fb21678528b2f49f3d3eb2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d209c189ca2f0148e9980983c268602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94315bb924940b3b0ff9ca5efe379603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345adcdf8e74809ad3b740f0dda2cbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9435ead63090d90d40b2737467097605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f69a179a9130dc3de280dd91527a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0a777d3f39360f33d4e7f79ed0cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d684a70a10fb198f8369a206cf63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a38b85fe6b6db5be01728ffb1eaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c9f4d076b481e1cc76222029756ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79df326206b1209f9cc912d5e1cfa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1073fe07fc6333a7cd41772426bb7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ccf31b36297cc69a98eeafc4c179e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049eb47f13d75193da842e51b86f543614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7952dada4fab6cc7785ef2821492615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ae57c9c6e745ed4c869b4be5eeff1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31fcd57d3af5467421e8c3414060a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fef1439ab6d4fbd6b6b80d9c2c332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5db9b108376e4ce83a1d6320538a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b88d58ca281abce58f4c66525190620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0fdcb05960cfc7054fb250a1b00e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408c489b04d02ef6993354c62f02e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b633be3ee51617aa5479bed09d609b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc38713160a8b11b8376c83f5a7019b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed45040b473756105c1360e58886ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ee8d58df5d0df9d938fe610bbdb5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200310f918622a67ad290e9940c3e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb90608c73f3f3963ecfa3282f97cb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99d556dbc099c2c835d84e46080a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1588bcfa5c7d0cc5239103111e5f12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e967ad098ddbbf269ad83da532729b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c8767e4ba750511e015de5aede0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3d7db3052dea1ac6c9e79cd287b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a2442da90f8b410f49ce988a13049634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379a767d73f35bbc18d58f5c770592635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ea24069ac6a48d3f7392139335f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2119df74a0beda50218045e2e02ad4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5cdcb150f59a3efdf64e7668dda2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853094aef14e0bd9fb52d24848cd05fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a4cc421705628957859edc2472142640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e073ab7c0d04984e323cdd9d31ca7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59dfbc70a40220beb91853d47a6a99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7043e911b4632629fbb93454573830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9f8adfb9de1104e11d157b0daf2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe60966585a95814084e799018a726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8d28e2acbb5d676508718fa977f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5926db0aa9834d836da4b039229754647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da55f04346c3a6f2072497f6e953af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045bd0d3638ef6815ad3f4832867b87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd9aecf34f13c61bfa45e7611bb869650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b996ae3cc039650cc41dbdba3cbe15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b49b6f95bcc12abdb7d915ae3366f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8658efae7935f5aa200bf461d557653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de3300f72d6f9998b190d5565b2fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e021032873818b3ea5f6a099e7781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d54f1ed29580cc740370dcc8343c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd03dcf7a7dd5d6c55654af959f9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753678d8f0dae21522c440368dfe7863658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791cb35fc16060bf3ea6adafadba32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac814b95e0651b061ea773f500de908660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53f5bc4acc6333644fe77cc503aae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744e3d22a49594dc407f2847ef1c88a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab76945468c639741631356bba3a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de3445bc7934911297486db98eff6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48fc7357f4ff585265e22ffb38a895665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf691e82e0e60efb78640675b88416666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60efcecd0fad675d07937a4d48538667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f9014053175e20296b7033424f15b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c37502f7203f43d4e704b5b2976b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2501473b2b6ae1bb1c2c4afd58a600670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c1921b5a3022819febfb56f5072c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84d6cf843f3013bccd69e19453ee3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41562ba8d9db01a181cb6db65d922673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b42707e0a29fed21e9129e26b3f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e38bdb9b5b809be67fa0dae3afef33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74238cd2bab0caa11082d0fd8c66ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a28b025d0a139ec4eac621cde5dec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599530bd5f7e2fa08869a7a525a31d36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0df7f5d0ef582356d13a09365970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78042730282b85aab833608872f25fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190169c5fe9bb7c7d6d073f98521655681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e00c4b03f0495fcf4b4741562b16a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620fa355ee0fc1e6f3eacf771525515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec475b81e80ada5a496a181dae916684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51436afc2b0093c3e5ad4f42cf2ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a93177bc0910ffdeea41d3b2c24642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7013c0e75128e94efd9a6165da156687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dde8d7d8c6a77374517eeb11c7feb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441413da5b144aea8011679238887d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb820d8ca12694e298c5e2dd3ffaee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c5198fdb34fd0c624599a16b846b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d717287e841af8b9d09f49c4521e78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d512a7fa6a0a5d280c698820d7dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0396c954afb448dbffeb76f78226694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76954c0547767a208b086242c323cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f888853a9cbb38337449febdf8d2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408abee70c97ffb2bed4fd7f842d475c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83135cc30d84aa57b4a990494a8cdad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92675bca986c2c20600bfa888acfba94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4eb2e3c0ead676db0a1f0621cd2ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bcf0e3e72ab689e5ecc20bd119720701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc0a0ac8847112f90998d4ba0c862702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0fdd851e7417366e1470dda392f11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024df95209fc49fdd6ddffc95bd953704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae90e8af9fa95b4ed2ebabaa492a3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49030ed6cd6664dfce89ab5157dfa5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8750f7129025cbeacbe11cf872ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078473d8e92d26bb591f40095e954f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e94af4ceb7f97c1856228a8673b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dde51eabb155a32a45ea1507be5c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa322e3daeb5b5facafdb2a94aa0ede711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b26deec0b84fe95da94d08606b33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577d12cdfdb99d02ccbfc22ee71986713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab538456ef7b6753d6f29d41fc8e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec630b4250f1915309f77760893e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb5c299c267de7f18208f5b5c864b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a4ed09d8791167362e1a961d3d486717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f70da9caf26ccef90b8d337b04247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bacfeb8f41e3db794c64e811895d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168d5e92becc220a4f79019de470a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e7516e4442fec81f95d84c3026cdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21da971e9c8b70a6e5465bc25426cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf780cfbb279ecb6dc035bbe7cc4f48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931b2513a8b4b4ed98043ff6bb0f78a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f584f632dee1211a503f940845c28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f9a37c5a5a0d1376c5dd6b0b5e6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55aae9b0edda3cd229a970b6f5458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbe44ccbe25a8ff408d2ac714b5f82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04d8a474e2dcb5d9141e75de73303729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a29a58569337fd7aa0274093c15f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e90e4e2e58db03992f3933d8222f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb342f6275c18c12c712639541a34c7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bc3ee1870f104ce5385e156661148733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac858e588a67f0555f62f869a369f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907851600b41a6344bde808bf62f20ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489470c5db34f34b7a84c4f1c348cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed640c754755c3212a43aa677200c1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cb3111bebe63337afe83497eb0448738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e626a35cb50aadee0c933cf8ad844739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f42888f3c7fba080fad3069de696740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ac1fb0b157754575587deeb2e074741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6302df2d3bebf5874e71b0491e4c50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc2e83c876c3f7bb802c999281be4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ed4ffd78ba743b61fa889f49bbda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223c722e3ddbc01aa0382c19855e1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c4e0dc412eef9e463b3cace2b29de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4745e59f9e299e9e334bf3dcedb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f0d5cda71e66d38771c59a340842748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad636764c7df3bcd2b0a9a3e247625749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f4b20624580f54b03ada0f3342c0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b4dd5964df5b289fef3606b72fc79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332fea9b16d6c05990b887069a2bd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28422af5c3d34d0ce154cbef6f521a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187c5246c1dce271a1aa803af428bcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23cb1eb8bd730b03bc46532631247755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17dfaa36f0b00d3edf610cda090537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733d1322320c7b536bdbba8b7d0bed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7735181a313edde30f0e77cdc58584758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1db6bf92fde965ca77a68ea5061f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a19cb5cef2794b1bf59f9294a4c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038acc18db0bab30880ff36a6d9f6242761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e960e471b5f7c3c75bd9e8831ef8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c594b03b754461b8e4da7b14c9ce03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c15102f50358cc3bcc0b72b0a6c9f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa03537a12f571a578dd749ecf598d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f39c37b17aa2938731bfdbb0c9cc9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96fb2da96c34425aa06a75517c257767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>