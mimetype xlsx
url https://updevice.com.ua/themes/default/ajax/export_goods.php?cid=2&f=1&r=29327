--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94948567f10f2cb61342a3c96c687841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019cec243a11e70faef6eee6d81c272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a033b3b8536d3dae7b6677f85df3813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4ae26e12885cd0f23743b9c4bc2aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adcceae9938bc2370011caac06ab7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218eb1d6786353a6eb54927c2c616896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5c6c82acb06507bfd093a07f89d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7ed39ae5e699d26ae0f3f01fcd218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fcac53bc9529d09cb54a6ede39e959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317eb0b338fab30537d65413231692210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b811a78ce65d8fffeb7ee6ba9ff311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dacd92cac1d72a1a59122e7a8424b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973bdc1fdc9a350a42b58f79f269de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b85b983204d530fa044a2ec7e55d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038bed67a8337a30a834b5ef3cc22a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31194186b36d24ed095518746288c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb69412fff7ea15e0271602df64be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1d0ce47dd6920813bb1da7711d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921299aeeb38c51e35390739bef013719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb15fcb7030ee4dfc84e1fa3421bfce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e207ef535a4c206bbfdf44205b3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0ed1bdd1315ca8d60b6d3305c51922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453319338fe67cf3032da9d4bb3ec423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b8d29760f8a474a437a9a2c2563224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fa0139fc4c062ec9254f4470b6a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c103bcc26d61614ab4ccf705024d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc485b308b04fa27273985d123dd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646487134339d8742cfc43bbc5e3f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef02a5e62e381dba6a25ed5ee6b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb3f19e47ac658c22f7090931cc9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b707c316a589c4f467e1f31516cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c086e96fef95baf884c8b0d52f58232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff71db3e9f5d5eb0a2a280d6ec8931e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff856503e4bd320c11476035e40aba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9450000b0370f83e3fd6c22f29f83a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a8312caaee9da7ada5f6d262547436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc22f2f537c4b98c3a4ca1ff891a42a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92545b6467331188c24273617a28f6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93636edd7b3f05056def9ba7a0c05d4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ba8baf885f0cea1cb2055082494c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810921972decc4d6dade09b922f6d5b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acea1054f07aa13855e3172cba40c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc3afb32c0d9b32e8c3d31bdc295043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39950a87affe716145dac880d736f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc9e13c9f2440a75217aa4e1147baf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d7c1df69e688d97d1b81e0b9d8ae246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70e475d2bf653e826932924368f5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26280b01d3b588964d8f3a6d8c73af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3c7764fa6216c993f8938447799ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07806e22d4d6d67903ffce7e8a711250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def257027467da7988dfa477e0c4c1d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce21af4774bb3c42f7a64e6e4a45d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4491e7da375c30a901975ea49034c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373a383b9b36c8e8f2d9cf1e543461654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28969a07cb1698e0ef2d3c8f9026c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1154c0668c0ae6c3e25674a5245919b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00be13cad82d5ea9cd5cf37d897ef157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3685e88f87436922468afbef8f3ba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176da697d8f8d31dbc458389222fd9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa24b0de24202bf1d5745899b078bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5daa9bad460132bf86aace258fdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa79c6ee921b75fe038d0c00c760e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b282c255b196265da79f98dc654ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94bb8f3480f19b95777bcaaa7c32a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8caa0bfcb44c9fa718790765fc44f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e940f9f1b4f60dc8d7143b7b3cf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7e571ffcd74a9d173f06881b280867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac41020e67076953b2ae793d3ee20268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4726cc79bf7677b977001e4a940969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf00bab6763bd24e6dac2c0f8c35070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da816f15b7f305e23f9dcb2762500971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7478baf6444d5d0c7193758913a0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20457636217d2f712bf67d56f29f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408cbf069e617d2b32a35402966de5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148883eb30eee3345b7f2e1e4deb98f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded8e8b6e2c98c132214fdb2d3ff8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde3e70c785fb52279ea6bb5f9bbad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32024fe7346b9ad1e94d2a48d87ed3b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c974629d12e6a058f190323f1c63b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d04285709a91c411443cf2335695980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade90baac409005226b49505ac9369c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276dd86f3a2503395f6024f8aff82782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3861ebf0d0c9a60a772598148e65883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046dc8949c4c5aec1a84cb52cb56c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426b286cfe506f55792afbf6a7167a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358ee3e83eec6167f58ac39dccab0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0fea017a388af03815628944a56387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf455ad43f8dec7a5dd183ce528e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae496cce369aef1572a0527b943dd2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f559aeaa4fdfd77683f6f119c2ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52c1d1198825115bcebc85e00988191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed68043dabfea7b0166b815be1a5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b144b2460a88a9032dee00f9307593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286e96c5d655325572e90eeb8aa6ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5b54d8883a8596a2035a1c81d87295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd15d47ad02d6ec8e05a6e2f15280496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f611afdb5ca83d995daa6fdedeca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b93852f11677d4f7b2ba4674bf42e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65952e325e055fe7de900527eb8c3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8601488c804c1ac4b20728aa1924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c061ddc96cf3b0692b39c925bffacb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4de3432bf4ee393cc8801b8f30f99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccde2954f033137cf060aac077e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef100c230a01eccaaca0245ee9beae24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0728c4ed012e974f677c16b51cf1d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492a2c1b7641e224889ccb57ca05fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2e73f51e73f28c30f7b2e03a66ec2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6589ef26d5621e853ca932508adf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ada827e02795233828bc30a014b32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24fb08d4528365f0ce65f90766194d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93357a664af26094e6fc874a8a5205f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd942ea8e9a6ec71faf7acbfde17e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972147a5673b5236ab29c1840922fdb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72156c283feb5354a984329f28d4fba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de02b73dd0859cfe456fea77612a95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad118b22ecebef88d49e368d02e7f9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32bbb44e81008fd8e74d36857a4a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593719eb59917069e2079f9a0c1a4a17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad694d1aff7f07ea153b36a108eb49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d3ba883f7d6af29a695ea8d3bd19d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfbf6055d791db9238dd05c922e072121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6495d3a1178354d1b7a86fe187c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896939015c13b7d27ace9cea22e0b42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f27068f2244362d27275b48f9e982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36563b4378de82ca7b8bd93a831cc01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d768c423eb4c7dedc6197afd9d09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e69104bc23559521a50a90432387db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e5b3e6a2b1df2adbae053dadf4627128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf450363645be50d4cb167013adb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad105e72c2097a9eb8e782de19ada3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723bd301c47ca64831253656826759c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766380f9070f03d2c2352bf041f843132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508eef539afe57a3eba9f7b61e521aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e577ccbd5119630b780622d34bee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6fdb2c4beb4ac3e941c4388b52d70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e00a0717798364895506b71ef564f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27cd8e8ba07f41d9e1e475d29517ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404f80be2444360750bf6b85896929138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9372fb963ddd5362332736d8b52cb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765e2946319e4bc915c60da2e557e25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a80d53cad5964454a3c5c67464be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dac8ea1c13f98b8e1712aad5d7811142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6bc56565adee9be7e7f0af23bdb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef022cc39d916c0aa443bc4330be082d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8b9fd9caa422f25cb095d0c6f58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4c49c510fb193df89bd48764235b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d89b22471942a05f168e44f782e14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cacde75b4290922d711d28fec5037148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2f3f480083d46a3591d8049842eb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22980d2f63d64cc3b6f5f91b8ef03ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a47f8bb39c2d8b6ce4f2223d74b19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7366162b2d71d0ca85ef861a6294152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4fbbf5fd991a97abcb52878f9baa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee160a4de3abbdd5a618d570a767f6c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a60c95fa3585234dffed2b6730006155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f62371009c558893c507ae32c3553156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896aa049ecdef453737d7b0779b4db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7333f03ffec16c586f6ae0e7a5304c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bf4081db76d5a8755365c97a751e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505259a94b1076fabbf4670232f04cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2a42b04cd3144fe051d7d61ebcce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d778f3e43a8280db2377d45a2738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791d30ad74a25dc0836cce1c690032163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241938d989f170d3250c17964545aed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5139a59606a47601cc99dc68817004165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91cd00941897fab4b0033ddeca72fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b0ed2004e6aabd6a856712086abed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d437ff26e04ec765eab9900f2361168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b8dd7424371620cf4edbfa185f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f34fccd690c9df0b77ec1978cda3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15805ef0707e0c3fb091daeaeb4ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49b576faa1a9569f5ecb3e38babad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aba1c394e930dddfbcc16eb74a3d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8ddff6bf1bf435d89b6a4db0c92e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e08e534b814502c0d1eeb6becfeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c789d9545fe6a18f71def5686530960176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18542e64f3e21a944a5258556b02c4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39efe34d73c0864c96e0707a9f228b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3a4fd898373350aed38b0ebf472b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff09f88a309de1f09f789a853e9edfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe74018fcdaad4d6172ba4205081a7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64443cbf2217e97664474213de6734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76190f047d7f2e7f54a930924e850990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4152ceddae25d12ea6546e9e30e6c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a60d39900796609d13f69091fe522185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3364f2ee8df2504522c9db30b94d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e264bc35af00a4a89b132f900bd475187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786858743d6a504f16b58fc459c3ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8afbfed853d7cbce3adf65bbb34b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e6a8e2d6f5cd313aae99c16b4301190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d293d2da7f2788c48c1f6df817e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a8aa3ae4fdd27fdcce05ea9a4cba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520531451f2c46378005b58d111f379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eefc5d07391d12d8e164600321d489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96b2c34d1b602a34ea1faf66cb13a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420dfd7b0c1137307700fa98d702d51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543173d42755f1607e85d703d23b74e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5dde272822da3b613be7a67c6d349198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c393daf984b1015e5f418f63d3370199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e9780f2824bcdfa82043d412c89d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574be6600c7eed8ba56442436979b72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e9c16f8ff2762064923a7aa67b8c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6943602f1088e9513e5df0f4964d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a9863a0f9f525f4ad31ade9730c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3f446c3b3ca239f53fd90616ccb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c91e4bda54796d0bcb26abe2f7f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ddc517262fc2fc7dfeee78a60383f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401979849d7f8e4aeeb898fb1fb6eedd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f31f950f304403237f9a767aab26b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d953c147d8ccfd3c969eeb0fb4cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad0c50575615dccb516666c637dc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5dbe3a9b7d72585e0fdd29c859398212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd1c1f37275553db389f0515e6e7ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76379f3629de401c68fc658b30680d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e4258563c0e48640222e8fb41830215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3ecc5852c6e5cf6dc358b7eb1c22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574edb26c447efde0a5d20e77e2687217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30863bf1895d368b726f38d0358af1e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfc669a27ec35488ff8835914298f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48234471d5650d02df84878996aa903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6476cca37c9bd07c961658ce196a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cbf217aee75d97219885334e97cc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a7ae03d303a33c17fb899bce94632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281f928a61b94711be0df5e7ebe418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d130286b05979fb51b7b967165d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b260628f6564d59f78e75bb0d695c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc508d0c7f783e20fa94a79f1b882a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25338a40c9f431a318e7528251e44a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206e2a8a2eb90076769d54e88a97c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490b433181039d932e6e442b1a6e29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd717ba907ed934582e6e2be51773231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a2012c123601b1795aacff1b8a99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76281d5a38c807fc93e9f52551dc023a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f619fbd4f84aecff48e78dac300f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71996cf2cb59e976c5159aad57871f62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac09da1fb21ac7ec5e9c05be4e12538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8725ac4c1949393d5bbeac7d557f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfcfd10b52031662a71dc9649b98b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a736ae01fbcbe16f2a4cab92a4c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08f8a84c0644a30b65eccc179704e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5dc28662a73b54a0411c3ff9fbc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49a58fc62447c94015c245aa78b22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039a9399c2868b8338f9cd366833de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef05b7af976a81d8de32ca651b701244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648fbf8eb97d281d6d29406b74d1d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8f4d417c5b672f69b271bb06b505246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9951622247bbc19cf03a76166b53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e1e7e05d7332f4015a16ec995e9c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e4a9686c3ea16bfccc2955e311e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d3e0c47ec6d398d804ce506b29b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28dd04ea13a2acec6a76039f1428b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a17e263096336fe2b4d02d46f0f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb60ee30875a337da5dc06e1184d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f2a3eec4cd986dde7033a1dde2b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31319f8d9ddf96633a060c59ab810c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad338cd768c9694cadf334fdf01312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db83ec2a1c89e01cfc50ba5d0bbf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f99b3c510ee18d05e1bae30f3df28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eedd6f5a35ed6a8026accb5f57bfbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc9766f2c5031e116b9c7f30c20ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e120c8dd37acf03889b3aab4bf7d4d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cee7d7c40df6dc923418e5079b19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772fd14ca5fdc6cd285bdd560e28cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a4198c7bda7293971a955e63b5cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47ca9695e2603b395e462d793cca6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09862f75359795081a42e8a04cdaee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66a75e372033d5b45025b973ea027267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c54b328274b82b3d90e956669338268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa0c6836211500bdb87ef03d9529a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5050478e9e797f18ef81753e1f1bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f089509ab73946b7ec142dabbc94bcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899bacf7ffa91720b9d5860488d112272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23283e608471ff4610834bfd124922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95705369ac56851c01f2e23af711b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed53db01e4830bcdff82d71c87a0d30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54a6356c0ce851db5481d3fdb7b79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95bab9e70de2fc8d4e8a6dc35aeb41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa2b7058380a19edcfa24dc5b2b25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa44b469e4dff737217af512a5b8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fcee8b96f924f05d07db1863896e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aaa3cf36c7dede2b2df45c97f7c68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff1799fb30aeaeec6134d9995f0a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5307da55bd10582d4ff3af473f82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734f7963981e1d2383c48707fb9fe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940b84e72ca922b3ff226b2bf6a4a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fef36653c6c68e212ef80f58e33db2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d0dce24120cceac1eb0f99f25335287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a5b0ad0a61e675cd6a41d535ebd12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c92fc0938334d09304de8fbc92965b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34f90ed6fe468454397ab7e6ee2bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3cc2c412f271e47ec8e1a0b453fee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382917b4e0d92575c8086e47a11cb54e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab65b47e93eb5ae14033bad61e58ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4198301f150d1e8bc80f2cd6684e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b4a47d4f90084e66d01fb367899e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ea39bdad3f5ed7af00e296b8893a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0d5f39e94b0f211ca5904003dd8a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313b8c093f7de85044767aa9daa03e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b89c0925bbf2c4b513d3a1191bfd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a11a9f3c45e02fde06704422897877300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231c6d809d8fd1b0fb90d6703e8a02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d8d57df395b8e12fecb64e6af30d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e20de5d332d653bdb3f20c82f9fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9854a22d9548a4f6e37627266d1c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19787ca2e69a831454dfc9f5ddedee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a814222fa1f8b17fbf018c6af1874306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223168733b2b3e770d81d114a7a1758307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e5620128148e92558eb947ed969b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1a0d46fa89af76aff852bb05aef9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a21cec332e37ee4f5e596f4f77c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4742acdfcda0dfe20de97b78d5b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c58fea5b6f4dbac2e33863701f19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be2b6040c000e2e3fc4da394b1c773313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726150cd1b6809e4ef7f572cfb840a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc0ab80005d588e9a159ab889cd451315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba10d20356c6470a2a1920dafc5b60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed67f771cd0e95978194371f3fcf725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc432453ba1b04075dbb72ca69957e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2ccd9145c6fd1adeb47849bbc276319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c765d4fd5c6fefc08044fefcabeff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40680ea66ed2ef84659262ce0c339169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724bf1c78c99a7f9102f66c610b5de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba3b6b9ef6bbbf5c9db5f39d4d6a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a99458f7449c787ad3d838cfaa11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142051860c88224ee1152188d071a526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd3d3a554e4d7b37a20b82a1dbe0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0676b1f647cc7720a4427b3bb7242327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0814c8a51713470ac02ce7cc02bd41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3485b17b1e6557461b4a157d28eb27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff255b14c71214844f77d76ed7d50f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33b43a53b9d4e373c6cac867a448f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3224afc6d14e171f4e1eb82308a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb734b8bd6952c74b82d791491c4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc989b89c15b7791282c4ed06d03a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb4b4432bd32dd2361144ab64b341e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14ea89c223f394cdff4dfba082f24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6eb50caef95b6b92542d62107b3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe0d5f72d8b51409a73a63f25cb8c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f33d91ca2875f4129a9e5e1cb06679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94741804970b06ca3f71d24781a5608340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28eaf85d438ed8403c525aa6f5d93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963540a96b4682b012a07fb9d3f4018f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e59e601cd09950ad10ce8238824b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0717bc0d851ae99577f3d94c5721a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab3d79ef1d00580c33f2618f10d66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c308160091b0a52f29a7a14410613346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c61a0abc141018265b27da055b20f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f95bc826c2828d912e095523e76d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff755f24a3ea930ab82ff19af7b998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ca5ba8a7b411782adb053ad979d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca257c16dcb3b597b5ff6f42dcbee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae82fbcee552fe1ef6df878cf4ec86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c235400a3da8dc4d1881df3594309bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92177c1e4f7b61f734b16ccc5f9f9b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4709f9483dc4eabaf561a648c652ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2b9074bfda51ced8c500a3c30c402356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63ff4e7eda556d26fcca1268bc099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d091683325ad4f2ca7ba143308a388c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ce035928f045e3ab48b500ff453b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b9ed5f72740784acbafe63768ec4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5822c3dfcb87a67d26ec668ba035f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d330722486d30c1654f64728c7f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d5efdca368a64228d42026b93e6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaa35de69dc8816ba5e5f1576e13d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b761fee02e2a733b7ae1210d64776a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec3ee6ef75d06ee099163f1ecdfa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9b50bd42e3122b3dc08d59a97108367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b70e2eb4d0280740aa0bff9e627b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28870c7f3169183ad38d5e6e5eba573369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d18e7d28766141f7511d9d5ca8b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc95e325eceba000b2386e6adad556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c886f682c13c333a40f90bbeefdb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8436fc04b1544ec091ef956d63bdc78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c5e1cc7ec42eb3d097e40f2c587e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3b25f24f93fb44ebff828bf7d1d2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170a56552955c1c62898244d497a3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd20ead9c8f4fbc919e979be5aaa48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68b56b04eec9bc885754d52ffe458378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca2ebe9b99ae423a73ee1c4455365379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7e7b6297c05508badafb2ced6202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b882399b5c31f5611e6a3365705a04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659397a4af2e760872b9c36a9880c153382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc13e90a655115814818923dfb4a3ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd3d33f49d194d72b7488b285d064384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7310b4e9875a53888e005779f02022385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd350312811e0e8dbb9188d5d8a58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d936201f59faeb376aa74a2263b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad632608ac22efd7bae9e029c8ce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560d4e0002bdb6b786b82d844c2f0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0215bb4ab793c076f26e891563ca33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a3d6f4782e6e9fe67123823ac264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d66e51621e97a1c7cd20cc87b7eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249d0f19153e017db32f70d05e6956393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955884659b6f9bda2467beca985f6c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa65ddd644798c5bb53f99972584fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c69603d17d6d69c29a185e86f3d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18ef15a26d8d465c0f7963c9c9c985397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac967961bab07099bc532fc55cb1b57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f86553952d1f41c160403382e0a32c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f3476c5b63c7644133d10b2e51957400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25698282af6f2456539d6487e2ed8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c76ef7b8f3a100b43bc150a7a7727402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a232abf13848e8be4b567ccec5eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa000b70a2e5b08176d2fe7f6cd1414404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157c47ed2c97117518ef42044d2148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e6133d9608b18395b452232203bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b489c4d328b0ebf08fa32d10c85210407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8665d686a6d2036d2afa6c8b3fa13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311a8b35a8af52b289a0eeee758cd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5418c49ea98c4de874e38074eb63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe42ca1d94be046416249b35e96d08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3a9778ebcf58ea637190b7c019081412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda835a221e8a8200a062e85dde31627413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d59e0a80def94f28accb7602bb458414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104fcd118e21274ee2f149bc3f28781415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74206d9c392044a39e2a4aac9b1149416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e435e7ac069772e3e81a55c925130a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a8d373635bb19a104a0e103ebb671418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245ef88877db26042d7772a8014d46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237dac7968286bb483c54ef335b546a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50be766f001f09c680812b4ed00c88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fea9769755ee84b47b899de6c55b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082248217d120d814755e4ed666e81cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d978417204c8a0864b6765fd1a473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d379981747762fd1958c1d6a089782425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f057fba33f6a4ba3d3d4bd5e5d8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa2e99374cd8869661b7bca094f30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b646fb52a16994f1fb6f6cc152958428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91611405a182b9c511f89e182c31f13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ebd7bab1b364d905453d790ce47f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9590219a4dd7f759b5c36194acd41ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107980cfcfee92b07b5ebae3d9a85f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14618da075e206b6192a684425eea7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd441e2a408ba1636fa83bb4424edf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b819967720b1012652411565604ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018040fef700ac536c2a649fbcbbf60d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9712b51027b6ba9f405090faf8e57ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd054978f194c63ff21eca7e94fab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6ecdd94aff49af355d4dfc11ed80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c56e65d73c1c22af1df8b9426aa4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e81cff029f1212e6321b53810e0f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394636d61f9c1f2e1fff7ca6d40ce6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823078787976301b04c96b3aab9e2803443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367039384c53fdc9013042754e0264a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02171e496106c3551e32de1493fedd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d35167f4496dfdc9ac118241a242446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff571beebb6af4c60f09300a5503a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c74f8e105c31f5dea0980f559e4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c29f0d53d8fa08519413dd3624d20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c1629da1f007638d20275b433ca8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b60835f5c643682158cfbf28fc5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a944b1ba58d659d696a23b24157ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607cec8a6b627d5140c64da52219de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0dfe0564654cb8c63f99cea93d52c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132252ec7c8e0d1892c6c2ca66ea27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a5698ff95390ff0830047afc5cac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4bbf27277d05a6bfc0d061f955bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657bd74733935e8a1108fd51f17237f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65688b45677de394fc9fa0a21e479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a85e6df8256887b362a2d69b7ae0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231e79b7a789ba6c1ab75e7f5148f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1b2de90f672998685e6f7d7bc466462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2294e060d5ece94c09746f62db98c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219408baf573e6b9fc93f725268caeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c95912a7112875ece977dfd6c67bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3018026fb115dd075750e220b765466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c608bd8143484f0f0183212b78e2ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c11c3d3b4696bece2cdb5defe43b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd881c0d9f6ecb1af947af1ea2e7a68f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea00018d430e939730ff2f3d6647d36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a5eb12913f33df6091ff2da979a9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9755497051a5d73966e8ab6c455e2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d64a8782df4c989cb6f7c4c4c437a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a5e48c43342d334e8e0eb7e43e62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba814dff71ba56d1abe540b1a0cea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7dd6345dfe12d3ae2bf77a3cc4ad8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa4d3376d0770b2b634ac680327ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485671d63657d3c8ea55e764fec2fda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bac931fff79df0a3bfec651ee10a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bf6a5cfb7788fe30364f5c94494c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df064a6e2bda4c4662902da8390e910b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff8ac8874b976b51b2c09211beeab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27164a4dabc8d4e4fe1056aa73a43532483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb2d03ec8188cee12b615b74dbfd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4af6ed735b1adaaac918ace813b7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874362c6a5a7103ed99e9efd2d4dc25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb8885f3edce3dffa52020af7c181487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343dbaab911e44c23a6126b158af42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063a9ec694b4864823da88501b0003489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d9329ac513a7467d2027a53d6bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af787fc7ba8cbf2048a0fd88f3b547b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6844f6c0ffec347dd019c893e7ae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069840f15265b932ce0b094c878310a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2312b8b3eb59472da543dcba12110e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e4d13f16c077a4945e6bc5b9a2c7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958457389b5b98ad05a65985b6804d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0930b1e2784e7837cea6ff2d1f5b41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098bf219f861641405afa38848c35bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0988e9b701298a1625023022c7113499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e679922db361e56dbb5eb015c5158e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457717a86fab6f4d929310c68351d3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16033ce9bc971cc0f817cd778fca2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8598abb5a073cf124c8557ecca04b17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d0be2ecd7cd1f91f320447c29240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f266afb3106c2fa44d6d8f2fb30c6ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9cd96f88f72b138abfad55d70038a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51cd790b4930918f1ad9d3101da7d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8883c1546eed815580a484a4270e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac396f1ba3da129af40fc748ced41e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc23b10c321f3decb68cd164395def510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd53cde35a5823fdbccb10ed763cd11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22892206310a1f62518a08866be0633512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49925b26857ff19a7180bf094dbd5f11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1db9deadaf8fafa37d503d4868066514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61596b26ddf4b3e1a04db67b1424b90e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df7251c81505816c09e71f42cd1d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a2b5d66865c9ecf5badc02d872be8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86563a891f842ce152076abef83940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b4bb9d45983f7fff007216b5911b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92affe5c934024bac4cabb0c831977520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a8ff881385ef87cd8c8164cd91fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd94e4c45799e69b78a0365d9964e1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66ba0ff792fa6f750683c4e97179b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aab5f03b7a09d48f4c15ccf33f019524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bc7e3b13f49e5e3c73ea35e31aa65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b638cd4478cc8a6f64ee128f78e546f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b3c2c7055bb18a935f7dc5888d41f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a9929776bbbec1658670d6d53a68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f5421c0586789672b261308bebd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb37e12822b4ad0eda80e3c7c130178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f40e90424ef714a935a0fdf3990e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963963fb1a03f31262a62f382099ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a01f25162aad708fd7b401c8a3c28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d2c93c47aa70ae2575677b3c8cad6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e643a7c7dfecd041ce5ce3ac5a1c5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2b63c98d681f23b64e47d1306247f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa009d4a3b1db1359fdaa709f9712537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79fbeafc5b59395681134533efded538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e1c7905aedbd098a5ff9675893950539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da438c93f40900b63a182b509f17fbba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb3144cf45bf7297d5d091cf033eb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4fe9716ea8ece0d16e409f8faa30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823f6d37ad5fd76fc1fd1dfa4f5a2f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab2e6cefffcf04813a7675c3112d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee5a66ff70e676be173308ffa15e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd8b92b325377ecd670cad4f74689546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad369f2ef88af4c7b804fae31cdf5c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684e70d416f88b56cd8f174500ef23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c7faee96d371f4fab3908b52ba1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a2fc283878e8faa05c28848c941c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e5398f7af2678374f224999fcf44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4f32a9e8284519f836135f3f4c32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccaa36693a589864211c1b168a1efa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44badf49a2efd236f490fe51ccce7cc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529324d82f9afc44a7ca973fcb5f1627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f3de7e9decaa5f60e74939531bd38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a201e43e94611c16fe3aa24e26793557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff15fd9984b5f33fc16c6b6afd67b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0a052d2bb678eceb26299b5b63b12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2886a4d953509ebbd026328c1154560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d309833f68971699ac4a93f3be6b3a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e34c82c400f463651c41ebc3b6c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5f843290be7b08be24174a441c6ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a2e182db40a82274d7cb01ca662e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293f547966d83c67d96e4a3e5dcd28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ddce5df4ed8eb8a8cade6f725e42a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f473cb2679b4a832aa289a4bf72efa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f20f04429e5f7fc70c46156cf0369568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98b1b719baeaaef9e65f74268f716569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9fbccc4b016f2948ce0b234cf3c99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89bf408a219813076a956277815ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a85d88104016d567881a25eda71ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9f401ff1f1629d85f9c782855125573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27e68b7dfd25036824eec6ce87e1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec35ae97ac433315ea40add5c34f03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a21d8d7db521ef67e96d9c6221e1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814183a2998525674435ed9d583b51c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218471fcc458fb7725526cfc3ce71bc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61bde9349f8950e90a68a095cdb23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc363c09d27888858162f2f425d316580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd135370f30b5f1b47c24e9e08e90840581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f5f275bb08cfc16e80dbffc2687fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61283a037d3ebeb6539b5e6cf1d65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd503b43da5d05dc133ab289d24281584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab94d894291dbd3ba6c52f3b30327b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df10b7f952d6e6a03509c0062ca52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e6eee622e495ea7212732964db2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b026cd80a805c7695cd52a90d482588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2323e3a9f3adcfedcf84f16bbed51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f01d00ff1da047b23e405bd8b062590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa749ec947fd62ef3c8903895ec6cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc9abf81da9f03c5d450431ee3a332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d5d2dbfac219dbeb0337fba8e7ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e430736f0d7d13c885d5664c8a37b87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f3390ae4268d34884bc61d58ca571595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c562d86dafcbadc8d3b35ac364c1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210bb763f4fb411b2ac30411caa3d97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630965dc7d9f179e44c11b99213ba4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f7eeb139791c98e790e58d595ed9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08dfc91f30f38b48a862e76eb9d3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1bbc773c26b38d514c2b607be8716601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd945b335beb76f689ba4fdc37e832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c93985157e23348b145a88bd7b9e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51f72ea644046f33d9c8adf5bb424604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9cbf6c29357d690bd6f0df586c48a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113f798f1c49a540f86e3c07c7cdd81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73aeddb74f985850c998b66aea035d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0c32b022fb923b565e8367fd018a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485ca1be54c0abcdd23e65cd744846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261043dd4cc402a0e0ced67d8d334e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0d2b7f7dff4883ebb55adec8f1196611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176c5758df13281876f7632d71b8ec8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e2760b02f12e4bbe9f9599c3a4e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02d111743b68bfad570b3f9ce7a3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7281befe45d5d54f7ca75062bde4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac34d756561bc49c135b7567014e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dbd95ba9aae814a7ea5908b1f9f12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191baf0b75134cd318cc6ecebc224fb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ac01102480aeba7ccd0560f2b881a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a17415d852961a446038760007d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44fc2229a3877062ab663bcf4707b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71e476606f11efd45abc1c3c690b3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15e9b488c002c70cdfca4a232462c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c71a947305ce94ce4390d8b12dd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e7ca5682d5098d55d09bdd48e463625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a27cfcc19db8549fb3febad7624e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4225e91b7a1cab4a3b8428f38508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05507b393f88de03c85be284501bc1cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f63dbe30576e342454b70b8d5171629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead727db3bc46f245687f3a44c9469e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f4421013b7cf46ac77af0771c9a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764fc4adbf67e10abb31ce25434d2db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ec5243d49af1c469fb01a381a3567633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152bac79808eae32deb9b592555683a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c989c41a2720ccbdaa07befc95d37a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750f3104d35770d7dcfa47ebd7c5e1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53b139ba7a3c174e8346f42579022637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7da5d1a4382aa9e0597db36be9d42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c09892d6ef60bf9bd2ad991312d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc3d3f2de0824a1855bbda7dbd47e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22267d58d54383924ecacd2f0c469752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5c4f77cfac1c4ffadaeb087fc6427642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731c34b95ef6b0a69f06ec33ec049d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be915f111b90e1feb71c6ff0fd761644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3f05effe52db855b8353666c26615645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8694188de9951e3410740d4ffd4d281646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf556d70075d41fcc4f7e698b9a4faa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1153cf78e1d72bd8ccaf8b104b48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960efe35705927cb0e98937d8630ffeb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc74029d585f58add3a94becf3c6801650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f768dea8e124c5c53ffbb7f9489610651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5380d72669cc860926eb12dc3a823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585807264b3074e06c8e8cd1a5dedc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050cf8e40732b5260c40dc4863d933c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc643a16707b71ab0bd41afea2f98b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d658ad13317259ab54671b48c54c574656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ff78b772d341588644bf4e58fda3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e965b7b473ec4ccb49d81d8d6de21f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0ef02614b3f244c9de3843cac8c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e2d53f91790d4dc9da711b9083e0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697519bc8bc383879e50d6ab1aa505661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269f8d0480cf960fd19a4abe325b9c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1170519a77d791b68217c4e10faf7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eaac8568dea3555d9e6c564028621664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fff17af90d2799efed57e95ebdbe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bff6ae9877bda6b2654e672cc77f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3220441e9d5d182a2b95d1f9e8c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e119b4233a097e1f35976af7fb65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8416d5d1b983195f3ee09d11a7d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f24919dfa5bb54d50640e0bbc5511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4967b7ebf827aa002dac1f19e496961671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a99cc55d991352224b2b27cc7a43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71288514510da446651e1b158a71ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26ef316e03e121441c8463530d68cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0713fdc7c9662a673a80003578625675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4a036e9a98d94647e3114f353fc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2d35bc74f1d4db599f62d9f20e37d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ea1d99a69d15e460e7a685f4db07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535e8b5e42bf491e4db91e887e77a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe9e34bf912e0e7556cc215d1a6919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c439816dd3b2bc3e80a4527a685b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8688653fcd98cb52981f986a7c00d74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b5bec6268596e6f971822ded2c08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088d010c8f44eed14e534429096e4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf6fb2ccaabd79bb0b5cac65078ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6afae47643bc899c8d87595bb324d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b88f81921d7ae492ec9ce9783c8ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada35c8a7b793a473aa5ced43e5a99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffd362eb1c74cb091f448c48a755bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292688b9c53d3af560ab6eb1ad824d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aaf26192e55c966e43e4a48ac8e1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb371a6ed6af608b4d0cb948a77d6d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb3fd157707111259833950c503655693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b3f8c91a91520886b4bf6e1798c51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11673f8d25c04ac6cb1ea84b225c7d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8ba43b0c2829d42002e0ec334019696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0bf75df03a012f7e30556dee2015697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b69cb3fc7499b3289c4562539a8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5356a585871cd9fded3b4925dace0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e69256c9fa3d686097b7bab099715700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e47454da0c62ddede8bff7c46af92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c43980d08a84870c346ab125483ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21fb3bcbcc4733392e8580342e3ca4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44f2a32ae54d678b2bb5ada76e600704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f8612471d69697f0c1b0c28af1c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61702473fd241777368253f732e233706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c3a4f3a32390ffa654bd5a615793707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805855956b811fa15cf024a99f667ab7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288068a04e529fd08ef0588b7e4a1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a96602e3312eb1eaebe67cbb1ffe3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2512f692f8faf101a9a3dc213597cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9ed6c9121e28ba80cd45f8bbc669712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5c4a91b833ab155d9649b9ef04ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e9de4c43c9afc9a99ea3a18d8cd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfb54951dec98bd8c7b9d97285b421715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96528592157f95b4f308d8e780f58d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39f0e9898b230d2227b57a4807b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265219ab16ef447dbe705b90e4aa5ec4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d62f41bcaf15be3ab1894a5d7278719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df3e516464f8115f15cba83e1e5ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7196feab9962eaafd4f63203f406721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6e1bcfc1e9b0bb8e9584fcbdf90a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52b0c8b2d7a190ddacc5dd28d7ea9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a10a5393565a2c2b6eff99991a164b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf9ecdd68e5947be98267e5e2872df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a4bcacd104774421a07eccde0a6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7931143def3603adbc9c4332bffc11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f044ca82a733de7177d9eb945802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe597b2738ca49f62e7efefc1d924ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851028016810d8460e29b8722303827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30bc92f8a845a67036e37e4df37f6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dc52ef4980f75b037d2dd354bbf4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75bc30f4e5f3b81e35f502cb86b1a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5515dee1896457d9e4f2b67e39254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0cf5cc904abae6f4efabb8a29d1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b0574acc3aec9b0d049b99e317443736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c00597ea758c125a7875d974c9e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1fe5fb92637c9bc783b9b1564b85b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4a385012ac4dbe684b8026da76d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f4f556856cf7f4a0ffb35ed9af2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77310eff41392ce30955b082b6485173741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794a19881c7fbb567e7d38c5e303e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16ccd910651c2dd867f24cf11708b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c668605f9db7d4d373028a58509d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc738ead43dc1fa64e421abed2eeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8f0a682f6bf7ce62e540102731c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48341c9d1f5520966c6fbad6b19e1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344b78cce57d9a11bb914d9dc4412b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e441c4ce86a4135429d8a21b3f7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe390e377a775b670fccabfa9231f2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836344fcb8283e324267391ef06047751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b1565be850feb833771358defbc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaeb8b4260675cd1f9ed0a2715e5e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea054429eb9ddd9315268fdbf2d1c85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05abe469efbba5afad20b7052d4e4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62510ce4645ae95c80de6b2ec3c439ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e960ade09145029ee4dfc248fca1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf59594d694aa857f97207d74b3fd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd9abebd20b5ec3d06977941c5040759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de77e103a19d9aa67b8ecf735bea93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6981827869d1a1714486c9723526cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef408b433e1141fe341619cf553ece3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87f27d086b29067f52b6e52b85469763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49acdddf08bf2198ac3e7d21de1833764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad0c529a5a982e599c419c8ed33a3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35f1dfe0e2dac54cf2a0aad199c26766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9f7d2fc9a52959daa028648838244767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb13cae73a3ceb61090e8adaebd750768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bc73a45eac8b1caf080db4e8bc03769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3db264a987338a0b44880a8167b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38e2838f96ec4a7fb3d1fe2999267771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df21a0f86e9932dc623c554b2216f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73033c696c0b377b746dfe22c1fdf23b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e69f7f6eec166372d17fe4222c491774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c0a104bdf673c3181f55aad752860775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb57c0a8fe5d2c0b1e82c42ca1a2b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be16f116390591bdda4ab33cc93bcc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133f7d09ac8ae0b8c62ece95142069778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4649acdd576ce0284b29133b9df293779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c673316173d19bbca08fbd5172ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3c7bf58b6acf180d4a880abb00ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38259a0c9884be525adb11bf3c86ba4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6732da249668343b3a08c4c96f9db6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4d50443b3196ed4e1d5f06c26f79d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9aed3b9e8903c9f7e9fe2d595d12785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753f3a3544d84945621cac4ce17e8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fd95a3f5bec995fd6c59d301036e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb25dc6949b4ab6418016035815f71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f425a1d6b5d9781c9c6ea40836e695789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe874626ea38f28c78cc8b1394c3379790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b14f0f4e2a9e2351bd6949d7245e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa686d09364b09c3bfa475eb8bd29f63792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934095003a06ebdd1097f7b29c6dea3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d9cb0c988abcc3b5860b80f900e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c5374bfb2109b7ef5db74720b381795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf3b46275426c71d36a90c69d460b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665dda1d8f980d70608c65670638d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d363ccc4f22f9a33beca477dfeb939798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4757d57a07caf5ef9945d1ccb95bf7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b4490dba4bb52a27e5cf96544bd2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca02e6e870f9bc14aca5d1ace3e53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6e3570ea4e2cc2f79689e51aa1bd5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ad10c36760b45d7f3d53fad22dac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf903bbdc0ea21ad9556b449c1bfc6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e007ad5c175907eb3363f72c7f336805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94818630908e0aed376706ef3d86874d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a29b649c92f90ed49919a6aae6f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2903b2bf592be2ed216b3ed59b15f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b31372ae31fd6632429539191a63809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7daf2e5e6edcdc8d25c47b3a48d7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03c09eddfee2a05db723c7068de39811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3263010b29c873886717118eb027812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd5d36c26a936ed2c78808fa553c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ab4d3c41f1ff6d3053964e5766c1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc87e5e79859bda64afe9a352fb48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854d6f9706c034733644c95a67d7a42816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790888c5fa74fb6c24efb3e9d8b808a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73444b943ac945d30f97efa68d6ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4df4d5bc909ce6446746d8c67874819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42670fa60f223162d574ee5d18d401820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb0ee66f3987e5b6efbc31ffa7a01c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be2822735faaac8335bd63d9b5400822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cd26d8167d09db413c479d0a9efc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7f5174823166eb9cbb7bcf820392824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb500cecb7649f60e864f8de5840f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df43c0b4ad7dea1644574d8b59d304826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1132a2d47c18ee716343f573da2a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578bcb72da1ac2a62093a37e5e176e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab62a9b6d7d0d329de3789534c12e9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae22dcfc20e4b423885d94af41e6f0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4112e7492b4d56223ca4f731ca6983831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18315c564d8811dd2e0b637182860832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813ec4a2667cfa8914e87a0ce21ae0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5adf8a1dcabc680d44c30b42c760fd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555b3b4a164257f0689e98764578ed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be25884be21a7f3a5f90fe3404d3e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531adaef41ab0c163637d75799dab550837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ccf5fb4b20e029887fd08920163bd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6449dfbe3b75f2ac062ff88e6d5bb75839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0867e138214f069c8b2de29235278840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706d9d44e933d4f49b12e3d59b3110841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb3961829aedb3eb5c139032342029842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9da595dca356d94316101856a20f9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac831b626cfd1cd2271f1048c33133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa1f6497c5719493a61eb77af8e432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee656386d9ba824a1fdee516be4ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35dc82da13cf7da43526b43f63fdb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0a9beb660adc879a06e9fae18c6545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571759b9b18197cef156133377df5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ae6780eeaab5cf77e22d358153877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57808286d69087045a76ad6374b11d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c130c1495954ae3f71faf803cfb0659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f199828a6d424103a70186c2ea57c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c75250233e5450312685eda3140f4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1951fe05e12c02cf33803c8b2d32e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e42f5c56e7eefeafd899efa9393af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015edf5348c8fbbe2a1e7ca7bb40f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722f26297e267520bb0272ceebaa3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006e9433d3f0a32a32f345e689012316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36bcf8d4e2ae1d8e710cf0017230a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676170e29538bd50a4ed1cfd0e8c55d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f7bcefad53a9b2b6005fdbe2b48f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134be8dea42ea81036c2cd3d7fff4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c023efa45be4632eb4a222a9a4afe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3eb39f025fb494d5d9335adf4f28d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a0fe2c9a118560ca4173f29450b1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752959791e8a547faf9b4b5e4d2566624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d34a2149f84b747d239bdcdbf7a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175d0508ec5647dd0b552378b689c8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db8e9b7794c567f22ef05ca73b455427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71813016e7c7b499b136a106b39f399b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24c351f9d1d261e6de52d40ec8d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ae9e4ca36df1eb80b449a24a9fb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a5c62457aa8c129953f0ea107f8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2419d004832d1b98012dee3c0dc70d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb4f87beaf75ff2e78220c61f23c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff469fa6be557c8c1226cd882ca0f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d19c92cd2878d3c1876f4226b23f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8373c764794222b4b9dd3f4e71fbcfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a773230dd83f83d9ce553206a1728b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac3aa4ebcca1a25d39c55fab72bd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8a361f473eb6d85637a6fabe034f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aad4b7bea3760c3202d9b328926ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b1ac1ea2b08078fb46f02cc2899441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47b3b14d466ef6721ed10b47f58dd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9398b38399661dcf683b2a35c947c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bce3cef0ac8ba1380bb8c20e94fff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82cac07916c7e81e4e19ed1361b0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d4b22c4bf03e27c73903a028985646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35d87c111a3a6ebec38fef5850c64547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f46734806e5cae5962db225ba713a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e082c5345d1af53a6aac0dbcf211ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c934b0a9995c7891e367c4d9682cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb69e8c387b400c8eba6230a21e3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758703981c78ecbf5c60f77cf17ff44152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84a579158c752cbe799c3bc1ac65353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03215fdb3decc0ba47625db5b8745154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209b85692d25cbc5634a01e2563831855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3ee681c0dcd3c13f1f0e139e32f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c6c475e4eb294249d0490779733057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73a6eb01eb12c4b39a59ed29b5e1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f9f985ded56073760e5d74130a40359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419fdddd5e0f4b19ccb214f643f62660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d080704e5001790eda7e13c48a8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522374291837024cba0e5c50adf6fe362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623f84cb8ab3322f2aa96aab1941a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3773b8d6463f7bd1841dd1f9d96e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ab51562fd40e128a7cf8ef012ffd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae8dfc25ffdace3997ea1f3c5c8bf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad330690a8ca72792df977f14f7baf3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc0ede4fe66bf996c4b69f8e89a5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c99205f5c97e9746571cf0971be669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f268a17a68679e2e659591535072a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d12eac38560e0faea33c958b2eeef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d5e783dc00a42a8bc1b629f16988272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16cbaa5b1bd78cd23c5a032419e0a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62467a57bf9d4aacb124b1479e71f4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36a44938e73b738878c2ae8817e1f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9e433d5ddfd1d98b2f73d49e57d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90dc2e2284061b0e145d00263f100877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c872d37d238a5e2c11689dc8c01ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de3bb9c789d295be166494da69302179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d0c1040cfdc6b996d2fa2111580180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ee8a20d2c4b1dc8b95b7f451080881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a645b7d784f7d6c83ac021657fb0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1bfa637bc8030f70ede973faeecce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c6d09a45376036be1ff7bc38936a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687eb3e6b09a9ebadd865d173f0bb0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a185c8975021094d275366032f17f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472c4a27e7d4b5f7974bcf018f009087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fa1b7fea3465a38e4c7bf6caae0db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10adab0d4caea3114e772ca9f4db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2aea95654d1fb9ddd275df556dced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd347c1ce0327362ebd2f85976bff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77bd038dfcd1efc024816d035410c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0565b522e219f6d8f45ec2cd4918593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64720994d444c0c529a042323c14eaaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32cb6d95b476bd70ba43a623affd0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29961cb0c74f266b900eafb5aa3bd1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddadf70cd584eb20a07e5c8ce170197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd684cb30178695289c15fdace4d8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8088acd2999e9a2147ccf9969ca3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef137cb3ee41f543cdb882f2ff6f158100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a55a21a9b40737bfbe23c30f230e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0cc6f5f9cc327b161b41c6cfd3e3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b9b33311076a8a7e97fbb31f72a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607ab31f939b2ab5ee4045e235a08db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b81106c56d33a9da26850bd60a74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f949c5c2fd185b6f6eab64700dda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d94300d7715eb31a58cd2264f488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fea33534de7dbfcbd5752fe5c481108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93768bdd448de1631171f454d8251673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0602cf62073a779c5a9a761301eba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e84e8445dd79672ca07f06156504111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c294d0bb03efa5a1642c86fe4131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3778d1e254f8cbc250c1bde4c0168b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b7796960254e2c618fada1d67184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ecdba5afc374f2fa898e4c117d71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8f4daf0b6d0737d9aa718803b28b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f53309e992b2cd55aee012ee91bb31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c3a54349959899293700c69d59c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598e8148f12bcb4a1685f9faa612620119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c05eb7b79ae67a229971d02e21c3f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92140ddd4d7675289f594078fe0437c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf17c6168bd0a0ee7b96bbf8aee93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48c7757a6b92541d30db9f72c75d3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1eefd1f2a97d460e991898ac48e94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636518596be7480644bc12beccd632c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dad292cc2327e343d7bbe55f145e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ab22b2f87be14fdc47181007476f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e1b33ba9cdb23f6be1021790b6ed0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e55bacbac9b9deebefd749bb87ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90488f8834c3e618a8fa4d482f6fc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d551fe4ce602a40fe607dad4b5863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52f8cc7307e06e70e8f02ba532a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b7c4bba0fda1d63c3fe2f166144f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930c577ce6e4cef72da07b830fa6e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0ef6d8e20630d2eddadb073a1d1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf7e6a6c266da768ae7353461b9f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2a0a3f14fe16900b9eedfcd25ba6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19eabb1be48dac22f8d3cfaf4d0655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c43a716b17a0b66958fdf97704e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9269ea8d4c35d9d5f619a87d8368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c8d0f3c2e2b6fffcef227e729133141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91c6ab9195ba39cbf5cd4f1b6b0f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff228691e58538c7ef147bff880618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4657ad594faed888ece5a77913b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b83722abecb44b980226b86f95a3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739581dcee67d6611415bdeb1f74c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227188ad659fca0313616ea68eb7b1d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642afc9c6c73204e2a3657f30c613752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb82f4dbfe449f80e9f7c79a2a0c52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9775d7575b1fc007218543004aad6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26df90960e6031a19b37e50e0de9a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f4ef4a7d74ed10ed08983bb38e52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfef9edd38c1e2c272800f4cc6f806153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6fe11e830f3094b26db05be7f9b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9bcd360ad8e164bcfbb142a492524155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255145ea0445810b6631181f76a831ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588862e3e4d8095a756ab98222b9b223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426d4a79700d5bdbd8799e0846f19b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4f6709ea11f95a80ee5ac1e6c464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f7b0bf787edc3306318e438d9f7db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d42b90939d275082576e54f7824f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927435a21c7b3a1ba247c65c1e177c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfeb97dbf3af046cc299fc2ecdcc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea21eb5c8a823fbd1174129aab934b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7355c02194f9d88171dc8e6aa3efd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f51743ebd98fb8d211b7952fd1271c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352558e340081f357fe02222b3ab40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0867cb865a9ba7b7bf738d288ca12f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc132a8bd4f555d8ed2d03ffba735169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436f827bd561b2e7c014cb4d1a73ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42f01dda3ce10a6fd1d57bc440984171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1242626e09be82f4de41ffb94d238172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e2100ab32acf2cc9599eab647bed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba906c2165155b51e4b33f57e9056e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46ce25f8b4e9d870e83257f961dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31539f9e1367af4212434ab7f48439176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688710f22cb848baaa613b33c293fd46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c956142ab2780bb9dcbf45d800cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a43891dc59c28fecc7290e6d36c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a2b33de21cf9a9d55fb67f6bfc0f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bb7662bc6b28b3a9249ecdccfb2cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd2bc99b20989582a80b4d34188891182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265feee0ced7544edc6275e221d776183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fedb5c3130b1abed6e89a400007de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf1143f878190b8b2c080f1920862185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ffeda3862cc61278236d64c3cae23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581b1511c578250db166799e1798ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419b9a65c517c5fb51f830b3c2abc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288879bc2a60bc6bfabb0af8629e446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea311b904385253f59a47fd679c393190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd780249fe22a6c5588d24c9ae076191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd5b0b0b163198aa946e0309e7379d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816089226d41669b7d1bcb604164d4aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66864555047c88ffb08d3548c514483c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46120631fe039fc61249b846414c26fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47e26a4d731dba72d263d803fb08d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ddfc049b2f9d0249954d00e711eec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ffe1a7570140dae4b996b9c873b89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df598a8429645ba1528f9caba02a150a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d1a644a50e635bcd6df8ff5456d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0868f262b15c092245f513672179201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83811cf0c5bde94fb80e00a9c6a85790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b1e43d3ffbfc4202af60258fe26b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa05781691e31d5a8329571df334d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d40f6bb947f74695e5b816fcc319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c979da740021e1172a2c33481ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728659a4541a9b8f5deb1b27f4b512207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7491355287ed35e34196030545f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee1281c8516af919d7eac3669c4e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b2f4f9ff61140bbb4443608191d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a04bdf24d958f258d829a73c869a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf00e86b48b459bb547980caf69a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ccb82529cf9af787d681729338da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0bc55ad48437a6e85ada71e438f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ddaab585d57e457d9c244bd83dcca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8ec1b8d32e8470dcd6f4668e7ff9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ab74667ac4c28980f8bac88d8f50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e52086db0df0c58ff897aa428328d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce85c096d93d3ac1f9ca2731a18a1dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a099951c15a08fd510bef7df9f52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1065aee8635294b64aebed4aeab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b6d86a740301dfbfd6a4baff49357222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39f39dc8542de9517e0baffc64b635223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e95bdde85e43807813b12960e7b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25ebf28f125c40d6dbed284cd7e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079dc56525585a3106a3997d535668226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a58c9a7c433d8ebfb51d750e688f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789443cf7837286e5d68b4f8d1cd8b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94602c881ca46c2e18d3d0495ffce6a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d08865b90647cbc7a95612c90045230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5a774b4dd1650fa1cb576e495c8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0e65c3cc37e74c2fc194591281d45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430ca899f1e0c17f270591aaaa6ae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693431cd4b66a40553eb01842905c09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4f4c23b0154aa82064d1a673d8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb292bedf974a1c67868ccfa0e125236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304a409579302e25cbe685c9609f1e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c050c39d3a10d82cd180e7bc888e1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c9fcc477fe60a00fe25f9143f9476239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741976ff74716be3123a93df48338561240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212daebd3a9c1b598626f5cf68ed6626241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5dd3729969db45f59b37fc4df407e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124d6eb93f1593bc5fe3d3c072a5d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427b456d633616f0ad11817ea19dcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981cfa141a8f1567c7c6ab3a7cb758a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043199bdd75bf791b2f312f879a5e0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86dd50d67f5236d87617c6f3b54e92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18714ecbc87372db338f104dbdbac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b745c5c2c9c8a6a3d081f0edc32f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fcf5e17af4e689d517700add71598250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab9b8088f1d5080f7a6061a05f926251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1285325de2d7a87e7de00fe81765252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cbf4ac2960ebb2b19edc29449c751253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9020618caaae05163d383ec47a67299254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa945cf1ad15375caf184df66ab25d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c4ccf69bbe0c6e03689458b230ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3562e6fe1d4d4b2684290458d2f28f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb807b0a89df2ec844ddc2856bac2de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9513568604fe02db020c824de283c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86421f1adba6f0987cda4a334a5b24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab7bad046b8b1729a50c9fe3ebeb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90af66680ecae332aead121312fc03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bab9940ed8321668fdcb6598525de3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b09c51109a81b07929f8104d1804ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd8f0f30e55c0d20c7bd82c420663a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe7bee49b8ebe36f2e36429c43d90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03be1dcf3e53325c71ced9c88e49764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff3d24555498918143895a7abbbce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8c12270bc25dd70b4e46b437090a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737be5a860f246b94c40daf3acf6005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d65dfcae3099ca76b454da4c6f560271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf2e2d6586e4d0eb09925148073145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044519e1405759ad28f938e64224329273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830ca27f63c8ccb0a223328eb3ba0c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a822c45f8590b6f7e0ec39831a2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b116ea493d1d52f8f3f09b73b163276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a32d68c901b4a5e609654c144abe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d3a5eafde4208a6140c2b7187a87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0cda95c744d565e0e5449ce2b04c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4e2ac010b006e673b62f05c312b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85ad6689d7dda904bb35df9bfeff2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f8e0cde0027d02df9ce8975469307282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da12055d7d1dbfe6437e3f2417e038283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03609e3204f0b00d5eff93d9c88bb80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015738dadd23d44377603bdae5ba9d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7bf13e22cd50083f0f15d27932e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c620cf9389fd122aa4545bdf49a72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea34de961204b6a051cd7d8133b33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1d37a89762d2f7cadb1c63fd36e29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f2c2987dc76d488b26860e19c9ec7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce38956f4dfd8615dc887f49c1b19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74b9855c20e6617353e50160e5b97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd1a1b20cc0d1f91f09b27d7392ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f38ef46e00ad8aceb6373bae7ee2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280d0f0e9de771a98116737dc8b7613295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0be2703bfb3877de113ffe5da72f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f28dc418f8f5985de98c5233a239297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da16567914db5749e798146f1ee6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca0de393a839f6d5aaa070b969ff4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ffaf2b77970dd0a4ce2073a08005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fca871dfccad7d3cabe23f17308e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad5284ed19d286b6b6b2b37904207302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25835b1f9901f026b4d5deefeecf79f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8d4313a470b837e114feb53ff1a70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b25ad0c21bab4ebc21f3f65a68c2b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bc3cca899c42154e9c5e8f9bd99af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cab7d450a2a2c43695424a19f9868307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3517a8754c0862f6395e25940e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d61d17ac87237bf6526bf94b02c78e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0207d29c160fb0c8c8cc1cb013fab7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708059d487abff214aeacfee47269f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723fde0d179fd139ade4ae494af3ccd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870c654cc733845fd8006dae5a0e219313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320bf348c0353b8798d985e032c84d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd2d2417471f2fbab56681c088d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c01f7810628deb18444b01cf2836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e463597fdcea65f1edf37dd5239ee1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5de6f74ad0705c48c754b9c9908ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c7a9d358306cc781c12c03e683d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda0f5071a512e6acbdd53f40ebdcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cedc8b8aecdd48a05646ad3598dea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b48f7b26103c8cab240b446933d08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a6b85633c3d01ee1b6ffe11093ada323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac9a66b26a199100de7793dab9c37c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1490d9737faa49396f2ae6d391fa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0f7e311fbb7d21c5c03035ffa6ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e630b7e58ec3219f198adeb56c7515327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2968a05a8739324eef38c86950a94b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501209f1a8dc300a1208fc0fb269586329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a5410fa2622049982b88b405a15a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d589983aaf64ecb127fc4463e2d1c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f134e720f17b2c2ac4e40ecf17a0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e36fabab7d1e8494b04bffd99089f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6df61d15b26f6011dbbe269e461da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89a520f5ffa7739609848ea11fc1e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd096d7733e9aa6212a66b8a92ebc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c3d16eda241ab62851f485bdd343337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0734ddfe604ebbaae694d92dbe5c9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20522666c880cbff4b46274cacf805d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32340f3a176051349d378d1ac272e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ef2356c11dd42050e30991228e46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f28007e35c49f204a07b4f080fd95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70967c0a3ddb0976d7066e9fc8d3da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdbbf5d72412677eed7659e877a338344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361856e1e2c633f724bfb17214490e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce072f8f50fcd27af016487191a223c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78db5eeb19b07d2d20833b5e2019c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d026b48a8450b7747ad2e0b940750b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895c17a2f6adbf315ca4ae9db311fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609bbdf4592c59f4a25b0a5180b9d8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd99b7b06a2b843059bf312cfb0b2a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ec9d383f25068d110cfab30413d10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008942ee9dd02d99c0a9740a6b01044f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce95cd5614086445256a5fbfc4e7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e81ef49beda14393f69c5c65377d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590f515de4474bb2b0abd260c1f8f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149399dffa34d4445364a07995ff450357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4018b5c364b4549b87c8208ff38f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e3283212d9c59fa59231bdc5bcbc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2c91f8c66127ff212050a94c79b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550403a6cc29a3afb21ba3ec3333344d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965bcc0f8d9aeafcb3a65277d4547f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1636f28f55b09a5e042efd8a0faec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb721e010e836b01941796121eece473364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd90af51f4e3d69a66d5be92018251365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8e3c1b34ce8cf95ca8be80847f00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ac4ad4228258c93287cf9cef7c27a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1c46ef669b46cf0a6351259a8b97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd792510439113e0f03be614700589d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d358164dfdeccb7da87329ddbde210370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784c66e6bf3e357fefc97e317766fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f465fffa717faf421d2ed06c3ac54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56b73e00e58c2821003c8d6a0a963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9e0576913c5360ba3b49e7f691d57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaebabca7cf65a20accbd25b198955a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0794665c166e2ce896fa9aaa29f21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def252005b7670bc61da1a26df7ea7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b0cd74086f1fd701eab31f96ed12d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2f8435d089841d614554f10b83e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd0b23b693e79f3a569e55246c4df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed895a77bac022d4fc44488d6c737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e79aeb87c60d84431c337625a3b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c16af6982d6b211a4ffa533f7c22f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb159434225419b1baea921efa6246384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e04665b9d17d973802d565364a8a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7f4bdfc3650b0fd8ec2dab6f930b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de449f9b7eb5ebc40fff0763138e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd2e6c6740d87ec898de451483e40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6cfd5245e9d40eee23de9e1a6dfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dfc61e14199180b734f1d2555bdfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021090cbba09de3c4b72fc58be9c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669dab1afa46208b8dba3839b61166d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5cc878973050d2be19b9d0820788a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5608366d783c0eeb7bae4f341c50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acef6821a5842fbf41a3a5444d1d69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e5207ff95d230c933085fb0eab88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc28e264e086e0943d010fe3bbf9d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a753ba8d4edc1b79a4ead9f034de0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98caecb4c67ff80b28cd7e6f9cffa2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa595c6cfc0f84c39595f79f863e873400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba998e580e0f23dda0e8bd051fb8cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159206630e6ab766c623155e223821402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0ec558641803833a7222e77f69289403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3c7a9440231f7a9de57f30801ff55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3f02c248815cf43c9f81fbfdfc19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce45595f8ead2de15d628228dd9325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b30515bc5c28a6f398185a824a49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b14169c3e1163a0aac05fcc3f7a32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b40b9188ff91fcb995a24cc867ccb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f051c8d2453edac163ebec9554528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684560d285ef12372c884c138b0e536e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d1710dc616e12ac10a5ef837fdb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf84cd3d218bfba5a53d93489c07b9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7fc84e0b5671b9742646d830c407b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd362e1943843651ac6e5d2e270db8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0360371902027c8d8c750ce82ecf2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bab0b80ba7e29ce402b37e0b80b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd9b92c739c91374bf9c738330de1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee829e7ea0851ed4b33955fd6555f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e0eb6bdf8c163fd2ba69d92e44fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf7b112caaee41a2cc710bb0d9b50e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e586439772a0c230d2193922bb3e405422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43be3a22c1fbc3ad0cf7d763c0555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2e8bde4ffbcb194cd50fcedf2023b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a05ca9a361d9ede4b29de7ae39d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe4ff0699f5c0c527378d5f917ed5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93606eb90ba949e1d799629d7b29e91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b12074222a5c4e34f9c4937eb0b087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58403040311f8bdcc67babf36f1e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31053283cafc73852d22b16793a09aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3eb45e767a88f23771fa3dbfc4a4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e206f8b413b6c5ab6ea6dd44e66c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b17a644300c7e50f29fd2c912aae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f767fcca99641f197da0c03cba31f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870801637e275b34f167230fc0a27fe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618883afead020f50fe88dbe435ea845436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c27351e4906fb48e2d09d94e506e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2560c4bf438f0b0e0366affb4b0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2eb4868fe881418db36886636296439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e01bd6326de01bc4183b2894afe2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e7c44885dcfcdd37fb6635494a0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c799b1ca39efde06f51b64b31993f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e71ff37428c800696aa292c28bdb1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44a830c95af13fe7c4941dd0d5df0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14210bd23ec88c9c50cdca23964009ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead034e01a6d59e0719d136c499e3600446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c9774810edc5ecc00394e790a90e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2b9ad9e23077a462d5bf3676b915448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358dc1ea07e463abc62b910387dbda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137d91a498d6b352e6496deebc7a49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6fca7bc276f52608dc489529cfb35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0811b18c54bf1bad70b8f49ecbc35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5feedd95d099b47a5fd592e7cb9d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528257ecf3da7f2b69dfc165102cc76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38468a97882170c66ee156de86741ec3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c79ed9eb17e49ff4b2feaaa80e8569456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffdef39c7ff5a4ddbd677a2406e58c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52448f89ca6d32bca2b1fdd499714f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e124105d4634a24734cca737b945459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7425a13efe1a21e14e91d301da670460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097465e93aa464fcc9ef824815e4bab9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30938ec29bbbfd54e884e86967cad25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1753cc570b835c17b6b3f820c48f3f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b465323a40ec028ad5c0a687582a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84ada9152dad93bab67127858bba2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6a49c500cb1a0e8ca530edd29eaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da424f07e2d9fa5f4578b42f061e1a5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e1bf3f301bf2d3b39d1d93610c8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943b9274a2c5992d6c796438300f93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213189295b02081d2116745b0869e1b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c0843b0bfff447f364bacce04114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07675db11559562a9e2d2281e67a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ed16bc8387b83bb5cbaf8f6b803f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c29a1434a2c4d6aab8f253872a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4c3e2660a6a223ab3dfcc366e1d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a24677798732b31cc5e76029befc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314c440549fa5c63d19c0238c7b227477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d7ee56f28c8f428f946e3adafd37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f26ba99eeacc24294f8f1a9fc319479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7beb0a08852bc9c39659d99c2e57e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babbb397a98ead28ac91ed467178979481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad762ee0d4f8517db36e0545c40ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ef1b9883847c9c9216626fc02335483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe8424a8d10a2e0790471f4807695484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aeb84e3f94aa327258485eb686136485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a23582cf7742f6e47b54f075fe5f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee372b353ba4c28448fd1c36bbb4cca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b7cbe902f433ecf1e802c82dfb98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486742ab61db9e6608afd0b2562e49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dee824063d3738c8afb28be6cb0c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d680472d84852c9570be5e2584bacf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788e882ae8f459d3f94cdec69977b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c47a5775b176acd61df56aa18a82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272c3f0e051a1982ee29d281312a93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e167a1d9a0aa3a13c9b8311a3527f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581d1b5784f060a4c00fcd4dfcda2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70761643f3a96a7bb854abbe142c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa920b0682c08bb834172c3daabb31f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8324feda62dd83b011f42f00fae50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f3c42195cda8eb60fbe756cefd32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df0ecf251d81c8d3477c602622bff1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3ddf683c6e8477452542d7e5b869502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ef38581200794cd6f2c04e8e8dbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e832481a4d72833c34e12f6ccb08b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7b2e3b5098c7e0abf5d64e2dee96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3494503e5260e8b291d6b1240b812506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d05407778dc2cc39e9945698e8ae47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e11d743d8237d4b72239a6917241e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ce03d4d35fde3dfe50cea4c06bd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15887b2c28c038b96740efd5006af18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3ca2cb9fc5bd554b2c99d72de72f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d263c310b9732af61eaf40312521f9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948c1154d151850e90c446e52f7069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4ea62a4913238a9666e25c5cbe9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f29e97f3ebed29ba1648d52fe4c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0380014de6c5d378b4307a8ae45a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb845c949c60912a79a6a2c0e51be857517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522bf2e6c35d92a7284b8989768bade518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b59e1f82880862479bc7b122df06ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512054bc18394f77ab472cc56c87a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960391e1e92cac96b1a14fff042912e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cffb70b43d3822fba8151c98446f9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d7a1564bab781eccfcf9cde2b43c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d92ff5818d0c09c365193e5a366b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e0c28ff00b50beb81f66a1ce19c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53e7f24b7fa8bb6c78d3e1c694da4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7686d52275a785132e3c2d573099de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17afa2a71755ea316832446c8e5ea78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29ee9c120ae49efe371f811cc1303529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1380e49686d3ff34711bc5edb0447f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00bb47a99b2fbe10c0b137d288cbb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f49f258bc50e82f887a4695cc4530532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170549832f6a16cf07c7ad3f3b297bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c8b3285d45586ca7056861a58dfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cecf0f7c472e11d2aeffa36351961535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eea03f2dd918216a315a9b6837d809536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93485ce4380c45394478458f5c7b95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae0b8690f3b331ae86e646ad157e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98d2c47f2541a6030f1796517fcb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bed5358a12ea2d7fa0ec3e0c70ed1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452bec2855602f219f976cb2ab7baa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77126f6f9ab9b930895988a613c83c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5922be7517bfac385620d787bca644543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7acddc2d2b1707f99660bad33d82a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb57310990f5d1836a16b1c354499f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efd5cbc679bec9ab624992dd164292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3abcec502cb282dd49c1b6b4c0cc9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23129bf7b4c42d6c9a034b573c92b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a614ca94253bdf39f49a4ebadfabae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d736dee8fd27046f84dd9aa70409c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c674f8d42ce17c589c7c418379624ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88255bee495c9ba33058dbddffe5f5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea1d205ec44250919f63c1d9f9f62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd5729c46b0f55355c19708d0f611554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037944130b102b986f092c30e909db1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b0c6174a67fbe1772ecacbe50ba5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fdddb393011d88dc1982b23453d24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a2331540e9376b6d6a219c7099737558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711efd5f5f3b2673341636e22bff25c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bf65c0ad635d2d696c0300033ee7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a86774feeaa89e515078d04d049e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769dbe1499c24f282028b614a3a7135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccc37c37f51c8357cf6f263939121563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711ec0b4f28024857060afdcf4849ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e499b9b468032edab201766ce987f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71341c8294f80dcd4263906442f9cfde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a6eb4a8dc3feee9ace1f5d8283ff5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffb9318c4136bedbf122d19f16898568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7a38a68a0d479f02f60b11f06b6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48eea41fbb61f641565f06aa1d335f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8786cd25b12fab8eaf3a18b889f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65c2bfb102b504ca2e66db6db2aa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d0b2d8b63b93732fce49d72e6f42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255bb26ba23488c82ed56657f27cd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a288cd12078df860b930e0198e92b64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456fd22bab581bdb91e2c44d1b4300a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd114a1b4ef2fbc28d237ea1d06ddc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c687488c46546e56dc2c22ad2d3958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b62e6a9599b1f355c05f4ec2d5cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deb5682a05ff1ee1a1ca4a9c2d257d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc1ce9230cd219d647f1b8311deca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc719c12dfc1885189789f07510e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38f3eafda0de9c5d2246c4d799f59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5ad0acb8e55231a5942d46907a8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8a9a03c45014387fcc322edd36fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a15653a43844909a9af5e8314c4b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0916916cd58dd0b225682da0c936d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd90127e5ef2e4ad8529f3947263cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161651aca54d6ebaf237a69eb0fb883f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8850dc4d4392b536cd9b31aeed6ee66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837310736a94ba01c89d8fa6eb0e65b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235e4ff458807923835d489ea664a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631768ab5b8cbb953ca6027bacdd73eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a75abb69bafafb268f7182102e4d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261546d20cbed07144f1d5e45186fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafca0f7341defd086b806f7422c3b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546abff72aa01523cdd61ea850237b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3078740e4b131cd79c6a1c9e5e36d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e7f48cbeb0549fe60bf695d37b1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e949dac12365e11c565c36ac08cf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60f5d5d8d46803c42938a6ac1c9c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2fa109007a2e17583f5b076b3b2ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284d176f12def4e1244d9e5abd025f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b1b8af7d020c9595993caf924081604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1c253f0750d5ac71637e9ca5f719605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d379f6dfa972e8ccf153d6bc6db3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4635366a87280453480270540b2b9f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916695e78cab1667b917bc7444621c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f25a7ddefb420e0031a1c8b59d3c1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807af7138293b0b0e2c008d875f3493610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a631c5eeb8a42394dfc2fae7f5549611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231736adfafabb5462f49115f8cb89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0547d13cdd831e6940bd32927cf141613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf579e4de8de9be2592e0335d58daed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d85e60006d8038fda2d34bba937f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e61ce25fe43bafec44cb1a232febc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033e4c8070bdf54bbd225b413052a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a017ef233f9a60a0623cae0188ea8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32538d05ce3f2ef56c95ec83cf698619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286737f2ceeaf7e1e15c726ea0af82c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47e560404f4f130636cc628e27497621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a195a869bfe33ae1d484f50105df0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601becc6d43ecbf8a679cb2f93d3f1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cb35b3694caf0412ed078ec1f8e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9efacf67789b805b01e37cb9163a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678038c3d433338b459038618775dc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57030e2eb8f6d7acd0183835580468627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1343291d7328c2f0221200bd3a4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e86bfdd549322af3726a6406e279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198865589c23a5e957c6ff9f385e246630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f2382978794661ccdf1236e771c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56e6ea8ec770cc23e6a56a834eee1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a5ef3bf30b3c441de9d7afcb9a891633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162d86c0ecc4c8b05796f1b2a87f82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7f796d2636cc957abd074e6e698b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df2ea5cfbeaa6c9cd97e6d8064b22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24832062d0b6057daed4028d6aebe279637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebd000c66abdce896bdce30e72e8d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12896a7c336c022bfc5813835bc309639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d055cf0a311fa4f209c0f9a88394640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e663ed634e55381fa4bc1cb839b4b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5467e67ab61c120d18feffda3d9d74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25baeb82e3f3e48c38c1ca3bb7b9f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea6d00a98dd62d6886c17c8d9a4304644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759382aeb4c7bc6ad03f802ccb07b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f52190d595f6d901dac50b936843646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f7a93b15564d410d21d2dc63a796d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103c492c334d35a5e7cf823f824c2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ad5dfe2a413a4ca3df223469da21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fdc5718e32d3de688695d06a66635650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdddd1c359d5f66222078090d389ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a051e7ebdccc781c4a5dfbc70c7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264b2bc73b8e08b1185e6238094844653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0394fd2e760cd9e2781170de2d02d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fb5284ce7096f220ae420d72c708655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ebffb079302ae2ab724cc81edf11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b8d53820f0eac7318aeb732af8b33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8079580ef4474255d8931ee3dc24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f6670ea8b6edf468f795aa02c1c98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367caaad6b0058b1f684841f4a8d50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9147c389843f98955228fd2182df7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff03f5f5e6a6508c1bb9d6e9e2d33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127672a05faf17bd10dc35a37ec3199c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793477c9c5bb623cbedee4a223fe37b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f62f23e6dcadb46e2fa08ef5f7fb26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb23d09e4819b622f1abb63be9361666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32722d4765cf5c9dfe1869ec0fb5776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f752f581a6dab86365906fb46e765668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a06e809b3f8205205d7987343fd6f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd54b51e5277a4656264acd9c15854670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25f7a1ab4fe842b6510ed1ca2237f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df72eb13a6ca01eef01bc3f72824e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f565743b39f2b93dd5ed5c1324bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ac7ce50c23fb6ad452e571d46909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf45da5d444d41a19a968ee707120bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402ff3f99b8ba93328581013310dd9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8755334ca871bf07ae8b1c0b45fd7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a750dad302668285c4d78fa8e3c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48390ca5ad12e1b5948f80bbe29e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21281bb4a995d4b74b3ad9c37e468fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df106c20080897134338bc2e382be6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27be95296d167ea3e0de24a888baa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab255e005281d73eb907ba52f0661683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847744f426bfb14e85a2aea0a75d73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba3c54a604a114354a9da16015586685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327aa1e4d2cf1c8f60f0b4771a14d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d0e5744a28250a31196af76d936b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f0022438224bab5daee32863e6de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107bb72bdd343f28a7a18b3a671eed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527636c6d501df30db7681cb1c5017e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ea98f3f20e3ef6df7b48ccb42ae5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c024ccd0a26e39a91daefc7af02fcbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6347b29a8524dcc422806b8c8124693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ec6667fcf7d95902b3b7d23e7dfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee17041e05a5f7a216371bda140a845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c204629e6f3d02d075cd577f6d067696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415ea120814731658d729dfd6c3590697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f488d3747fe177012e8c32d2458b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19eaba39c487d2cfcf1e513327bf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc79866d40ffe8e9a0c2af02efe3a00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a58d841c9da57aedbac9fe8ad9b9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427783e5fee545c339e249cc72bb6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc857995af82b8d6fcd051912c9497703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79be4fdda484d89936effa01421717704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc124e52637b37440dd6e25c051b205705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f770173082c4e2376520a6900e451706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6412dd8f83258cda1632576857a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39925d39aa94f11f7dc98e875e9401708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd9994d2d69f1be4547c8616f8520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323051c6704e522fe7d362909319a1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6fa3f429edff650766b0d48a528ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8291a2fecb117b393ed5721c7f2895712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a05f53bf3a894bd3b5e8ebe590b0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d01e326f43ba63576eb8fc46ef43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa895a6a949cb551d14af4f8e9accd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764a6e89551e69fa510693236d515c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed16de9a142bacff5191b496d609d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78290cd118131f86fdd82aab719741718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa348851c8a112e4a7fb7cd989129b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c44168ead5fe5f7c57326e6c0c9051720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c182e934fc89b622fb46378ab233721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f8a323941cddee52dbb45e4db0f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1eca61af719388c67668e953a4747723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d4a006763f32744c593ff4eb448f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c1344616c39a329a9207154096e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e39285ae93975a24f92e12a37493726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b824ebb62ce088763ef4d9ca0290727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720734d5ae16761013579221922cac6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaa1a879d6bac70324d1a912c89955729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d5c6aae818076649633d33525a5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5386dbe118921fda80e60928910bf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d5482686e2cd5fa3fba03239fd9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdaa4accad14dbfcfc28bbc12a7cb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2ef2762a44c76f51f3154f438634d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7dd97866b3ee15583522e8ddf0ae5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f76da301258d10bbdedfacb1335714736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc7d93c90c18654fc8dce36665f2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635067b853f65bdf659ac9267537093738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db35a6d9b23174cedd8e7e7589a4030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b95cdf9a8eea1f63873299ab04cb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d6bb49d287f1a57546c25aa3b1dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165efbd42db01b265aa1c1f96bc48c6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808bdd440b5c32e7cbdf091647af30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17916be91c37b4f76965e419676a41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335489494abecbebf2cddb5f7004cea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74adf881684dfeebe7b8cac57d00704746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd530ba914d8a0553b787d79670b5862747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d59a3d2e4cca0291cddb3803d9fe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077569a926ed345a5678b1c5b9145fcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aadcd8572c8d4a6daf4f11b898fc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a67c361b0663949df937cb26dedf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d431e3cbfdf5827a0b0bc8c7257b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247994a2f330c8fd83573c8a791b7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c98f29199c72859cc546557df4eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8acb1e3a6f323a33ff60c5464edf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab54ea1e4cee618dff269d6104017756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2426479addce2cebd7900a8bc203a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eacaa379d8b78fe6d53e155bdfd564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b27ba2a8ed4993ef7b5e9985efc14759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6cc25e6eb0067cd8d8bb4da6daaa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4672c6bd37a5a91c12c7ff7f9f46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab429e79ea16bfe5f23c1e3f0508b247762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce30cf7a86039c5e37db953d91bbb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea3f4637710880b39e45f9783db98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584a5c40669a0c8f5121671012d78a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536cbd5ff2e3cc0e458c6a7b0997f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b739e5038699102d741cd36aab22e4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>