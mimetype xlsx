--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d607a91f8c8414717ebf6e7c0b04371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd9120e00cbb1dd55a2c4a4cc40b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4cb3bd070248c23fdf14ecb5cbad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922871218ccd9f39230172f4e0d9c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088ad1ed5a6a27d3168b3fbcaef90305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393abf00d58d8c09164bdb70eca3386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268f03154b7f30fb0553402323e05e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6f68e8f5117b6e75b00b7d0c2aae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b928bbc53667ad1e7e79aad3e552ae59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2be16b732b1f55a58e4b7de75629f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d240a56d40ee50aec55f2ab5ad22ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fd0948628794f78ddaddcc86973312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f67247faf2cd1d82e84fd989098df213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea939ee986956acbe609dc392223cfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee577b12b79a7e49ebd3206e1c9c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24f1965004088535b6ff3802245fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf2a6783e61673bf2a8c724b7eac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cae28c16f28512d2e5718a75b41418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be648cd0f504709992deb85de26039419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce94996aaa3f3150d56836ecc0bf5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b306dde4e1f1c2985eb8637e7fbf3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c76d7b42803f2f7da61344c142c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dd854eeb337060b6499ffd064cc5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565058bdc25cf9537806569dd7b9b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d8fe9bf30c0001f30953e27019da525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a8917551daf502ddb056df59dee126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02131b6b8d36930c798ed6d1878998d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef44a5d69bf5d24c9f68757784ee4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc7f45eabbdc69e09a3d2a3750492529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1362141c1b5a8382af11854828b7d1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093fb0414572e804dcb4fa6c65161c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f0843630f7ef7a2f30bfd4eb1b9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777eae75ccec9fc5ee2ae17ffa6d7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc059cc75507480016967a4236fd7dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5031c63bbadf55c2852c6fb40377c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edfde62976e2c3df7809529b55343a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee3c2bbe7826438a67b237b43f3e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341badc31c532cb449729f1dff26a7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2af46935c750426b279d2b2d847fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9c7ae3143c1de9ba0878974b7cbbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3436542c0807ad729b6005d3767bb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f62d720a7a5f0f3110f1ca112aacc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3952c129bf0ccaa952300576ae2adf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d822c0c96ef457cc39cbcd7df70ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231212f073d88a2ff6acc5091a2e85e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfb06b046c0a27a9f87085b3a23cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c113e39691b350da68eb761f797e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae846e8132dda462308a46ec14c344348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7cf7239195785b846c79e91bab9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b18d7fea33e74d2271f3e523a4f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c562323bae99bdd6112637d20632551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432173699cc053deba6c9ade464971ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b54780f9970e3f9a2b557ddbf9844353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ed7a15ff7f543169af746b5ebb7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec58d8a115686c2b6d6ad004b81b1c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e8dae4953c03c4c55bf57f1cc65856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d6e139a9837c91887c37a177db7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d742c43eaa1953159337b4f07f611f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa2d02bb1c89730bbb7356a74cf5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c32871c28f6b74531b6bbf2d168d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acd7ec95d6c8e146a2bcae2a5585761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13c3dc483ec59baa000cdf53dfa3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550360b5ba32f477a6311e12987e93e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e83ac49965e836333d0198cb10ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ba733dc608a5f65716436d88cdb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7215e720ec429d30b3130565fb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736d741cddd98445550c3542a9b20a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b18c8a5367632d118fa3db110595c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcacc1511d7b2a9b165e0c41a7332d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621e67ef3f5400140b0fe02e03796870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9efba24cd6ffb628eb8d0afd4185d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7c4337f905a0a39480d62d21a94872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923ab56236dddd355bea66827aea6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df967de027eaaea4266f9b301449074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f2cf52eb3c729f4224e2b59e614a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e0c258e4147e4a26bfa9a844fa7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd3ef96d7fabf7d934311672013e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e74e2a4dcd2da1f12c83a1d5025cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45bf78aa81730642ce446e1473d31e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d6e01448fac7f0461ca1e1144587580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f28b651d0d93f3031f911651910f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11bc263cd5f7f4d43f09cfbc2905682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955e9cf9aabadd7751ed7ec2695181c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5734e90b6f9cd473fc82429cc4a19584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c267733326ffbeeb5634b330748485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ffb4216ea92d06c3bf6d56308b9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08abb82d72ca23f02f6fc7f97efd4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690cf005345c96952aa070f085e78f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d1f189cba76a0d49647466d66b89889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3eb832222c4984b30d29dc9bde52c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5305f41ac3084f4d1a632b47716a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88ee432c331d57e972cf9d357733892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d1de3d2b2de7b1cab8e05c716aaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60578e91bf5b560e7105de9cd57b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789423757e6dd5429f249aa5e7aeac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c40a2cee1057f183bc68f4cf83d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8983e94c61a7af773b19028a2192ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a0b03b65a03e1437cbb92236b63e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc439eb495a537eb80ef0947017c62399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051946c4e0ca9e5797263320c68909100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd0a7df0bf77ccb7530af5c6b9bb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e56f70a53f7664617f19326a9613102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b783914aa09048654adcb5bfb6297103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f4f44a8a7ea3fa86d52bc42f3aaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337177f6942920109458a162a5b8d3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b834d67cd2f8eaf912394cd9fbaf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305382c5d79b4fead059c2665dac7c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8524e9aaf9e55aea55d41e41c3755108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f472e8359f1b83f47b33f9cf4f87f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511212f78f09157520f6b60fecd4a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b3a81f49b50fe98e96c82ef0cf54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839fba24808dae8c5c8063379f1119b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308153716b0744eb25f328ba23eba2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ea94fe13f59985edb8047a1d6983114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491397a5a24fa04fb84ac2db7b1202a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f74495e925641cc792d0993946704116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f426ff8dc04bd032f226dffb4ebc00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfefe7d697e7745b61394170db2b70e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ce2b1fb816968ebc4f4649116be9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e322a8f226878710a0ba410ec2a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c46e96f437b4ad0c38b891ee97bbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2796491f0addd23a9425257812852f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21511e21d044a9f4686134e7dcad28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf1df0296878593e8190ba9c662cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9ee176d290c24b10983318e3a69d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba6417808f2d8bb9add00e6db79ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c2e76ab7bde288124e7b0d4e284d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a05d3e3002bdafb8364a38d99273f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edd56284336e2fbb4cde17f60a375129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aa1010c3f134fc10bb0f5375d21ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca1a48465665ff650824d5c9d10187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb823920cda2b509daa8b2e696849d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d13545806e27e18e18654481b694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60ab28ca5585e669d63638dc23f0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330be5d647d5a3abcd4567483ca6c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a2014f879ed2afd20baa1b23bcb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27be38a95386064bbbb0d6b1525794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993ce2e3a6639b60d810f21d9bf4742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd15d24bf530b4abdcdb01192a5c199139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473752c17dd572e7bd316618e050dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1e0673467d8b56011877d93aca33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444b0a540b3838e3556f08f6d5bec9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b70692985de7620f50fd8764f8b1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d089885e341932143e222e2fa7d3e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5352c0fca3a3cef098041e0e3b779a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594810edea8ba5771874caa41fcd9b34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60f4c6b4a5487247b34e495a38b00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc08d7071c22c96b06abc17384599d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47f682bb516e0f84f2459d4118e606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0168ed326e545f3ea7d0a5cfd02fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e76622f34a03249f38c84bfab441151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cec21c99e14ac8191dde99bce4683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adde5dc340276cce4f844c1cc9ea3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749c4c415ab29645f62343c48b3b16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06c1cc6e5ac6c8464fdf8c44f9368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec082c9c57c3ac99d653cb4afd54c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118cd9084068cbe8dd439615782505157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356a214307d03b72e9372c3911a22f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218b9ebb01102a46e2194149ce5c071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8dc5c16f6e2e24f327905ac67bd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cf0a91a200a98dce42ef7b9fb7c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55eaf8d44fc1006a5e5ebcd0951cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c41b0d29f990a03746ce44b422a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7b329738f56124a73ae42e483f6a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef9c5e6038bcd4b439c3691f17741165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0dab9ca0ef195716d8481f2de0fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644a8e81e60ed3f2a8574f6f96c2f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f4ca4286696c923ff5fba4b30c6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300d7eebde137636df3eaf8d20dce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2280a6efee8cd39acc001e6a44d5d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63ddf49cf296a169534f15c6072b57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b05d6f657fa1e73f7e4d9a030bc607172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ddeccd27358d185afd9e17a3c9780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661a3496660197c8e4c1fa7ce161c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296982301a5359e9db08a22fe17e8f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfcb93f77d7b45a7ec7ed359765ae6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2164dc67ae964f5827d19026005c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf2996a8816c724b114769f356f6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4e30fef64c2721c811b733c28776179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6cbeb871b850d330d30a4139125e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829354d154ae94e2004b3c7c43c5bd4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83170d10b78e1a5643a6300d671cba6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8775fc960137d8f89f20d7f892353183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ea6575ca1f75a7425a16edcc1b34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eec549d0d499c0a038528407305b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6748c8bd08138282356685ca103c51a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735576f2b0c86cc76945faaab288637a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e899f3888326086a9774e77e76dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a7ce733738df5af1d6c660924100189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76b8223f560c25aa3c92ef2c85ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23565333bf924b79855ecc2710b99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3d2caf04849c67369bb18e003424192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308796b9716611fb6952b48df50677d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3514bda40d31a9a2741505eb9ffca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b088f8755e18b26ee683373d15716bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929adcb097461a6a1b632a1fde3d910b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f59c6dd8031138b1b4149c3d08004197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bee93b3705cd41ada2fb64d444038198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482d1c7050a639e1fbb194918743fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab6c47dbc4aca20b7c8462cb635e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d9b62efa845d906fe43def586561b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce53a72b6d8d9f523899959ac6a155b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14f5a2cbd2051502bd641b2170d192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a8024d02d91b17e9121a18e775a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00af3f7bd6f64a9a082ae87f96e655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558578b92c20bf6d86dd8cdf9aa946c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce304cf84042e6e1059e59149a529a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca25a479156f4ca6360f7cee876381208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ed239258f2e70dd2affae3efe192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec87103fa3674df063e97d2261b73f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b97fe9ab3558c566e0cc7adc906a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facea7d358b7de271b3d9a0d09a7684212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82959bf20134928ec2159d98eb598a34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4119fe09817e01e6399e484df41763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a43e789bc7f64e730fcfe26b1cfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4180936833deacbe228bda3a541a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd752642b4bedd821ce695a23a56a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fed816164c1e6aa8c58008c9933b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027b66c4c82ed39e38b5514187ff5bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462fd43d568cb72361e86b3db319d14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b8bb8c993be394da6c78b2f56342221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c387c34d27ffc3750331ae6c5ab8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7ee37a3c417f344e97c1f1004cd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ad15632f030474c4396145e1deca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f26d514678bed8ffc70f91ef95432225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e45990139626dfd224ac75605737b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d349cf5f4dc0c99daadf14dcf5d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ec34429df6b4a6771d7fbadf8972228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cf577e435bec671481dac0ed4f59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fae36a58ffc437eb9432231aca64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fb4c2c385ee88593cd1a3eb93266231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b46f4aa109a5536cee39e8f2b3a68d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc4b87ee717166be029962522e261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca29b7b7efa25c78f0a5e6f8b2672f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2320a2deef2f4f4bb75a7d1ca0dd49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6291bd4b47c3eeeff3fed5626adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3cdb478823a21907321ce92b836b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ceccb0eb2e5b8be8b3e267be052e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65712f121ed90b23cb543ecfa94768ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d9dba19471a247e80ae2be1fa4b14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a5d6e9135dcb73edf5c1271942a3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829ae57f129e3328a09d90e77de465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850272fa504c3c580aa29b098b642ba9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099580314dc6e80b0a1ddb9f134a41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e690497d1ad5befc57503113467bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f1a2019440fb4ac0e141389b84db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eaf8305d1c91200d349589501849a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6769f25aec0810358aec6f331193248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839dd49e8753fea6e5ff6f20500d6b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb63c6dcc8ef519f319427fb062aa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd631fce5aa848d1a35820bc2edd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58717c91fcd09d713f39cf3130bc76bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815314426a9c083f5cd065b127b4890b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18424f1dd45a78f9efbacb81ca5fc0fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84bcd1d252e520a14a0b72cedcb73b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4389a2e283c8e3a719beef3aef5e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51594d06ea74c5d89763186074c1c67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c140d934ff6a76ae9a7f1e8142402258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe239ecbc50fdd584e79e152237cc41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7726dfdecf80a58329eb6bbea065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d176d52adff98e1b3b6b3c28b1a1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2c6b5a91112962f699790b3963e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b721dc1f7747141b17442022153d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe9eae058d79004427927ee8ab319264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbccb66457078c5a4be3443b256484d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ad20f44fc680fd3fbe3d2360a3e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1a0056e00cfcf26a6d16b907a0bd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd70f9b56891af90721e4ae12b78d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0136682ec3521e1fb4b539426632869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbb924528978a3adf00f235ef2b8bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3beb854e98ebf2ca962a044071bb6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66af37f0d53b651c1fce8545e64b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05cf833094eb58472105bd53ffb842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c869b1af73fd31b634b6ece7ceb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552227735396f612bfadcbc4499876275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b83d7a2b44102db956451808d438276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11098a0caa937a3202cd629d589db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9221ba9b4c8e83b765774cbc7a15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca2d40aec701d29d66eb22551e815279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7979efe06138d65162518693246882280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2436fa643e09189c4f3770075da4b73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cda92687fc1e66004330d6479180282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a06dc149644993d80ecf630882b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d11c8f7a936b937167bd31b61581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce0c5099d5afdd31e931cba3e9014285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d64c097ee702f8fe80815f3a5b93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122f22084edd36621f72d50551176d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb60f20954b6d92b40c53bae691e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e978b7340326cfa96c8625abdb82c8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb291c0a7530246028f3ffc62cabf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bceaefff74d3a2d1421501e43636f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398bfd86bc19011a6ecb3246ff5628292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012513dc7baebe90f3b9d1c7787f76cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e7280ff40fe4353ac704c282cddb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b6670abb096ff90ce3da6644fce6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033efb7cedb972e1a27cc2e648d2f27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a861841ed6b737c8f2c955a9777b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36fe9294fbf936e00e891dbd24a90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda52ef295acec429ad95b6c4e6c972299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648abb8cdf91920a40d8cdb7cbeb102300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d01939cb1aef82f4667d45a99b802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1e6556a4d644132a078b4102ea9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45849986c4ea891c3d274128d305547a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde0a5cbb2e3a4f5b1779bc0a94b90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c6d43627f5480b1ef285be715dd02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4aa50b89f2fbcc7ad04cc4b19b01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786690cd1def63b15b7d60f0db47c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559ae08c85f9600f87361d42a19988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42701e2577189c5742570a966371de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f752a2bc7d894f4df89ad19089454310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657daae8129b3b15ca9457cae54d718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829fdd97d9fb57896595d5ad81c0be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc0e3da113624344ac90779ca452b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15640c028427ba355805d6dfff2164a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0faf25bc9a0917fde6fdf655823ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022177a19bc8132c0b9fc7c9867a17cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded78949a9451300d978c4cbbe89f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c8779b91b52a49e9c57c4598e02d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d171d9c37f0cc7eb549e49b04b1d8d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a04b5da97d14741dc9a14c8c34116320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411db2d2e57ea136051bb69c34ea6b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5018b1432e199a57a049247e4bf676322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48bf8cd1eef021644b73389747012c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930ba6f8dac8dea8ab770e2016c49e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a0799e540520014d1a0807f07f2f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eca50ad0838606238c4b52e33eeab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ae511b25e60ed20cd5330fda86437327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9ab8f5a76389490f299c3be61218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe52756a87ce29cf76dcc1495be2c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0092c610e959c1f397965e67b0e49b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724fab95dda38180ae2716edd4f6720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d277b78000f50b565d737ad5a5c94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a47d7b332f1613f8a2e3bf57d8e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa499878b3e0dc1ccedc5de2e3bb8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf32ae8ae43fa7065623a0f0504f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2bb7fc054ab9082b53b13e7031c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1ed523ecc9ce4b99de517bb97cd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ba7e4adebb21bf8fba5abd7b6a03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4d4c58752f15a87373c52853ecfb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa87655752faa53d79cc49364ea00e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cc1bdc2ad7eec413552ff10b9618c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca99682cb384bbb524219a9cb06de3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390eb3d7c8b2d4b8793c4bbbaf99ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60956a2a87cc9fa732837621dca53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d704f0a0a66cb2137e3a5396d518345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2935b611cdfdaa3b1e17eec84cbce7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcae1c1f6a83bf4793efbd15a75212347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc17ffa07820cc764f72ba0b155766348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca492ff5691147c889c0539db67d58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40411d12667b3ec81fa991b6d8579e5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c2cd0eb7891344a132050572f05f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26463e942af325c698ff30211b7e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571e51a6146dc5a0504e8de58eb29a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3d967f17a2d77409445284cdb363354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7732aca8c016bc211ceebdb3484845355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f08fb4f9994b3d5463c39b37ea61b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fe439a93e087a4e829ad438a95412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4487eb092543903d528c2b9ed418358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01dba057902c60a46ff85b4f3ccf1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044766b9f976c4adbbd6985cdd5fed5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182b21b4f720e2aa63a28a65ae8cfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f7482a3a152ff4e325ea98229228362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad1db104477eed3d958143a7579a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa077933e07feba0b633294434f3c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc312f23905eb5a8a313c9bb2e7777365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2442dc2d83a99d2f0cf4bdf0ac37a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede590c515be9b21ed5f2c5002151db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7184edbed759e72ab90be75fbbe7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f515c837c437b90e1a9337a4ff4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac562027b3e9ecc91143af285d92075f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea688883895fbf173e8d4937ff8bd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd647105407257269c7c506cb92653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c05238d502b2b3028a94e36c4c3a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921a23b4fad9e304901074d7b021fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f975c98cfa7de01216512e8af8cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a7c2dedf89b6cd675e77a34b5c6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bac9440e2ce2c87182497e3b650f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062b49a4688b7c908dfe11b8115134378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92fe7c74c23677052880e148d205de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded655f46982bf7b49d38b1b053269c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc74402f4b662a146619ec7525aef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a62b8069446c4164d6cdc7dbe101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca3efdb7a42ed851d41bfd56a42ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4fa878447a91044eb203a03faf1e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f50239696307b16d2fc4c42b018e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e607e61cb94ab61f50230103406b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c35f408da16f3a5af3cbc01f12c356387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec38d07c57bc69b862e6c8a6d308e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a97f48c208216c4e1047ad2818968389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517602b7365a692b4f43eccd5a304e5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8907c85026bfdad18e84d61e3456c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00461a03c51f498e15d583a372556215392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254d304175c098fe35756a5e613244393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a9dcaa2dbdd46afa8ad37d09030ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d0451ee952f0de0da48fa58b5dbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c99a34137bf5091d6179531aa925f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac799f1f64333be6d32a6d40e4ac21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef362d7a5b2058fc366d9680ec2e6a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd439f95f4e14f868bde9aa325388399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd8d8185849f394733633e16165fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ccd05b4c03bb0f0745b5d3f3f26db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c7f6c4f5c04597f6fc8d50944f271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938064d8794de284a8392c895e16e2c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc5465eece1f5a444b62121f2cdae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa15576a6dc71e10de6c9cf7395adeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca99f1b3d2616b3d025b435f6e3312406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c57641798362e4d223cc1a69833c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f62be0eb422b02b6b3c328a5af8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660885a2078dbdf95a4f39966bbfe6e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e526aaf46153c9b378ba9e5c143f37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679aaafc620fa7b227c3e7755a9732411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2a156a0b58d19ea16b9b40852fcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06656beb3405a9a8d04af6e92d1735c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfa1f94b7d0c88065753a28327fd01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8ef54da2d784f88ac7ea625e94fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2c73713f06d5d5370058bb288d4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370ded57f467b09302d92edd61fec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4e701fbc7fb283c30c129f9c3ec6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a810b303f7096c7edd4f9e3ee43b3db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d30402a27aa572d014284bf81a00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1d0ee90532fed6fa08538eace68a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d254b6eed8e3de2aff127c4970b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85e56ab02293ffcce3f44fa1835f39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a98ca234b74bfe79c2adadc2738c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76048f9a06ce594666066083e71234b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60273ff854ab472460d3b0e8ddc8ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f9eccb3b93cf5d481eb6683459ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356135e6f2abe19e5c717584b5ae292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223500c760f0e662241462670ec7203429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142633384f8bde24b2f54b06ecc227430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e020b0818da3927510361b7c637b10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0be571fba09d49ad38be70ba5e8a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c6e92499d4c0ce028bef5e15ec05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f1029157ecf8af13795c41052353b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb96ef6739a50b0d49be51ec19ff23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184aea8880bdf44bc3fea425bad4a47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf250acc5c83b6247b78289ea84b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c10f510fb6b19dc88a591a0b11437a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282403db63826f5d592d5bc179149c5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d60341f86ef607885e790b1ddaa20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a8cc602551aec3cb89972291a9ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc12647d7c4df713a39bf3def4317442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30a7032daba020115cac34289bd51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5378973df53fb1f7fcf8910f8a7ba6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bffe944ceba2e6dd64f9f86cc07ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cbcade4c3959f269589ba5ec6166c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0dd7fac7c7c119f6ab21940fd322e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341680bd23b5ac744ca6dc65f9c8b8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd8f49ceb5a0a71323819f808420d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b7b52c70c642f6951794893a1bab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18129f17fab877f771366d172c7749fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2527160eb73ed281c3b54b9caf1e8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707a2940d9a0501a9340bf38c573b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930439f3a3d9188309c43eba60f64f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a88dea8f2690000bec2c10d9a5203455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158edffac6f4a87862b9facb96ca657b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8bbef1e816b5c0a728e18ac93289457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525742b33b2de1047d6198ac02f9f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df83ab9dbf0f971cd8ae05fc6a2539459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaaa2b1803e2dc4d74d1e8abf72587460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277b011c2a902071dbebc2463d86fb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3bf95c4f784c754d9457fbd13fd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898016e06c24e500e8a7f4d261a233a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804c68d637981385977d920fad95a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364665af8e1b91b2856de93ca2f92887465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557208e340274bda52093a405176187466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318571e1770857cdd119f60483f8d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c57a4e186ee53e42a56d92e1093c6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb42bc412694a76ac48c42649fd0b4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b4be8e7ae9719be3d8c247e06ea0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c100d8c98236fbb02bbacb08d858f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e42a125b77de743520c929d2faa8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7445f059946057a59a1beadc9b35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eaf5a97a9404769330b6fab7cc598474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55bb2f7b53d3c694667261af1a3000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e392cb3977a5e16b36ff53b63f48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f545b1e1af271181d15ea35bb12296477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6714b71a4e0e1ba3b942da04f0d3c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c35054f962fc1347f416a13ea9e76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1712ce3d3b050995a6e8c83ab67f6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58010d4eb49c79b2e45db33ef908494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a78d55937cf538c1a321f1348a9d8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006873a134586cdaf541867fa1202594483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39910bf190acdc5f5581af382459f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46258d0f1047f535900c48cf88f69d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814fc8fe116df40843360e7125ee915486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6e78a73fa28a50aad268f173c8fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066719ff8197aeae166f4b97d5b15ef1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9522defdecd90f89626a224b7e7b54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8748fe838d5128ff20b87fc6c41bd6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d78d405591aab60bcdabc76e18bbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131c5b3caaf76fbee9242ca7803292492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea142114c3ba55275108ae7529f0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6043e494b8f5a945aedebfa22acce27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c514f5d7e3673c353edb03971469495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244fe62e56c1ae1f85c52c0275060fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd58458eec7760274e01863b8b6155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b85c3cedfad7b0b80699a7041871498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be2575bef8d0d6044b7b1f87b90b4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0bf3d68d96516cfe73381cf00ac0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ad08d043f7d8f3dfb5e0c586429d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c80dc733836c1f6a7d9add524498502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65084e3e100c33d8cd25af0038dd80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b8c3df7f7e0963562a95b32d7918504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e4bb7df239ee64957af0ce2963d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b80555ac1e20e2f55f82c3858b6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d45e65cbfec315eb7db121239b2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c5b22dcb8da7e28942efff87e924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820877888a6de9f17d3642ce936082509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607986077c43db451a857f7d35a70a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4042c381b207624ef2082dd61338bba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c38a8cec5adb5730ec03a5114928512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed45dc3288d8d07c9f85b6cb89636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e059c57798a5d1eada1766928d4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177946a93edd4cef273cfd85d37c1652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21b42ec4a54181d174c1573f9cdded516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7daac7cf9885c104335941b7863003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538cd4b684ea9067af86c7c17984e4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80daf5738d4ebd2502ee7dbefe362519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd21ce09e2e802a689933fc576161520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745403c0fa7a18944e07115336d6046521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79ee1ac9b28768d37e5c10e9a6ade522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50826c0a71f24c44f60948ad16af2d36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d30d0cb950716aeda0ae6ab97075524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef926d0ec738c02c8764e93e44a047c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e0072097cef3d99e26e496db8637526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321d1d9e62c3b323cba3a564aee861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eb8b945453ecb612a62b00f4450a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f158861dcef702c6cf8eb84dc0acc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0540d2e1c52d888958c2225fcf53152530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8bd60efd1fcf15b40800db2f8438531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59d16aa312fb121e041df06560775532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55925f7cd59af313db9d1fe0b5df94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a3f5acd91b0e7d699f2c5f33a6dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a607ac370054540932d4c8b510a19be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a1838187ab47ca5ee9d92168897c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa88858c694b0ee316d25c7420f94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3887530954d0800a77e59d0b2cf44b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec371945067a1213cb27b9a4ffdacd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613c0167335536342941d5fa2ec0e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b9d8c1473f464678d48015e3ab7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48b476c821d22c2d174edb235e9292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef660363ac61758b03f0b7e21414ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb0632c72cc770c31ad75446d35e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61195cc98914e0463ed9c43b5643cad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5ae15c76940b54c431a043faea84a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982243174b21a459ed917d1feaec06b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc8c3614874654052bf93a164f8ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913d8139b18b5a8f33344e68f5ac45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd21aaa148a8f88ab078c7afc4e8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ba1ce78b14cf1872a659171ecc6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c589aad778bdcadd0742131064e73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd793f76ecfb8aba2bc61c8b4ce050b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0bf5eae3d1dcb5cee561383743992554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd5177aad4dfc821057fdeacf16804555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58f1117ed81d21f8f1cbeedab96b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78b955ae81534f5be0937e668c382557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74fe524a5c6bf51f9ca0577eb2ab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fbb9ddae8b824e716e76f782264a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe80714930710822d6d4a0e05bca1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f71af20665a06b928e8a2eac34b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798144fd6998d62b50a40f8d05aa7827562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf53d1c8dc7545784267ef727300a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38dc2fff454638802b8d7435e9354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750a42612be1f2656e14a9eb50124d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cdd45e875a6e21a123d8657e61619566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f993f43b7c5593e56c2a47da7dc71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0186e6d34b5f0da43d228c2fc3ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c73ed7072487ef4fe6278fd7cec44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb3618ac6ff55ec613ad47145d567570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90bd9bdca02b004ec24651835fe05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f137f482bec615994b9cdf4a2e15f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274eea1c9707a102e460e06b54d81eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f83a126f91b605a36c1bfa24cf92a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485b1a7df3a8765702336db788c22d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf3bde3e378e44b16520788064436576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb2c6f8ab89f0ec81fa538f221fff7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df70066937e41b455d68ce97771b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689ce8531ce823ae1362cff17d5de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1693cda7a7849b93af0c989c058e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a639fbf544ee5a1078e1cbe07458b47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfd05a63dee01be60760483be822a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f859c70fa78c5f00b3625ecc35c96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1924d03e2e05a4b13bacdf0422d30e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae938fd262adf16dcd4b009a099fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938a7433fe1357f7824a9f3af2b3b31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491530c3fb4861c862123fd9697ec45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5c2d961f1b2fbf2fb51d8e3f9942588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371665ec0899dbf9aa4f555f17a98f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e7f6775ce921f4630177e27751385590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe07e21f6e639721f7393c9468236c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d799bd781b91a466a687e88496dc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42024a9f902e1f69d83cf187591bb80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81a05b28a2562a3b0fcdd63f7deaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f9fbb46482c1d07cc73597b2bcf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187a6aa692aef674d007cf1b3f01d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca9dd1fd23469c1cc77cd95d4fb71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656887b2e7e2023c5f5e70bb4d834f60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25d4b32da1130ac51629c35af5b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7dc712fb5ad42f6cc6656722b20d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec60496311eb699aa2c96954af1e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981d1960ca27468cb3f0a4299b15e87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8308aca3873462bbf1879f94feb996603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd9c3ef72c522de61dda40e17ea9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ebd2afdc13e257b0276c66421b34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188481b00fffb6fa67d10cbccca5c10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24391a109304dc6244bd4cc0f0defc41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ae1731923138e68a04986cbcf6c45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5680f322cf5ccdd4cd7fada1a3c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df68618e6dd91c768a17a88139a7d4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c400548806b93a8567755efb522e6bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec94d6b714ce8ca5fbc0b668e48c90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504532d9c5a323c9908567d729a8045613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5a4ea974d4d41b89d38c3bc98d8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26464ef1756851f2ea3510dfee695688615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d35049fe9fa8e9ff8c0fdbbba3696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728adb356afcdba6df70bcc4b81d7e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d360ce5aa70d1df0bfed26f09d1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f130c1ccee4b109ca103582769e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3fb6eeb9ca431a96a80a7a0130b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc1d099018862273d34a4f8856f3c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272b435575e913801d033b8ad8e47f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b6e698b4527b3c16a2dacbc93138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2a8e98b1cedf83e1964af9a89d31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a073e22c3fc3bd0129ec4d2b9c206d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66abebdbf1d890d3afcb9076b4ba0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3816a0026e2d12a85ee3e4dbf5180627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b0dd3a116279db54d8f3461324a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e41449d9c039ac765de19607df8cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e18ad8765a5adb3e417ad454695d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f2eac74751c99524a8d0b06ee6cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6c5d86238c5ce190f0c45864c0b6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e9e5dd1679021958c438775a939c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213b94e07afebc96304bb4d20abccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511dca998f6e174e9042454eba5c4fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f48ae8b3b4525bebf03591021e60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6112ddf1f5cb6937a7483459b5a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269d4e2945222d76c01afc37782c22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046195810c029232b02f2c96a3a10ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952305d21e9f4734b65100233785c02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a628b01bd251f1fa2386b57c3dc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558310b83ddbff8312abc17045fd239642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc497d177b7d8f66f62a51561992fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a98a269f6742dce03c6957f28eb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfad78e537e2266daffe33312ef846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96983668a2045e8f1d6ea339303832646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cc67190a9d1c4291e9262b8c5a935647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12bf62a5798858f0934ccf8d8403c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dbd579aa17b61c06efa6dda98d0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f577858776e9d420e5a08726c2d38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1b8c1ee652f0d31941ed624ec1be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf14a159da87e87e9e7573bf289097652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fdcdfd92378286ccfb3b82c4608f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec2410269a85f238d39392caabc9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70f026480872e07ba8fe986fd2bfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d9a3c39b8aaf0adf9833c4b3b6e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c278fa6cb886a71459a96f65d6bba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b5f52f1d7212796fdfb2b51ea9449658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16579c4d9c1054964125acf2f0a9fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b01d09f9d82acfb299f02d56d259660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485fc8f0eb215309d0ecebad5e5b8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320a2a7fe8b4ff5dd2ca3b25d05aec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06597eec76f251a65567a3eced24a5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31358cab9f83ea23711b5a4a0ab56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9349c7027cf817e7b57e4d409b6194665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21736c3f641dc9c4acee4bf2ceac2c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085444667b03280f19e80ce3d6d9429667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794567496efa616eedfe6f0318d785668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea676dde4e79547abcd96520fdaec8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2abc687a7db52f3db9504ad7a2ce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612084fbb7cfd8c88449ac6d76ff27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42143cdcfe92002f506c914ba3a99b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4790baa515ec0ec0f2b85760ce28fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5e5ba7038ca084f6a57b0fc78b03f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cfd86da1731c071ce5c9c648ab224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257cc301821f18f9d09312e6b998cb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb7d159b696bddc98a48006f8896e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1c753dfca3e83e624dbbd9a206c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39ba3de703026eafdace7060370e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b28df98eadbc712ab9cd88027e78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d55f51d2ce20600aa1fc3a7781d5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c36eed9907fde0d3ed0594f2d2fafa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77abd45e335c86f7701a99a75a5bc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d359e97a83a9b48fc986f8542261c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acf1286a5e119a6f3f1ac85553905f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25697a7677550a29e80834c7e19acef6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d223d430b0b58950d3b97bb6f7ca7f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055c013da77a6c60a42fe0d7163feb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e3acccbff560b48c9b3d72042cac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce3e73c79345abe9c04fab8251c08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ec7f92cd75431031a36f8f994182691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9e5a1362b426d6ccb5edcc94741b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef93e2f4a47ca6d3d718efd7a698f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f14d1c82ad27b075fa37b9a5b7879694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782048c68d57753a4d2aba23848733a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a833114e5cd47feae56b9e74965d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef56692102596aa8c0260331f7c08d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9112a7e4123a31d010715aa5375d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdacd2f72cbc693403025b741e48217699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d4a51affce081ad4b11e854475e42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030342ce18afe26f4b0a200a2dcb94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bff66339428b6e30b7ff1696f508b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38becf06b2cdd7d5e260680dce888d42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7644c387c26ad0e50bb3054662c6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f1cc73abcea7f1e365e244418fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d78e87687a3a0573afc68ccdb937a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613bfa23578153aaa37c1809b622d2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682c405a25ed72b0e43e553004fd83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9f356756d5b892993b9fa172f235709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff9f8ba7ee5a11339c563f5025f25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96793764a5e8c65dd94be13a1e88fdc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f7e854a9dd499344644d1e3b7281712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560336fdf68af0bf3c81c19ce2ed79e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca039daa44c79411bb8e28f570b1bec8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860b27c810cf5776fd661302dd3095715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980843df79401f09e9c62afd9577a6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f40c61e20c26eec50ceddbe4f4035717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6397b7ec0f123ad1a0215b2f8115d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b51067ea00c6d677f59eb92f44392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb6da13fa1a796ff5ec8560d940b79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9750595553a1ebc4983feb50c38f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc82d3f15bbcc200cb8e3e4ede7745722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d855372349767e754fc9eb437190235723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998505c5669f7bc0e3b97d110c33db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803cf710ab065798b73c6442fec06e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f41e57c04e253c188466542846fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb5657aa7e9e04693a15368ef7035727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebe161666caa9389078dac359aae1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e5dd39faae09bddb4398c904c9cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157bac081f7c4fa5f085f9fba92ddf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98dd0d56b25ba3ed2c374f1e1d4489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816cf340880b35e61ed3aa8b78997f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d747116e9703c8892596f927ae9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935256b36827e1a7ea6adb260c082f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816acc0e08cd39084dc6f01a2662b209735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e07d79e05c95e850553772c98e46f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57523be67751111e06ad70eb4d8e9e85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5fd1b8bbb019306a73cf755696fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036d991acc76e612f52fc812ba9f1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc91b9a7d376c31d337ac2bf2bbf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e870bb6bc4236e3d92c3121b17d1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87ac5fc18a95bf7707308ac984828b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b34700280510867d6ce23458fabf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a52a9d819d49e33776b5a254e5fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e556c28df37e5dbb38df65e589f7c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be45ad8d7eff474318f4c17d242c9e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58954a0580aa77108db007bb0bdbb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcee35477bceeaf1b809b999f1e1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574859ff497559bcc71ae6ad467645749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d0e1f5ec08a6b8fd38c0f73e12c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1082d3f8d2b0148203b721d0e3772751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60419d4899ce2b5fef45867fc0d02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0754ec9edfe873c50c51bae494e78f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4b3797623a10af32ff371ad0600bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38e9e86abd83933c1c1395f657d25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7fad2eb23f5663390395a61b533b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceeda2ef45c0541d5d6d6d3a9d5b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190466c81397dbce02783fa8dfefa11b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f024b6d8885e1b6a50aba5317edd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f7e8967c74116fae3e0552639dafc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f0b567fc3ae4b46de52b22548a154761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e2ad739be9147d52bdf012dd72d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a776ba4e109b6394a699852233b4c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21492f9faea09601751e1b93032c50764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc8c6b3f5468fe46a27ae07fa39dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d32e22464327cfbd48fe6912e08de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99026816b334f2d6962266a1a9724cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad5c3761d6a32e58fbe78780de939768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf910e39493f54f64b0c314c5ea3377769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0bc1177c20445c3ff4cfc27c5f39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787c98724e3e5495a76ef0d4d3edf9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0adcafc4c26bea740413bb02302705772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70c92fdc0e9fd75f356ab5c7b6b4c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d1950d8c2da4fe423f15ac24bda9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73b8ac94b732cc464b0f728ee8add775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740428805ab034108c023146946aaa1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b389b01d93f6638cdf46208d09d107777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c2b6157bbb1bd2cf7eee6bc9fb2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3c05be65194dbf7b7d3cd8371943779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532756e250e097413c4132e552aa754f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eebe7d49aacac9e4ae5c7863ae77d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757b2df42017ea9f68c8c24fd913de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbbebda571e1fbe6f11bdb0ccc2aa5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cdc9d5cf2ea55032b89c6e79bfbcc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc04b372184f3fb953e17f7e10db3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903238169d29be3d2737b06ea216e9b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05989a9eb89766b63004d49ba63c2a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f2394938b235825bede6f8b79def788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3355a1eaa1be23fb57b83381693ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9492b9c8cf47ee0279dc52916b36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d8fba51c195db9869805425d99e90791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32157cdb1586e9d7a05fcfb414f71c57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e18b9806306661c860166cc7b1548793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456d433725ac1de4543600c87d93bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7355e66621a84ac91e3df17080bfac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac8ae2645dc8e30a7dc9dc93a0e34796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab05e35419c40df1050dfa4431646d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21450182a3209a04553262faba8756798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a275eb674a2cf40d52db22647b6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c6e9fa2075ce7d3d38c9e6098bfb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14920092b8d3e3edf9c1a2b7fb90c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35b3eec5ef0613262ef2277008cede802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cdc440b3c80e017249a4939e5f3c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d919a171f3d6dfdbd0434961582be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da142872f41c017738fea316baf0c6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41ac69ca6be052d78b120d7499f9d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec66c4bc34a4dcc6810cae3aa9ea2e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ae3f5fef155cd3aff631da0aa0c82808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b0623a82cfbb2080b7d19dd4bec9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20ca5cc02d5da5cdc170cd2faea56810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11d45b3c8104a5b9eef0d1e1f1e1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b5c30a1dcdfb5b32a2b3e72198fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186932d2e594901fc52b47e380888d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877746f733bf751fa41bde98655f4b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e8771234a46266c1c49bf3563094815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4372e4e6323fcdc76f16bd5d4fc19816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129588bf32a3a59da720a50742e35210817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ebf2d201a94b0892a35cfe5ff854f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f0f115e6739c9b80076799068867819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574bd4579da69e6ba4c1d7eab96a30f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c5e37336529a453ad651d435a6470821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea176679b09d4fdb81e78d463ab841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46d307f80d2fc801af45a8fc48f082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e253e5f7e1c612bd6f2990063b5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb9780b8490295a0a8b20c68387f754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d14d31516e0de256722e5193b8445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b2d784fee5de645a9f78bcb31f4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919cfd07514aa71b8240f9e77aefb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4a36ead25e9b6937cb37f0acee088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eed6161089f5b7ed9598bb2daaf4359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60704b9664a73f9dcaddb27f68f47010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd53e8c342f005e2cd86c21c7ced311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e24d8769db247b6ebc4eec4543f5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3560aa0c4ac4ff3d4f0b03882a4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc220edde466473a8ee60c4de3d78214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c2b1f3c1faad15cdb8fdd25e9d6e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bfb65854a648e60a355e9d1a069e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af5174d4f9890f519186e8ec8aa6e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1ad80fe9d09c486bfd3df3a770e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36530ed7b95c16b6ea4ff240fa075d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ddc82e504b3838ec7f42e277533b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061f077b1279e429be2cd3e4e79a60621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befbc069551a47352354465a719cbe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d79b0a958f63403cc8a233d924c6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6990b2067bc45a6ca36f46e578a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac4f0796e2755fff80d0007ff952f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a66dc1686abeca2dbac1710be313826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8697fde13a4c309917daccdee394fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde688da97c590f8205f44b54177a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d31aeddd746f07e8bf077d3ed74f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c114713fa1d9be8201cdc3c02f3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3890ac586fb2def5b3e1cdd90d647a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106210bb0d0480c5bde924378139793e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291806813cee9d40770dfaa88513a25e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8d0f1728052d1b1e2c95f803299034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea2f40b5a1826cf86faef0811c7e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5e8ff6602aec4ab1dad81f0955f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb135d2bbc32df9f7d841e7402e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65b62fd6b45196ee63b9b177d7ece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772c9cae87a1a365fc8cd0e240f286439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6716b9f6ff3a0479fa005ea1228740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4616d94d9e59ecdc4f6aa155bf3c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b9c3d89dd034c8680dfcd34e052e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01d2ffa850759c5f48a8cb110a59643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504b60aac7e21bb612409e4f86c03144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc92b53f5a0678c4b31481bfbd0fde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9f2cb749a2b61d0162ae058ab45746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96db76c0c0efaef935a9ca951c912747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad5b16a017c98b231248d5e1b509a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788917d4dfa0ecd1e263fbd0f8636b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5038b6994fc18a0c96dad47d2f26f7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ee181b06eb6edc07907db0a54c2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c3349a8afa1118d474b3a082758452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94186e9778b6543534c3003a8aef46353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1624304147f52078a950d9cefccea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad1c1adc6974366506b97522ccdeed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7ea82064f436767855892a6f67f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690501f9254374ea4a695e7c24ea247357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ab9defbafe27cf3cdd278eb299ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e00e4c41ace6f924f791fb08ebab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f1e9e00d0bfd0e82489f150b545f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf1d87453a815f132a02fbfde394b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb592d2e081d903cb1e972f0efe858c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e02366ff8e4dc1c7ff1bf7a87c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fd202b6f91466ace754b35323053664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba63968fef69620df49c25380d86a6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26178c73de75299163e343a4292b89566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d7340ea237400669efd913459bc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7c2e06dd1a7cb1162c520c3659a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2477961b3f0489ade3dbd455b97bff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0be6032972dddbb39a2c3c566ead170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef781d026b5c8a3f4abff9ac33f84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c13570f992b9b00c2950a9c20a0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd256e2c7751f1d1e98c0ae500cad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee6b99337e12b779b2951484b7cd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594532e2812918dd79305cdc0a91a72275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d31ed565379ed5b3a7f2ab6677ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603296ee10b20ec325402752574f7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119add57ee7c50a5a1cb1a5a745fbb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f5ab53959914f5cda236c9183ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c328839a34a8fe695ead7c2ba99680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72f38a86ca18f3ab7d0c2f061cdd2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3397819f33b76aa56468796ae7ffc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6782292c662eb73265ad6aa1da941e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed4c2f579d7cf8a6ebe54c9a4803c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69f235d7d6603d0fceae343c2033b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd1df9606b867cda8b56e680366a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c06e935fdc1ecf0846d7b31f5b74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f286b62cbc4c46053cc420392720288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304f24a9819ab26986f2cd88d7cb1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f299bf07b23d4d2a95756fbd60b49390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093123686ec80220ff6eb1851f99c3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe10ab9bdaf49b05f7bb43829d10a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7c54e98f992227d0ad692f60b27b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4bcdc4b9db8ecd6cfc0264d5d86694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7268af40d4e9ab6be2885220526da895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb30256f61c995adc7b9430e9b847096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c492e23b2410c55c1f400a6e4e8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67906e7bf755a56a6ead6e74b96a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6d7b1152760fd7571f0dde5c3b0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae351255925c29a469abd28f92604100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240488c7cc3379bbd41c22fd06ec82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420d4d959dca815d1f18e32f9074b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896410ab3867568a8cbd7efc59f2dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82458de7018e91e03aeee61db3f6ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869762a6c18b04a36f2bab1ad68acd95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d104c8247ababbc0bcdbb6db5628cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe1d539a4f68ac08f98592430b31cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb8918f82ac0decdc6d0790e11342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9ddb762c5c643f399430a218cee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8536b3b0baf491f7b03ab307d579110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c648ee747256190fdefcdff2985b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a653060a72e4cb44dc56cf7305987112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756bd113ceb25f9656445ed2e17367c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe4976702ea21333acb96c112becf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538689884316c0886a83700ddd3b9b2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851154176b6ca305536013aefd29a9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea346be653c28139d301fefa1bd90561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91542300d276344830be0853169571a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb789b48296bc4e23440d5ed8e873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086e19ca46af53dbd1670b8961ab91c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af38e2a4182d51e56694cb3c13278b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e5c45b5fa1404fa253922eeb54c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed1d3708c5ad24360091ff6b3efae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8220b047cebd04ca14f208b61ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6ecd4acac61c12b1e6f37b20d81f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d0d079f97e559a60b7711e39a626126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecb6d05db6f7ba810aff45756cd45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896237fd682325059a182a1e8e4eb87b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebbd6830dd15155494ff62e9665b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ada9c003d964bc6d8b66fd512715130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1468d6b02ca2cf1dfd134b03bca0041131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a126e274b8aafbea90e4e4886020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af080353390d1af1b8085034a474a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd178c04f0508bfdbb59435836fa98a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd565e656fe1c97dacc7da8c9bd681135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52632f26512ce0c8937af15f9d5dc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ab6547f6a041f2fb9571c4947aad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a4e80205cfc91eb858b13e788bb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05dd9bb303d0bca84c5ba8e035c21c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25b8f53bb754e6f9bb9b6b7e94736140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10a0d65a52e16ca002a178eae33cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e598556f4dc58ce98db4bc66c5e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c11b9ebaa10c20aaae9619b441d2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4104b37d39a8b9b1dc318c2316abe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d276ed12c567d5e52ed0695d14d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74aff632fd9c5fcda4ab0213fb732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436f20200717d5de76c8bef1f302d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8539522e8161db3bf1d3656f8c30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0180b431aa7b895ac18094692e95e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bba2aadeb7ae913177500e72aa4cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64657906a26c3d5309456ed03831d41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4409c13c0de3c3c0abf8f53ca634a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8275cd89c99270e2d00887a245c62c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30adba5d1a4b8aeea87e80a8e9fb6d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abda825daab5be511105ac91fe2564155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e50d6b67aac172c5c3a5dbf0ff08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba404f394804214539b4f1109871293157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771850c5392408efb1cc22a3ceff37f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2314796bee57fdb5ca89155e50cd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c23747a06c88f58f30ece6874caa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605d3d4c072fea91747bbc16c08451161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532f794f631008e5d6b87e1aa37a02d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d776590e298c9bc11d3930eb95ff185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e4e480ee5b469540fd578649a189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba98ed74f62e1bec499a058e1a96b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e976b198036bf3297af5944b550ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810be2aabf1efdc3498eb4c1f8b2ad2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246edac8cc6d0e2d0886ea0dbbdeda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cec784f872f146c518dc9776eddbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3ac1d6c58e8f5ad90821d2f6d6b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ff1cf1136428b57830e7866dbf69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885a16413ab55824b1c5462be2e7c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c86a2666fffb925ccf98b780afa67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5186f02be8a73cb18a6a84fb30f44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e964ed0e2024e0d403cfd3c7954a5fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84007fefd4f814522709841d4d47b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97d3b7afd2df01580ce1dbf8ea114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c60be3b28257a73d02f17ebd640cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a43e2a6fd0f97da502bc0f190d0f0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709239d47dabf737d3aa7787144dd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8809d1236884ef7d46dd552a02408181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941c11551932ab35a3204df9cf7bf10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b615362aa841ab83d9ca58e2f6f0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73df05017a22b18dced1524be49849184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bcda3edcfe7f06385b21f0a486905185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a347238aa9ca57ca3a03db2635ec68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57dd7031abdb3c04dbf3bcc16588ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e6fa93e4047fe86081e6c3389a11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f637f6ac6ec0083a6184f0bdb655c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d91e7d1a044b82ed5f16c3e9588c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8060f957beb193aa853c6bce18f59c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ce89c14e5972aa9d33cab77e71aac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274f2638d98a2ca0e0860eb06a381a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243a3c94d4527991bf7fef028d9054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16456e3d4c0021b149a1d9c5384a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5abeef00c9f44be947d47df4ef5613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274fa879b75621a3bf7c311dfacbed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3513a2b64d1e3cabd8281568d7a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee37831a32686642c5cd0bc6a1007c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508adc674dd10c306354f3fa3214d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c44cf4998e0350740f256c81f8ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5af6179178cfdd8f5dd63aba4e62f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5e293c21d0f3a8be0072d964921b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01868393a3ff691d4372f46b6b3fff7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060921b2c72f6838781955c19a7164e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0ae2e3a4a78d63b8d471a0a07845206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb331c99f1c8c811e53791dfb49d5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b649e72cfaea897fefe3f9f79b7f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212887fe73267f08b33649abf71223d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7905c3d1d55cbe3abf11604e71326210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29560b68df7d66d60bfe02beede67d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487ec1be2da95d5603c05ab11b87aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78855a04399b7e64f5573e9cc5894b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf3977b3d1e67c487e03d6a995ab7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16b376ded210b951811f4bee7a30ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774213bfb8b5419da9ad69919221a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e759c19f647090b4f737e7e59f219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864e843d5441ba3be162b2d2a579404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5fdb3c2739bfc9ec38f8a1aecbe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659dadd7b8c90bf723470b3443f4c53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c15a7e9d95d215386c51de96dbcdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c50bd9c40194e4eea409aac96ed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719308106798ed9b9d23a3e3eb8d28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49831da70dc17cad2db67b31c2f8d2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285df97d6345ace238a532d991fc707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa35b7dc4990c80fef324cf9938798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f41c18f131db3a4f9265fc03d2b95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44d4d23b58e10346f21bd00a0af49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40562c72c82557ad5b339eeef3e4e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1f5eadaf1c4e9bfcdd675c94f0d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910309e8a7fcdc860ee15202653d41e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b82bfa3690fa30556fe7e0088a66a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727dd38cde51e833ddd06b443b67a94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceac36ec6da3f516a21bc450023abf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437fc0111f98373e4d91eb3add461e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158231252fbb92ecbd701bf1632ab1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78ba7d9f6c59fc73c45ef83702c4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5da0bc198d0c499c90e1a8f2f9c1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d80a064536786e238ef3d7a08325b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd1c5d124ffb62a55f47da549a1bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a98806584842ffc8ef2a7334d36610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e32e5649c6c68392c75c8e0eed574242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475eed04a0e8936ee374f24230ac8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6c455c3de3506ed02e3aafbf447f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0dd5192dad5e39d41297118d87e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52448b01854a7866e7b72c6bc5e1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc345c54f9991df4e9ff9739b8bd9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ad00768fcce23aaa263d70ec153b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ba3a96e600bb8c0ab452b9ff42bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9d7ced103887c46038d0e3bd234c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea5836706d4471237cb2d8e775a7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ed3f48315eb9149fb443f0d5211b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375002b6cbc7c51e38c10f423b81794253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa20b82bfd531f1266d59ce984573254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac46ccc1f2f0177d009c8fef5ade16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cbd0327c7c12630fef8ab29408e80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0271496ed61e9b75435b7698e0d04fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628798b47c4f328e9b30376c34ab8a18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04a3eb521cbb993058ef72a720c86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65504f811a9e5b7a120d0fe9ddfd8ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c0a503af1c2805feab9a0cab7d44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864636a0dfdcbb0973c6a02d02e4c5f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696638ceba3331aff5323d5b2a6c83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae209f6bf194d00060c6b5c681291264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38323fb711c9540dccb00df22f27d79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdcb76e2967e51b7f1c987620e102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade59501b4707996d9ffc93c10412fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2737484224da57a589058aabb5ea6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce9e60496aafb52f5c85cc2e5b3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf9d763bb4030ca6ef730b726174b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5fdce0395535af52f39477a01927271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc534ff7cb474fdcf22dd474805dfe7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e14f24240eb94a53c5c1e4719535d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48674383fcddf018c2fc486df7ca5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1085ac17895bdec0bafffad1f8bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb79b5fdfe6c4ae709466c9113bce0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024efbbf24cb17b5241ba2b4ab41405277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01697e4b8863bc30c8895b67d95ded278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1498c7ea3fb822f75b60f326122137279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab03391e3a654e47427cf8c2e5b3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c48d30fc0894ac08d91c3a333d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5fd91304bd547d154b4efce42f1b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7454f1a53befdf3b573b9e90cd9b2cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff06e908d2ad40ab692f123174c71ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86a53dd2d8d63d7b17dfaf6d93ee2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3e52d059123bcf90dc59dd0b2702286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232bc963be3d980caf0e8ae6c31bcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed84fdaacb27351cfca62aab1e460c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db196f927a8643bd6f053dd364bb84da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ab56a77c2027af78b82404618e5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4dc54380661e07c747fa4e43172bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942795933bfbbc56e65991677868a74d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6522a569431e527e21d2f61d2f895f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b6952fa9a721eb9008fe5d0f06974294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4890b52e73efbb996588c41cecba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8a8d535f03a2aeb7ecb9322e6c3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72705436a359904815113bf1ab0de2cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d67f1fe4f8256a802a50086a1158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205bd1baa0fa0c3559803e52a6bdb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dca0125e147903c1f68fcd21f1be6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f2a122e7771bcb742c2c46b16f17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f7093a461ea7680866d6d28cedad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cac2780f353b703744f19f69e8f165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c782358df58cab149ad01bd25a08ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04059be48dbd80b4370391ce5d27cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf7e3cd13cdf259c909f3e907f615a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da71532ddfd13738a7735be08437ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ab6bb0673a70a833168d87bac0fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0dd7dda3bfa8093fa8034ec5eca2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a7f460fc3319601fa5c58a3da1488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd48e04668b0cc0b9e45941e0a169311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c241c2686828e73a2a0386d1513717312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e26819d4049924eb205b331ee717313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe86201ccdb2de61c8a8ff80c1ba71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec09d0810537c538d0cc99a97c18f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7c52b2ca05fe112cefa30a649138316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b364df4a94f7a06f69c145dfa91b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834d831be3c770a489a6ac5d348372318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088234846cc75a3120e41771189c4966319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c60105bd735ad438d9726d2cbf61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64579b8b5d8e9b25b49142aa689aa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e4155e187572fe5fe3eda7f0a1b1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caecde501c11f92fd5626be04554ecc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df9adccadf5fd4da3bb0867bdd0c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a66e29da35b769bd70477ddb7ac31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550127bce295505c54dbbd81f726ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc53f5a3655cc2a9b344187f6f37f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d210218607882281acef11c3a811a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ad938da5f428507b96a3b62b7801329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae117b44d26534a278473b0ec7cef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e888df6d3bad96ed11ed1d33d788331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055cf4250e448f29ff8a5328a0ec5a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ca19b1c48a300848f531f46707426333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d535119569604f8a2d7bf8728b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88770e31a95eb3522076cc378d259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee434d2bc6c864a0d1ec82129605f5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b2202902419fd372ec41f6039b18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332d67e158ca9d6334422563a03c16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4618a71638e4c76d964239af6c710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c595167bf85f343722288ba68881e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad723cbb22532249e142ea2e94dfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec25b6780ed4516efbe78e24ce4f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f92598eaefbd483ffac96a62b74cef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488fe68e2078ba40dc9fe3de8ab56d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a80cc881e4de6fac658fe7dd303e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b72ad2d8d154353d4b0c1eaaf0ca9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737e52bf87c4c39a4cab328fe8de7b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7ad96daa6ea95aabf6ceeab24c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df368d32733d1ab991af1fd1df8872349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ea0088f755a8d261ad949daeac586350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcad5bfddd8a8cc3e0a8b6b393a533351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84daefc0a850047bec984a41d6570352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60910fad888605d82c62b66edf5c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cde1f8e619eaa31ddd7444ee7443a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcea199c573d2eaf7650d512639fffa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad406870ee177fd61169d3fa913280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27b02562bef7fe2277577851fe0df5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b97cf112593c9a135c8887e05a92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a894038906189c3fc9d8989d11d64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ab06e47a6ffb10d511e4d07900110360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9da32e133ba5be9495221d7174b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8e21700a6afa4639ca47c97f3a5d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b5ab09a491235ec8ee6cd2d76195363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598013bdbca7fa6a91c93a3c90c965b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbbb723fbb9b36e83ade7bf764294d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feec9d2a5c4dbadcbe8ba11da28603366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197011761ddcbab82d1780925a06b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488899a61cbfba876e296ca73b6c98ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e9c2d5d8d08d9f824495b3de0dcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223144822c014a43085e20b1481fc60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a78d03448ac66be1cb62ad415a40f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154873790f72f64b28739adf7211618372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888ea787193f92e4c7b2b2c18347b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17ce71a6688e825a8f726f53f065a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd06a4c20dc791b8f91630a0df9e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df484fe3e3618f20fa7db4d6caea0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f8dfe3defe8b1278c36dea538b87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86277d1617b5ef4d1fb86ad059052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0979cfc8b212a9ed6f3ac22aedaadc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d857e7f2b52ad95d20addb0fd2824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e1449479ca90ede8c346b235c4a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc419ead50b09c1c4a0f249e5c333d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83420f7358205490f1fa8909c69aa866383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f23599bca20d6b49fc3b06b3fe839384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167628f24d00dae3bd6d856312a6608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce783ab2d721bde7a284e5f335e70838386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce8ce4c726be1e914a4e72247d138387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9241b532222c16993dc697e140e76bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25863eb8e621a5569a36228cbf2f981389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470dc6494be178415750e2831081696390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c856f1a040c813918eb39e2fd6d204391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd5014ebcd75d9dfdbe7d074b679c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af383e8cbddf07852de3c94df9a72977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0540fc6305aa36c7b0cda7362cc5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ed5f7a8cf7cf183e9e6ac2900e1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89221a7b68fd6c38e06eb957092ff226396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d862047e33664765abc79d702e701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf0838725bfea25166a111128a918f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fda0364ffed0443f108bcb2ee13dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945124be9ec87586aea1deebdcded5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f4b71c2ae5dae4216e207a5dc4c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2880b280c0df13c95593930c77239402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30504c5da403d66898024e9393424de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5864813e24ce14bdd61dbb3457cc5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9609dedde92d7a575584b2f2af0d61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af49848f9f9b17aaf816ebd2190bb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e29d8c43d075d57929e84fa7dc5b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b103374183dfdfcb252e0e4f677c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc5599d80212067b0f8729ca84bf8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56bde92e490bbb4b45f885fdae3aae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ac852b8eb9ed7e12aed65b6630fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18077dbb8077b9f8bc449628eb96a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedfa79cc894e5d7be9e137112acf46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7b8896e16e14422fa7ecb86b9a3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348876d25323e84e0e9fb5eb818649f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362044bfd4eb644f6de83732ac5c824f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac357010439003e095973b9ed00c03a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246896760a8e6cfd540e2eada0b6322418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a5a77fe3ed2aecb33d84b867b055419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257083e2532798bd88571443eed72940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca77b799cf5423af1195491803ed3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc72b8f8a24f003da5c58818500baa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d830bac6c453052152786aaeeeba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb9ef159db8ba0b54b95ddee0f417424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910bb1df7525ecdfa31b0516772bb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559ac2a88d5841fff5a3189b75c00e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851694af2aad607e27c7a9dcae85930427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ecdf505ff274da7ef56ba3327ce2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf43381d4cfebdb5dc8ae40115f07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c6d4ab969164f5b2468f349bc1cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd17e9d864b4d334864865d542cb1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9627a5ef39e3b828546cb75afef08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91e52f82fecafc86f6a234dff8acfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551679d4d6a0756d9c919317e462b64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9adb8259ac8fb9b93c81bad017bba9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd2424181e995d6a8d3e45f67e6d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2bcdba677451d9062521ff34009c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9e4108b8a621db6a2303f4891320438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef5cafb32001d83fd4cac106e43fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b645f59b4f29f9f46cc9d0b5a1c50e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fee247c1b4fd25de9a878098f0cf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e11d80880fb8c4e9db96b86cd2b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb98259b8a71078237bd2b6e9e009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4bc80fa1554fa28358857d522e317444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e0bca732ef7c58a6cacb1ea6f9cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354edfdcfd62bfa176ac49243523f224446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b130605a07d7ccc93a1e6fc4b35f6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64fad085e53a0c5ea3d8bb6d56137c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a634caed7d2478b1083210ff40eb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ffe05bb25a169b1f19b67be2cac9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca1fd0df1de9af8323bd0baef03dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2698394f7d4bd0a9a475c37e52b7ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df6abba2e3f88005038790ed5cc3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927f9439d463ecf508069b1448ac12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e076acf35f72e4184d057649dd2844455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694774da10d6eaf27f1f3f1dd135ee9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0483356718893073c38222992a283f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb390a5f0fc17752e79004b3f5311458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055a102fd907f87ff9198fa3d2b2e12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba79b811f56605778f0193346dab58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d30231ff5a7b3df89e08592505d37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efbd2d960cc5851a46049375d7e62c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dac31bc076743b744727ec963ea4fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707913eeb8b407b3bc45f0522a189e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5fbf418160e571bb5da3dbf6942e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe09a4f54f2f58534a6a7f464a7e60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cb397947f024d5a4cdcc1a06ae5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d1822bcacf541cf8f8441b8ef4ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14eeb9d9a0ab5aee03e99a9145a3cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7fc00a198468b55cbdb77e29f0f32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b60df154245d3ad70f9ec6d5d6a30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4beacefa76ca1c100412827e725b6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad3198ec48d44044aff79671e906e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e617df8de992d2c6fb54cf9f25c8c62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05e5f629efa169917f67d21113634475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894468c06890eaf037d62171269a62d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786ffb5652358b0136449486f253aaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3cd01d38db73fc0b2a4b3b58660e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4420c28d9693a328dee3e2b05f883d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ede2030ed69b61492770801ca905480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d7a1d38d448152f6f5d23ae68015481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9140d5a23ecf463701830f67e0276482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9048e6636feee2ce4c45ad9bbb6401d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf1bf4dbd129e29ac7931fb1e587c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d93407330d6f385d2a7265070f854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12153d71d5a78533ac64b54736c3499486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cf07e8710534833fcc94b520e0f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d11f1c309ac1d2ac76e2d3de6a52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5acbd65963f3e5c784951f1b510095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0ddc99265f8f1a1bd76cf95f3e96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e7d8e2d6445a66bd883a85b47a43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed128f8acf6db556f1375fb1fa1d38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df69e37ab3e6d5556684e83d73d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb9011c8fdac21955bc05fc51794f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68a597ae836a1f81adc233ee64957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac78be09d9b1ad2e2ccf5c623a155496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4c95ff3fe8df5a84efa355e3f22f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9acfcb10ade452547767b9f5bd7980498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c8008a1de27d5e88e87ead5affc26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ab6789ee7d53c2cc9b7eb39f16fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab114c49f0e813b10dc8da936e97ecc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24a536de9b7664ff5d335ad7c5d41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2c6c958fa5fa70f7c92a1a1bbecb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8901d297228d334e872935064661dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16552333eb986adf540d189b4d66461f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2deffdb6246ab4a613d52dab6b549506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce22f0b3066fa17f86520712b8788507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26622bb4ac8c7b7067066f5326a77056508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5d8fc6c477b56ba29bbfb2d2847e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf0371398767f2a39b13a85b80588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64be6339f240861722066c7a3f31e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2e7f98de5465aa1d32a47710d804512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fac81725b0623643ba58ceda5e192513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be639e211ed6f520dc692e7813fb773514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186d49e4a794807fa96d97e6c318213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312f0720084a1b79ba212b48456610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0ef619ced719c86c2b48966ee002d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74312980580283fe76e29e7d60e578fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83ebdc923c920a2b7b38aa3b97e97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d43d522139a4d7aebdf5feb8d96d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebbb065c86a92dc35769785695bd8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff846e3ca4d872aea766786b75c4603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f309e2b5670c85dd82d0a230b44c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c0711041ceed6353ac743a1eebc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab5eec55971100199f7dddc35478c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de525c8d3c990434bbb0d3b45246cef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d5c97673152cd23a4e775d3f94e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce905dc7357b2449643fd36f2a0e856d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f4a642b2d053433e1f559473e496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fda2518dfbcc7f14f41dd281b9aaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8ff4fac26a13870e453d8873c18b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a99b616f0b89b1dcd32d1378d87f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d839991fdd6564f7c8a00786bc23a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec2e0cd0a4f25061a2e3b9feac9cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7751166ab0665913a125289e87e4d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13672b9e50cc0da0c8c9e303408e48dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6089c8293c1ab48ad08cb1eac0afc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa031e70c6506ba4cdfdb04a2669175538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214671089cd7cd454d32f03bb91b255539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac2734893e484449c89bbee2b6884540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a311d47905f5eafa62633862226b84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22046cd11738d766bd4db8c032cb5b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e1b02e4f4dc4dee791e46db5ba11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec9e30f45deb1aa68f8e0f945adc47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2dd84c3ae7cb7fd0ddf4db48af4b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434597d088330241bffa9dc47ddb9d7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef9ef7b955459f9057d6624d11f72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d2cd4b4acd3d91d29944a6e342cd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69aa2fd83385f25ff194994cf7e5a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a735712cc22095057c162de91a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b08f429880dcfedbb91b6fe064963551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9807b76fdcd3dcd1c98b52a188766bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5eec84ca4f5bd7394ddca699b58c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b3fb7a5ef1c2b4697a091ffe9cd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a063d410ec6eddf9560f143834abde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200edaf53a07442b116f0ea2eddb111556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309642d59d519101b80e6d80302b4f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da6b6b72a1c93cadc92ac0147678c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed3594d0afa394c8ae9e39d0f8ddf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdfb4ab1789b264ceacde7feef36f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af260eca7ac557f6fbac14bcae1c95a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a863877ce1429f1a31a65066eb258562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f5a31191800a96f3705eed4e790f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c225b022b0531c1c542d0bb41328f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d2883683b39ae3f15c6204a22eb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f3ac4862b6e7e3c78cfc3161dc83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a502a4d7d274ba612a21ce82496d76e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd71f2810499058eb9499ffeda61a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71e31fa8cf1b39fc9748c8f0ef4b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd81c544bf26143513620fc8977a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8ff9fdb19bd0c090009661b98acb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ead52696e68ef02eef4aa8422454b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318503e0fcab1d707dcc404ca1f66407573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988814fc61ea79730ebe0899fe82b548574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691293af7fad7bd2defbfb27f8f2882575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d66f9caeb279af2101354738c215576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c448650f897542b92c3f48f1ec4fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43af70f9dd51737cfdcc058b67632b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4456f18f8bcc24102910f0215709579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef8c9e55053acf119965adb03a31b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5734cf713be5ffeb8e920816d2c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84288c8848f65ec0b86bec3eb39368582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a9f7decf3bf0a09b7f5fa3868b3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7b925820d608a5a002df87bc94265584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6170a78505fff7369795ee3bf920ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55602a2716f138f3564460262b7dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343987d4730749471784faf54d87f9d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441904ff1247f45772cda3fc94cb25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e53a95bff5ec64680d19925114f69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf9b69b3df1434fc56f4cc8d3efc13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826bf211ebdd18dc11db2aedf47c0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf61e0f57ace603610342f90de7ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5042c4462357d1ba28a8bb782e7a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219ffd178f7704c6fd9c98a008b547594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fe409d2f0f910359c5c2c421c5d0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ebcfc8f53e4005efe6e6d4a4f827c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5378dd757be57a0ec40469a6d221a7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b222d949e8df0e0634e8b92f88f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b40089cb02a9adcd9639029ec7c62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223fa567f1f6182ab0473a9caea63d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c828723b1fed5dfb7d730092288d6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4cf4e9185cc0eb6e6f393f9b180c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c7db060162a62a9eb391362a52a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623959b0556f09e8dfd72f082312877604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec0bfb3dbb3dfc4335fda054eed55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab05ff879d29723a73b1c0560d38a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c5389c35324e4a567796098adca1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6009e140043f735b7ab05c54650da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e93338b7978bf5e0eb45f89fad9b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071cd72de54b3002d16dc08c91d84d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fef00d4ce0aa82953e46368767cda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f17d3e1e317b95bdeba67bd0278b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c333dd6c66f1da5eedb096c63fb4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5718b068ac0a9ff17959f6ce5650614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1296ad56cd13fffc014c25fe774b4b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041816b3e50d8a6641d9a303e52b685d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc008d15b34acc8c66aeeb7c2c14e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea926e136ec89136992b28ea47822d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efacd5f2c9b224e4dca9eeb1c779988619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625a4290a406335bd8c4a88796e54a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ffebb93659e451318f14ac9cefaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa50d027605e0a9eb6d45361d71406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37837ea11f0038f93abebf59afe7c78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa6bc9db91d41316eddf6482b77640624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888632a10cb1fd8f7f6634cc34ec059625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e39b24c188a70e2b095873ab0f6a60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3ecad16e4d963fb482474b421f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a07b77ab1b2ae22f626d0c4b7db8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75c3eeeff14be30d28fe914a00e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee0c63e565a6e34e677594d9b9763630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d587d72801fbc95a0148c565e612ca5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9fcc4bc8e6012fbacb46ba2252c03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c672072e5517b26b1e145f5a41439e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ce731eafc4a5f2b76bae72c2e94c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208c651dde871f130a971ac473e5ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdeaf5e6741e651dba2938d277eae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2747b6bb82dd8fc3eab446c93994e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7955fcdd2dde20d7acaef85ef77c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef079bbee61e43b61f5aab8094c38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1797ef9ef4c142d76ec822bfcb84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21eabade1e72fb1d8cb870e73b3f97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ad03a33d772b9781713771db9fce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5070bc9bcaf2f1b7120000c500fb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2b010f009d1230e72803160acfa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a0113722cb8d6832832eac7ae6d5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b622711401e755d7ed9d7f4e34d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31205e1d94aec34213eca877259a56a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c26105663019aeb72486ffdab75e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8cb49df6f7ff9f76ba28c92e1fc1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0dcbbecd3168aa20bac2d7e0a8912650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6108b20216505600702cb4a1034921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92488f9e8cd1275a638aaf8c43e7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5efebad7d1a3bac09eedbd6f3c9b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a8033346a09b7608e6ca4982d31c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc7c1fa4135a7dfd6aad80c4d5d2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac39c9d6ce1747ac983ecc2558ee1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612044d7846fdf25c61694a0edb7f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bfd81dbf5f635f827ba409bf70f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323717fc40cd828dee2cec8a36154583659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1b0eaea6754e65ad6fbf3d996852660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae783e73ce627df35bffdf05ee15b08d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068fefffb7ac1e585ebe9d959ecbf3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d11acf9975781d21347fa174906f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c364574276ad91b0149f13a26d75c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a271f60c5a5751af26f98f30dff09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9637cdb38f9163c2e33374e77534d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a61c27c20386bd9f2ccb66a6ee3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddae4dd80ea7d45f1c90608064e7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de23b27e9787623530e349188f106669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebae8b9cb77da6bb39a3d1409bc88f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a54a20e7b8b5443ac63da183826478671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723dd4198c5220d9bb83121ff3f7846672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d8256a650c7574a533e8492d28eb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7708e4689fb957838875fbdd51f317674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d3fa0c7890c09f3f4a43e9ebab8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf08bd23cf82dd7f50d309cddad5ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8caa518878d527a3a3de0371839c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8032998b37465d7bfae8eff9201ef3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c4bb6526e844216f025cb867ed4e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb70fb2de1866a1bfcdb175d96c1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf039273a9903926b91e7891a1edfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67e405866a82a3bc617688026fa49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada1229bce0d4befe28f9af2a59678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694a4a5c4a6d0ab068b4b6874a271d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613625989eff38aa381b0b74d9b705685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3592bdd3abc9942ffd6ee583edcf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b112c11ecde69eeccdf90e721ddb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd07a8685f48852890844143a470a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753393e02d14b04cc5e7dd6168973c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778941350d36a1f8ec2c336e864341e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b57af9bc2f3d522374d463ec3f5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f0b6484af2b12a81354d82605ef7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef656d27a5fbe68e71e57fa51247c92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72718ffce157ef323930d2a5903bc34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328b9861076327dfea5d1d87391a35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4143c1d7ba081740aa7c65c9d5c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559842de45f53fcef1a9710f112aca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c973837cf9204631ba53a65f1761698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce595fa925bb06bde5b48e0771268a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97480fa31fa2e7ade7093c827052d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ca9ef32dfddc20973c10746637b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba684734db54e6d22dbca8be1fc9c2ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a15c11f9ffa2668cfff2fcdbefff7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62aabc5db0874e5da8e2b83cd7af7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1048772883ad86d0e1dba657c5efd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010908d85cf514c0504ebff92cbbeb94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390355b59b431a7dbfdefaacccc5b5ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6fc772900f3467dd51ee515740b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c61c125cd372d96ab6ef4357fecd59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dba76e34bdfa1cb3dfc62bd6e3e62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec350a477159e0c7824195d946559537711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39936025d5f8d5cd200e4890edb77e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24275291547de1c72e523a33e23bec6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a4d0270c4ec6553b274912e9231d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1279e07170c09daaed2ab0f5f79f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4dd4c4ed01ef69b2d19c69d800b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8583d3616ff4bc5c4d0ff1830e9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a06dc02257af984bbcf2e7b56f41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f38aa49ae897bb40b2efc56514f550719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1a8fa476af6b08f61ba7ee116426720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67612208dafe986a507da427a77d02a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969c88a35a0e29d6c45b68b3a8a566722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7958ee1bacf807f5fd343f77961d5e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028bff96b791078f5b1c359fa63c25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa46cb38e55b1a4f5f1153085b71a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac37c659b459f78b4b9289b31d019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47cf1ddb6c8ff1e0f936cd2b42afb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aba88debf6dc0bebd106d95b0bd26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca3f1a56ed6743c2f1ede03b512936729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d94c42cb0c074b99e86d4952f855b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456970374c0b46e00b65ae9883fc5ce0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105785005c6bd44c4db99922626e2550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a524084978523558f251c8b3e135733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed012cbf784a712559e28d1c58392734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260ad0de8b21cda42f29c1d945f0bbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2cb214103b63eadf54f71aa86711736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fe9e2291f918929956c8f50885fbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217490db14fe5c297e91cec6c59d64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881f56ee3e5eaf7e2b07582148fc71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f196f437a6752967e6b229cb7e43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f061414554b7c976a631094d7454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc9e712ca04b53a0131705b20b870742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fc6e25cca59d3446f8907d3f57f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e11dc303ff4e37524883b2fefc94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a875da8ddf842688fc7afce5e1409c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa1b585fa05964882e2df54859cc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6cd7d52771ccb8abf9a0fd20b780a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694f7ae21a66d66c942209769090b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d7f9c274e83544d70480939de2571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f8140e0ce276d5effae3757c525e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ed0d3dec674da62e80969559338d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871302d5b9abda4c77512c87858aba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d94ea5cc44138b8474df8f67d7c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86c8fb5d7f78c327db51345351774754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e6e2ffcfd964abad6e52a1a93159755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217f0a5021232f201dc3f6d27c5f21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f54aa60f97d99c686bccaac484e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032c271c64b75ee808960f63532c03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c62d1418cdfbb74cb4b01fc43e48d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6773f171d9874bd8204d120d60e714760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ec00cf36e523aa68fa72c3093d7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307265b6333a5b72e4eec3b4ac1ed95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38b365a9c7ec948829f2957c371fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89b4791cead04806964dd9c6ca3d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891cd2908995e5f872038b23f353cf3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b0df8905a165ab886cb2d7891fd5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6e7fc50db312e37b4d7ece8598e49767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>