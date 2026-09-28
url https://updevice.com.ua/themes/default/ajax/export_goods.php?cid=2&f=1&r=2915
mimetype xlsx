--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b119e8e1ffdcf460006e84f0f139b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16485e2c4e66e7149abb7b7b06c45a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c95ea90f7ea1e98672fcb8eeb39fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300555a406400c4a1097d09d2ccd0734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d952561f6d61189161888ae2272245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93744abf158ba2e041f626e4d7789c496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b7d3efd63fdf78cd7327d96936267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4f9464054c8d6fb372d01be7ada38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115443f6d70953da4c9d5f498c0b759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf3536931f80d16097646149faab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a5be158f561f3cc724f336f305d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561cc13b0e11b48f1208aea005c411b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ae748b2b3b7215fe6309bb50ed0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a86ca859fad21f01ec61f8c14c2e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb923979eff1136e87339866db84622615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35e4fa354c07760271186dd30299216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bf5383e261e199f7775de09eb31e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12251cdc31f368e7720fa5a45c96a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425625bc68655868df823cdb7e9dbab019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f36aa69dfedc3da60415470f76ea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404ceea2bd28af9a6bb93c61b1913b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0878ac15639d8112e024235cb525722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605681c7d7f90fc304ac9fee509ded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472b41083d304dbe847f7f84997283c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b5c083960933b219625203f688f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbe210310de47867996081b340400426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa566ea03585edb550bcdd93da7990f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943621dca23b0ef0ee823dba5eba2cdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5108f5d4bd62019448a9def511da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd5d03bf910aa4cdc153ff4e0ce1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7160f656874ab019767454d8a2b10d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70514a212145ec570c8f8e18c2cb198332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fb473991861ba995f612bfe316fe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a9cfd66fff2f8ebdc57c30f82d5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6331ad615083873776e1574564ac0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceb61ef04de6e2235d69c3bd3bd1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d3372d18ad5ea14b28eedd245feb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb2525cbafe1ef48f98b245e4f80238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a891710fd99a8368c3b938a83684d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347db7a6ff7f42c123b9db191c3e6a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada32c39caf8cf4d104bdc9092ba2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad4bdf3094086b98a1c301edae5b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673badb77b41ad36b91499c7c79c75143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbee4be3e4e6e6f68b702614b5af5d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d83f702b2e4182b1d4e9ed121b4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3455937def27e356202edb82e89b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048987aeed9008b5489c976f7024b58a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2de54778c6f9619b705d047af0af1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae1fbe25dbdfb142b1d7d4bfde83049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf76cc7a3e3a16915d3b256d19f65450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684888d02223a2e746ce811b7802c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4a5a0d9056ada47ce6106baf184352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3602971d0a8ab70b18d5c65fa0a0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2654b44e2e7a9ad78106ff2bdae0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903fe550e3adea83bafa8edcd8be7bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fd229a344b01467be10a0eef3afe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbcf9e3d5a4456f598e187650cfb8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112780e8a5d7655e74606df3a034b14158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3977932b2959dc290676e76366d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5abd787f0dca09e175b9f36c695c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfdb343dfa07b25b7fcd88ec89fc8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b798609a5bed639a82d92d6f4c3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609820461c9bb71eac390c05c07523263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8780b7f2e0cc86a4421eac0ec82d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56316ee0f50bcf3c269a960bda268d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341484f3ef2df46b676aacff1ea9037666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f841f73d07351b6937c73508f1d84567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1863b6d8ab23bba7832bdd67df28468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e014cc4bf7c64907ab6d15a9ab0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f76b1bae45651bf3089df92be0b2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97055327b6e9d066928b4b7d2a3b15bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7142af830c7498475cbc7a70ad2f09372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7853a9597c28b5c033b585211ab6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f3ca65a28f667303e6f675dcf475274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf65c5db118eadc6e1b93dbae910975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09a71b901edb79940181ef34b2a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d434539741d4d8393734a57aedb63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20eee90b5e27e9ead08f44a8ef61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b16ae0e007ea1290cc40d066c97a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e3647038c823f29e5898086f0b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b299d9a2b62a3ae74021596ec8c5bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d11a2934625cf2ce82bc23ba3551082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3d9de4019b824176debf7bba7ab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f51bbab709606463b93e665dba48f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce53af77a177894a56bc3cf92c267c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1af4fb6e673d2e22c038e117c6cb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2f9f924fc1e6515b70375a8602b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2176bd33dfeba198891311bc5d3655888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747271bd42eceabcb8ff4c698dc79fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b25770a1cfb40cd5910c32a1b4a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed59f7c6ce28043a17668bcebb3be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20df29d5cd2dfa87e5d4ef473d3f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0dfabc3b188cf6dc4023d1b768ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e7a518eaf2d4ac05a81032d2cfac694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78981c359cb80ad0f83fe848628bc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d270306be0d6f42910a185b08b3efb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d7dea155dff593d62ac6c1de09a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ed82635c06c3b78cd1b0f8233e57398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba317297f68044cc3531e0f49fe6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc40a18fae7ede5fd91c6afdcc6e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553a79f5805a44119e42c2d7543c49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a8c19b67d221abb2fdda703bf677e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084fad3c603cd36b4f5198e4fa90194103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e814ba0827988173fc8d3ace66335a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57c915cb627ab063bee7d69586d39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff9535b9e3f9aeedf43dd73f11e8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f46f9094d438f1b42208890d5b11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d175f4ce01f67ec9a84fd0cbd3a97e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e89c91de6faee33514a68334a5ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30ea622192fa8573652838383b964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8a3278bbf2ff0170ce9522a50055111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c85436dd2f551b1805ca67ff1ef94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7e6f47d2a87e8f1c71ecdfdb0d4c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c811cf4cc66613f3f89d00be0cd2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe83d276467afd11cf8ea4a4b8da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189e4e86f7a171fe0522d5dfe051ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a7586ae6fa87397fe30c1adf560ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f0779f685f5504509f7a9a63043c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410ffc45ba72ebc140d7226aea2ce5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90432412f1aa4703bb7b6a147d6f314120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d9dc43ae2af4373d7494e26da673121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4151b8331cad0a2cd8b71214f9e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc105c73a69d0a7ca42dac00ef2d481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1110c824e06b842b566f2c5e74344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca61aa64250cc5a95e0741dd2984ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259fe0d84f2094f5b4ccf0be68ac7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca31c055753e53318e1a075e8da76b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e916d2b54ee24c593df747342b949d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa854c2d757ad9c0b8d88330ebb10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec60934877096a9100f84e609ee49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db602f78ff9e9a1809418597b0789131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94fb890a955eec357014179ffb0157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aef6dc2d9d3533573fe8b64d1b658d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722953eb4146596d07b9c6dc324980e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430d2f1e308b6c834a17475f841810135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee8e7ba5095180d24341bc6f53069f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4beedd1ab841c4a5db24624aa0b11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc6cc72700759c51580ad33a844da0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba9c041c6c6cba1c1594c04cb3035139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0a49e19160de283704b97af72c5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1f351ece9df73667c4fce04c69ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549271e62784a0c7c7419dddabdb32e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0418c74f8abc43be7342630db5a474143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba2f35a3c2e314bede3881fde3c31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd2fa6dc9536ad661a79a440b3c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7a8a45599c5d9c1ef27fa6a96de38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0c00056aa4106b971092879eb413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0b9631fbeea4f051821229403388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c601374d73bfa746fb973d3e797e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caa58e9f5f64a7c2afdba57a88c0e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f767368d66c338da1e123300a9fab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76adc5259652877f94dea15d573a64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade45b7fb88ec3c07e04e2cec9190c77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b33361693af8b0f6f0060f33c45f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5124afc02a4f8c0be9ac9cc802fb16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18678dde8f2b48f2d99556f945ab7f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e68c16ee49672cf8e323097313618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc998a87430cdaf8969e673456ee3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa5f56da160914a665134e38de06a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72086460d715892e10f16de04d743c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116f9ebfd3e389e6a4970e466c04db4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab122ee767acca312afdcc68f97787162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1c0fb026dfcf1431caaee706e179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488caf3c528e6004090d50d684d48cb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae8bb0ad5abedd8dd85901acd8d420165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977e4f82db9fa4c1220722aca313c96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab628b1075f115e248bb7faa008a844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcfcca14cfcfecd2464e8816bd8fd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728874bf9950e3194494532e3b0da006169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4a38ca68c61dd004d1d8acf9be3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec41049b7f0ef6ca6874f17f86d5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ac521a00bb15e50af6ddc6b394a11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7719cae4b0592a5266d8b08921df3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835eb629fda1e3be043612c1368f5c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e81f62abd31c03fd0018b5f9602dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834729d3b90973b5312c076f650198c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ca0e9d59d7750f4cbf7abb6c0eef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50559771c5317cd7869ec15857dbca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566553a1c3e38bb98d8f31fefd0bea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f36724de003c0b8d70c96c3610c58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3046650a57ccecccd9faddffb81d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41f0d750ecfe8b6eef3cdf2414cdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a05cc210eb1e14a96a437479641f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e81e481ac5c6c2a43e06ee5bf1cd2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380585edf8ee9eb1a9ffb8cda1dcf79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eca4228e6184b73e7504e6b0794cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585f0559a45b61a1327908b3c4327e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b851f2186058bb53a478998b8dfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fceb08fc6dca2b89946c6da26917f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869f6fbeff13d003c64f9fcf0dbf47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5db0e56ecac1fd7b43255ee9aa54f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba6184c2ac6e9a324e1fa4e8517e3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8132dba82807e893edf0cd794e7c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99ca14327704970cc14089116fe5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808440fd305c8320f581d0add20d40b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396fa1d73a4305d38d3f1090394744196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d0521822b674e1df9b04fbf3283b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6366ce2758793a79e4aa126968cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f4548f73fe41cb2ac823aefffd679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da39956921d7333cbab6d15f385da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81d547bc1a6dea4185cfe4b36410f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dfd1f0798cbf4ba0a9bf9a422360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ea59a91b58192772ce43e456fc5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f012036f3dee3386af6ccb96ba4e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5d559599681dd06c52ac0692c418205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd0339e3beb2bbbca3ba445b8fab67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aa37416011a33cb4e7400e62cc4d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18a0bf9b5f6f08cb7baef0d6d05d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860574ad7f9a1bc440dfeb5d97f3cdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be149d64734de3737366e3f263ba7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25cbcae970f8dfa205ab5c62bc4f83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739be3abe0e083d8bcb517fc2e9cc4e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9197873c2fd62b69e8d561026c352213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba8272b780818ba06e9d21c9ec957214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe1198902dc0dadbb0b27f36df65d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a787f79bcb0755f5090ae102c5e2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273e68fa5db9bfd303cbbe83557837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a54fa1af7f73a8bb3ff0ef113038f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2678cf4dbcd7135c297976d474115219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baefc4613ec3c83a544550ca4f8c419220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab245795227222b8d42c718bdd2ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a007b5bca3f82f66043d200354ec0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b317838fb48a7c590a1b2dd7e23149223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd1f039baf2651e21395ec92a4c20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade76a17e0925a81d66376a924a5e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408092614c44f427a6296f321b4db9e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ccf0e11f5620d83ab3a2777d7b4f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383f90925ec1444647661ad264d9e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ddc9fa950231628f578da946bfb5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894db94174fe5a9b9c688591d7372b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9004512f66cc908f49d1f03b1656e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bcfb9a20c08cf9f2edcb183337d7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9765c28858ea62e971fca768e1cb11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9df5afa7b5e838d9f9c647ef4378e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeaa7825310e2bcc9b727957713450235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031eb1eba44e69b54a3102211f5ca49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2198505fbf16641ae97f91e3a0b786a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0aba1b3be1a01e55e6b53cf99b2c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d124272de9be1486d3696ff80072239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3254dba182d0318b61da1034b1451240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d5f1010e1a40617280d0f78548884241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c53c4502fd3fc95f77fd03fe4148242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b625da775ea07f84256877f88db8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b427a5eb22574ba47bc02aa833ee25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870731b911f50d78e48c3d6ef49eb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617179bc6f3ac4ec1ff57694ad8f7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a43e9a6506a4ca800e52ba049f10b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84919deae8b0b97254731fb398c2d0bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e237e4b81a6d0256bb55d9810954cf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f082af1b9e0489b43d69f6cf914c83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ea5864a33a9e69a294c05f57e524251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623a4bea6861100dd084a6847a6fad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33705658212307c148ba51263876848253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cee0b4e65529987bfaa2c0dc364456254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf9fdfad5a0a20bb67a41cda4c928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea76445a3f46014743e11068e5c4d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5fa841c006e03cca010fb2ea274d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4924e4b36dc966db3ecc05933adb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730fd8205a56585dbf431a3eda84c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a2665a226620020e55fcaad2557f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee616d03a6cb46c6f3fa34beaa769e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc5a362d1fa42f9012da448f2435b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a108d5153f7dc998a8352adce980c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd0d229ba27c7b63c22f1de4a0285264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8251f6cab3c4cbe87fff80c1e9e852265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527492e483d6be62fa376ae6545e844266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2556b98102c2a5e89155b3de2150267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d847e0a0046b8301e3fbd4b7cd7e93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52c6ad6fbf1d1ac3bceb4c89a99e6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7485911e2d6c136a05a18d7c78d496e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ee015c9e83e56dfaca335006825f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbae339efa5194162f9319d0f1d116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22fab6d917e7f255ec6b93d544183c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaad822a1066c2045b74358da3a16d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95659126dce4ba205b101b404943b230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a3bb6c19256d63d969e84c28020af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd81898d1e935b1792675574c54192277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500fd7df1e6655e122d9398e0af278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf84bbc09948449381235dd0189ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a9609bc945360ea3a7ebe126f457d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f2effb25a9bee159459b2bd411b2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d91beb5a763c81ab866a70bd86f76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777433ff15dd8965624c218a6fdbdcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfcf60ee1a90580c53cb26de27749284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5208ea848d990eb66488c741e919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273202759b34728d2debbc3a6209862286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceffae7a0b2886bd23101c450c6f8b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b9b6aad8cd9e9adb198c522d0759288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b108a01c060dfc9c0a9c0b5163117289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433b2ece6523567dea198707e0d4520290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b6a4f1642c00ca57f987a10617a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4a73d8ed083b95c3f30e5dd5b128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8af731b873612aeb874cba77c869e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9d8bf150045097c4809d91bae900294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0df4e47e833d2e750a738d7b4728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4a3511c1fc664b81429daa5b1ce2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1b2b51272f53d604e8d2313d84da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b243d67214bd12c678a828bd13c83c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3f2abd3d6b62783a0f8671a11d9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8e72c3e109e3c1358fc7280db939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c48ad799beb7ad7270cb620650f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa29d4319025f7bd53f1f07aa7bfed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611970875775f945a85bc79a5c7b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4f6f2f32445c4105452ce36ada59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53452726619def7db88a454450c45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85586e65f923e8ccb79ef48c4d5e03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164106f8e890d9c803c1f932371e0e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63988ed31a1f71619c4571a25b799d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5744c2201cdb455367a8c71ecd4be23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4203154e3448d9afac6e2fd4fb721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62220e5c6c7eb066d82b7c025b038d36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92d2903d80ac1776a512a49e1c732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6128a2f3c1fb9f95d8de60b2db9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb106a21e4372bd3e2817e9e7579049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88aa1c54078c8dafae4df955f5a716315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a91e4b1ba9b1280d955cbc2e99b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4a4598e9029be46c71216a29d094d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa707064f8fb22506c337156a2cbce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944cd6582f88c8230f325e508c2fd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a388b36a306c0722696222e0d60c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e381b5ecec09e87c54c808fff0bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292861cfe27958bbd170b1c231eb81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282879d8529328e017a8b3ffcc80187b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce5e600da9f672dd42c5df91b5973324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc98195f7a45a24033cd1e8365ea1fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4850ff5e010a7a3e455478adddf6acf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c57f5f284b8f4151622c8a876c2f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e408fb35ea6419199dc16acfc73528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2137450a6fa8dc6acf7d89824e7779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd20b61b1c45a5d1c7806608fba649c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb608f43367ee3eb0fde150ba6825331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763577f7019414ed1383cf387a751a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd9619c488ff5c0520bd05fd026e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be070881cf5c2f86f627d82447388334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0422ac7d11db166393655323b08b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f16f51e5cefffaef5c8c7b99ed159336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06311dd5b80bf84edb32ee7f2245c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617c29c1438c3ddcec70c4944e723e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc83799f59e515130b3c9f758d8438339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f63386fd733a6190505ed99873426340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b43ca980ef040b7420fe6b1ba353d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0940b5c993d5d9a956aab83c51e106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb334ae2dca2b4b5663086bd40c9ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166cab4b0902cc1901e6cea696c5b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea75212a0aec340ffda6d4e73ce789345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb6be8e31d073d0394e34a1e4f8fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba669770bc5c9ed4c5c1dc1d86ebd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f7d80225801ead034901c299f5ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faacb4d463d524a273eecea6f5b2f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f49967a9ed2313ba7879e00b4299350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ba868ba866b9ca8793af6d3dcf1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ec5c092332a11ca167314674271a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5a5afb74ffd46b4b139b31d7bd72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e600d8cb69eaf7ac24b2a5351164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5fad8edf311af57b9920d1bda2fce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ddfe4a770c687d30dd2abc7affb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab0c8c68161111441e0c83c84d247357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77768faca628021ea953154e7796da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27901c318c6ea5fa5ace32914adcd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaab4b99272c847ad0d1f59ce87581360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f053ba2ef6e9f9e7c41956bb6a88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c622a69c38f39e64995467d3e50a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c338182f0a6b8fab28f472e61bb577c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28510384af67841183bc9fbe427f5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eb468c788cff675941e9198c70a0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0458d6a1bade9cd151abaf44e62598366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b0472f06752d741deb1751d26358367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c28f9ac776bd78ced4c47a49d75e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ddc1f20328499488ae7928ef72e57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76d7e7dc44ea3529cb47d57a1685d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e50af14dd6ffbf3f7d2163d1a99c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5e1f47f9867b4678aadcb710edce6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b4fc8505fd9d3a98d528703c1be2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84acf6e6a99ead81f4ab068bd507ecb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f030090b5655df40c887ab8a6db2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d79ac5acf0755ff00952b1bf636bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd2caee5029bcc3095a7414c34be8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90f9eb1bc9ee5465d1961b2a16b8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef93fdd1fb61899b110d134db8c767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feff1681f74ccf738df5ee27becafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc89b2ffa8c118af368388d342771b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765637ea0d4a4637c18463b795000fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccbfb24ad9f275eee0c526697e24ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381dbb396e75e58de11a19fe825fdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba037bed7fbb3b2c09a50dd8291f005385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37501fe075a10ef20ce93df2bb434386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5f7d4bc158952bc42e533c1b2cee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b0e47957dada49481caaf78d833e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a8fb83612f0cd79b99158d00dcec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efd68ba4af4771ff235ab78054bbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d049cb252f330d6a0f6d1c68729a09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecdae0d454abef21fa3afbe8bfc1b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ff7e04f5f7ddddc19bc5c672524e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ed1ecf7a88fb6cdfb4d013213241394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b38b63bfcc374c8a2539f731dbbd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484ba522e003bd50b7a1acce3b5c73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698128ba6fb47482989c883982a406f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ea76239f37938a02503ba05c7162398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66700e2ca1ab6a3177e32614613c7ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cbc143d6b6819ddd6c7549f753d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5205accb5f02cddc99321e147ee30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bccb365baf823a734e1bd0c6fccd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e18a6dd88792d04e4d5507455214403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ad9b5bee4e6b28ea08dac1a13f80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2453b92eccb9a7cfa36c4b1a1dba9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0e0397c7848ebe1fc66e7f61435f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d972faada5c930e208163adf9933e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a29786349cc4fd1a36dcada61f3381408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6230b3c2231a6cbdec6b1dccdb401409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369f222f69e91d6c821a63a876a29f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b6f2a02f0297d294d226f41e62d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa39db53df2b0f0a918aa2642acf24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9814c718588118e292a00569e2d5d1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f0abff363e09e1b3eb5516efa5cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48d3720bba5f5a5437e35f4ee958f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3f5f8c5621b750c8c9017e7c7779416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269cf94e34a68623a67bf0cf3c9e83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b350f6a95643973a851aa0bccf8e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ac0982315633446f4465dd2fa3206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e533ae5df3f29bc700b3325ce481420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46e72b936c24a05f45012ceebbb10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36f2bcbe91a8fb43e9d638347385b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c983f8fa431a5691e7619c2e0415423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498da607050593b044701673805464d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63853cacba8b77a5da0a6a78836b4233425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcc155fe783762596d2a63de9900c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d5c16f20e600c8a2328964eb2064b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42edb85621e52c6dd60eacdc00e32c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159eb67820318d0599bb7a6becb823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bdd94c401e06e25f03c030b4e2eae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55edbdb488ad7c0d0a73b092e3319431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af2391f67fdf9d20d712c38226a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced34173dd10c1685db31a76731647c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccded84d5e32a2d263c9a6f5ac6718434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a98a9aa89939cc28a19bb28f78960435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e012969d341f95cb90fe3768278b23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676304a572a884c5d0373dbf424a0da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7979cce0bc60945cd2228e34e2b2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0fa0eb4ab94b765e4968f4683f130439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae153f802431af34fc5a0b7ec3fd73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f63894a2e0810c4236db05db94d38e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438bcf3c6a2c64073ac4a9445377230442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5258170624c5e0c44b840110de780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf06fa00ea9d1f2c27fd9535ceb70d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb05c48d77f0e7ba8c1d1e1eb404d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d69fd48cb2615d0d7b96beee383f5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f8a9c5467a79f43587d61cab4918447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58792878ea673290b7a93716006b76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dac93e377b719e54ceeeaea008e85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574db989c4992a0b91ac78d2e226ff5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593fdb1130e6f4f4a6f592eed8a2bc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefeda8c04bc8ce92ab63f27478f81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233484672b4fe6cf42afb8aed957c3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d9571bc817dfa3226a48823c5d5b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88a91807a55689425ebc16b7d5be7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457a41c5a5709deeed7eb1e29797dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45184518b52eb1a434701f87fc855457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ba5c4ce6332c6180e895f37c5188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12809e8a34425ade18db5d0c91ece2e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c07b33b58f4e849babecb84d6ad9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9dc0e8293fe3fbba08c29c18cbd7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf472222f15a794dbc3bc106917c6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f56f7404508bc57f75e0cf4570bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067460a415f2b91d8243d4155d185f75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e39b7fb461d255c6d7d8817becbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09510fb924583ce93291fdbe00e7a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a53b4c9688b8e6c0cee360b8d1e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb63026bd4c07e257fb0821141315468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f221133dca4c291da48819f6c55438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676221be0c6fbbf7aa199a4ce7b457470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef7440ee7d1c440b28a4b0f0437dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d102699c7487dec5136f570820c7c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd842b9a643f62dc781edd997177f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a5ec73aa3b911d2df2d1a978c4fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd11ca8965762a3aca82b52b695f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703648e05ec49fbd9de333fa49b4f51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81afe643c3054504c5b429213527f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5a9025dbd8b66fc1a901a769d22d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13bd837ada4ebe1c558db7d3bc2253479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2198c24588951ad045029ffac0b85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41166f521e08d24e62b70125e5576a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a81c459f5bbdfaa33b05b897c814482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5384979461f8eeb8c4381c448ff87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb67ab2c884d0ba837e28bafe8c4c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b53d07a7f5b72d8e833732261623f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bf7addbafcc8ef0e50dbd6fa40564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec30cad4c22b47749c29ed335ce1e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559aee46a48040f8833fb904e42ee7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87747376588a7494623a396443924a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540172ee95e35be3814e630b7ac20ed5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679904360de222744ff0cd1f0f290db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15e95302c9d68d8657c1de5514bc26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d49aa8f97b67bb22e46aab32d688493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723783affe79486a38a7366e00e049494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ba7c41922515d53c1cb711105126495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23fad6d0543e9f1a27e3bfd06142c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f6f8f576b9b4c5e2a9147ebca7f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15d2f3a4fc492d12f3c334afde2ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52343863f717e660f8c2767ea689007f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79710b7f487559e3a11ef77370b49080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02937588544e050145acf50e29e2ef4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ddc2ea8733f45f85d9e72857c586502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739626a170e09da725ac40691c8bc4ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f39dd5282a5653f4749654bb7707e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173f8e7a31fcb33a29281fee79ce12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187a05b93a2ef0abf1feb7651792d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969d51ed5b3276a3488ce4f83cc21b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c91f67cdc8dadf110de2a3f9de8cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770e5a5c9e67f45ee59c40eb3d97ace509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6721d81576049f72bd8abe3f518c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c181a6e6ba8de7552358a9ed87d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8692e0f5c4708657c2c989cc79234512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fcbf1edf50b7d2d802ad4423f503513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f8faeb779238bb3761e2e1a3eb01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744038f44952be156ced624b7dc3e4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ebbd9785efccf7dcac7a8c65c333a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e956fcbccb74a2e7b3a479fd61230517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0b4acbe4b2adcc30472b4cc8b3ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758258470f71c8be52207c99bb3cc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f451f2471858c8dc4e58856b3ffc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367742c92e1b5409183fa33c83f592521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97dce293ffbdb45cc86d7f00fbfd88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493ba3eba31e8db1cd6ccf1b636282523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25392962f31f8f365b8d52d5c63c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9ea70d8441418b70d16277990f96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9c42f86dc73f6a48becba6d7fdf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebfe1abaa5015c20d69263d5f354ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535d9b1c6c0011d08395fcaa793995528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f60a0f17c48829b2f1fef88c99d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98333e673a77f952830e4b36d5ee845a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe738d4880fc127c8af8018774fc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714543f64f884546f0327e0af55d185532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f663f741976289c6968e5d3d9ff09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f04884a1336a79d6e92eb888e933534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb77fc544141146424b51e0bae4ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea2eed6443e502f7d0082c39e8ee9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f7219aa08d5ffebc4bc1a2297a088537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51414450e0fd432d02b8fff08e235e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad76066f041d7b02015f812a10685c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a266cd9340c1f0837b7c671cf6dc22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343c94b73b46ec8699fd0ff6fd7ea6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1cfccb7185cf8c1d1bf8744d5272542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb219efc937d32b811b379118ab2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652312ad740926835a9f6f3a177c2bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1b10b064ab97e681b0ba3ca105ad8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164b993fcdcc6452aa5e4fe47780f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa575d5961e32461ff2c61430aa6331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5ae613c146e4df7a06ffc18f04dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ff405144534948fe1918043db50d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d06ef8efa0f9c6eb8320c6e71a9b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4374564a97c6fe5460a0c504e7a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20211974a83c5efe7fe3c5a5833036552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933cab36b94d4bbb1b2bff349bb5e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfa269ece7dbfcfb1e8dae555b5ce7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf6cf647c37711e3e792fbd84ee013555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be006a7f4ab2eb0491f26e8aaf6005556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0998ecee352b6ba00cf09b1675704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004c48d6c7381b66ea4773771cd810558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dfc3193a1783fdea0ec40df2ec919559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc6352dc3e8a75794209234bdc90c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da37f89a66821d5386af4fccf1b5d64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a44545c67c3e06a66db559f7a3022562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085380e63f1027b5b7e98b0ce3079a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457818612532b0f3b6666a72eaab510e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580885a12a0d63afd7f38616c650f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747326f3e0474bce365b98b9a2b51dd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c459abeebdd9b00b571ad6f4e690567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a23d5a02384d393fce83559384eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c87bc2a96402b114e3b2796d3c44c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd88f5c2c460b7566481baa77f7d0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b8c77c35dcf8b866961b88c12623571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31968d48bd5a11afafe319555130ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a6db9b234f3ed8dd8087fc0f9f2c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8426de66e1b2d1f2335953913e43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0efe56a9b8fe73cc6edc06b7e67e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d4753a3bb7c8fef24ee2e3e965ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0c320e363b9fcf2b92f82c8aaae4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abcacc9c96c11fbce41f9c0fbb9c97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761387fedf8f59dd0143b7a60110a9e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b741ab759669a5705f41f2a6b632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed69f3e77f2132a048331a1d366d47b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dfc703aa5789a2df9c3eccc98e7a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe675d2651857088d39416bbd8728e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d2cc71dded6db3d15e6e233daa00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709983df885b8a544e83bcd707ac77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592d093c02e58a511caf26d0012027586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ebde69de70de1b631a49b37e34f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e65462355e1c28a31a7268127fd88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8eb7609a77743482a14b4ddb879d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf19b22e1d16b86c2c9bac9012c0f29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf3c4b5d23d5c42770988ed6f0d8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b027e0903d9222feb41f52e7e95ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a0a8513117f83c29a9b3a230f892593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930959b761c6669ed9020db9f5858db1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1767cc48b37e265064a6159ac5afdf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c4acc6597c06e922cc5df90e68287596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73718c04e0cdd6ecf61dbdc81e3b6398597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ffe5fac7d32bf5c3d3c73a20acb3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5381ef803479eea3af6b0b9366cb672599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28920789ef71af78451654b5e33453600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b04bf5b3f1a1b369fef6d5ebd881601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691dd372ae9dd6b9af9d348bdaca7c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b816763aaa79b44be6bd9d255e05d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689a768b11c0d0c7df37d0c56f8459604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535438a9734cecc0c360211d850b2189605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfaaf2368bae433c51b7efb694828a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942183c7ffd5ab9b8eeaab2247e0cf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22aaa4056a48a53cddc46e27fb383608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c37b80148bf9557fb12715c47a9642609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f926dda1980ffe96328b5042380c50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfdbf27b888382b2198f52e568569c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392596e09ab6fb9d3ee35b9298ee66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8bb401c7518983e05c596758bf91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b2f87734025267dfc4df2572c992614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8600923c9cc28e86bd23f5fc394a61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd451e73036691910129ac32a38d96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45cc617fa6828dc737a7bc6061dbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94cf03d91a519948f209a8ce9fdf22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd69e96934dfaf4324334e4305875619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350cab4bec0f2fafb94284b00c2987e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf9d265f220a59e12d4d95941a3c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c052847652b041b927513039c1faa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d9d298b4de2ff96b98297a69f3d70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef4973e9e5064aa8405ae963f2d263624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccb97e299d15e372be2e29e61b739625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b34eb88014522efc1f7842c6b6b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655cbc4ebe54c7401acf6c6f16a3445627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edddc3f9302094fda48f109fd74fb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9324f4a585210480b8fbc6b96ad1bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc5f30d5a5730f95eec733673e040630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063cb96361db9f791ef80a6a72ac56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229d5f9c569ffb23ccbcac3367cd676632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbbbbf51a52a17869bbd5242659fe3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d4a8f2c08abe98f5363107d6f53b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456b069a5ed01080700041ab8b354ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ee6d7982a27f92fad5696f7cacbe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a53d2f2a8933bfe6cf905cb0900d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68e7a444416150ccc06a288a098f8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd821e5ce69e8ceeb1d78f6ad96519ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f4a297622f71d4712d4e2ad73e4bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2076afb18c9fe33552a207bb9836a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e8942ed9af82daaad9c31f808e6ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53659beb71208dab407f090e7be19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da9a7f3a82f1c598aa6fe4ce55ef47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2a643bf2d90d4e36610f60cf44fc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ced75592c012c54e685bc9a5b76ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520520ea7fa545873ce45cfed461085647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f368c5f0f7e77947d1ee46fc5aca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b928b1b56f136fac8d7f2b0f7c00f3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2703ff06c79679a20cf9d2f7c061650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e2ab034c1f6673aa24a267253173651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8847980e3facf4e7a6fa42770d58e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1726de0de9041204f82abe12f329653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bedfd7b1a3950282df1aae86e486f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588356c18111bfb7f88945693c92befe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2210495c16e6cd5083e8f955063b34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c82a3e3917cfbb3171cf470c4e0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db9e306622457c08a281eabfb297e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ee734a69707e88cc3d62664c6911659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee434bfef47107b198e2149097994d94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2c72922459abaf1faaacdaf4564f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdfdd13ed09ee031efbea8744a9eae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ad0df6295cbf1f4550fba6b3a027663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32cc526b224486f0a5e12a4f61773664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9778fb6e30609acaba9f0f850dcfbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70a399eddfedb7d3bee6f5f22b500666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52417f8a3270304c20471bf076a45e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f3545181e1dddcd1880e17f800f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d84605d34b0c9b2bde0830382384669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09da93c1f94d8ed312dcaabe112fa8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ab725ce2782d4f7da79d91e65fbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e454c6bae2d574ee491b420c91f394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f3324c5c92829586020f4a965285673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd5e8dc461c046fefb940868b1a5e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f27cebc2a84422231154f0e8764f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4951ac9ba86b2cf02a34bdbc20e831676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116618814d3d088d90f7d9b73028a29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb328b88669fa9382b084b4043f5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f57a79de6d2b472da597b0d25719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f9d3d487c8875b5aecc5114b90d4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d28a67fa872fb22afc6bfef83fd2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1716ecf4cb7b29f94f753764228ea5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f200777943daed6d56f65c3f1e67a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664e9e28884c8274479b839b87bcec4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394564df2646022d181601f865b0f42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac787958f8248d26a1d40c80ff1fc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f0144225cef502a40189bf5be405687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a662492b20f5df440143fe46fb2020688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ab03363f41ba92c57ccb7173602f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583d1ef05e6c3fff42f25e98a36aee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a20a1d04f9e8a332bdcc635b3ef03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ded12c50345bb7086d7adc3375f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d38545d18dd58fd722ad33d9ac0e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fd742dc618a50efdee4d7e28f5575694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a26c04f2e3578b0e9f12749dddc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910606f64dad6f925f887cb23b45819d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afedb36f569a26a00a9db9c9eaea631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca158d64c40fed6950a0fd11e2761ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccabd9004408cc1eb2395070dc8ecd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d52a668af5c849b7b9a361197727700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d371a9c5daf79fb0d72b0ef08c73d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215661574f58ad75d14193b86151640702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a22825106541bef047919f21aa4e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b204bb4464820eb5ea1a5f496a0757704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d539070de4b975db6c938e7c96fb870705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2daaefcfbdb2450286dd2e11b3a97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de4dfc2e383e421533cf1b1be42d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ea2f9878897d97321da25ed496a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31df692e15283928dbbde2cd423d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a59e0df30461975cd8ae6a1473695710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39810acd0fe6260ab8c2296e5dc6c5cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52baf6e2a84fe3d5b139ed0c077a46d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2bd526e9fe571a3d143ed36f9879f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee10c6f1c6dfcc580e242c5bec8fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08865b93e83932952b06cfdac000499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535c7a289cd6a0d2af8761f2e1c7a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00e79682c684a570debeea9159a4f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43da2cb94d11d4a95dae46cbad3d22d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a6100d54d08e37c04ec0529b243e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32cbac2172cb26c20fb5bbafc3a005720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d475a23312635b4e700c48f6c823a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d988cf945ba8d349120f7f46a8087722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34c0e22319ea59fb3a822f22a476fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036c861fc6ccd85f05e05796ca3808724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11791d5677a7976e5062f0eeca01b644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9072dd1c5b5f2f4c7aa4b89f14633726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604366c1221a1f1a9d8ba4d9ec2feff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7804bb4830e4dc49c2cbd746f84a49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf0570627ab021fc95d26c3b80463729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9866fb88d1acf32d2cf013c2cb94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1dcbdc17e3b415fdc4c3fb243e975731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e58e57e370e2092fb58f783af94ad0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbe0bc9cef39354eba3611e710ad0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad54d4389646b0af47f7144906273734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271105fae66b2b8ef231671cb3767c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55ac5f2f62bc1290ce838128c4c33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9886270f572fad1cac0ce06db037c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c90b1422b41b01c05a89da7dd10d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520db136bc9289c3f9f061fe47a3c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4266e1df99171e33b68a00621e1cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17995955014516bf4d5ce43dd9ecf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb5f7d49d7f41c5efcea668b7da89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004070344aef7b9145fa4fb61cc9501743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9540b6139b4a5052927f480e3606899744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36e0341f4d7eb976f21f45f6300ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0e2ad7d0c74c8c2f3f8d50005093746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae6a5c19f9437689d40f830a781f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab8dde5bb731365fe17c5bc80e6a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbde6b250ab8b420707958461f59ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e65a63049a7fb48c1060c891a8814750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87c9718b63ae809cd4cbb93f8fa36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c6fc13b1a9f162b857d36bc94798f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2844ceede370075234f18f6a2fc85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edba12acb24621f86acc67157b1ae52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224dd0dc02af38660fa36df2cc90eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e5492b9321a4560f92087073d282756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca683d9c409d58b3680ed8ac092fe1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f80550303c3313d83797e8e0b332758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42427ec9e95a5cb68788d63c1ead5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914092ca4f32e4af0b776b4ed4f63a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504a26565daaac875c2c5c7557e8f1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d9ac0d734fc2262316547db25c70762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e3786f8b51fe7cd59bdfa69e278a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b87df938094fd4626d5b4f827447a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31960d7552aaf507b4e360d6c01ace765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf29b510a45059f37542be9985e502766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d40b143f778823977d7912d925a1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca1d6531b9923f43f72b82c8cd8b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb27c20a517a7387ffab6de5f460d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095a5cd005d0bd93971a5e834e693fa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100075edfa439acc9897e3ccb2c0ff1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd349a74521aa1f383bed1f650df4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88bd6a2293ea7e46822a49f9d7e13773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a08b145954fd35291a8b2b6f88517774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1936511105fbcda853ab8d76d1b3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed984a2c7e23a28dd5a54f1dd23faa43776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2946d5c795e9117df72020b1001904777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac17768ea32c4ea8d4abd0f6625f4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a0dc909e571968d5e7ccf32c72ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ad68cd247e4998c09926233a716cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628d8993694a86273c890a6aa28e3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770081dec4a8fd5e68c3767b6647daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d078b78398efa48aeebb4920751b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d3a07284a596caa8b36760e720667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86736b36c4761e211d4e73fdbd5e8678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574d40a9f3feeafa78a2e680d2ddffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f30fbf1dd5894b244b0c6239609cd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f6d4a5e698ce66698ef9735508e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057192290d0944274ed5f0ef51e10b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9073ceae05fae92e7c5c0924cd446213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2cb669e1ee3cbcfe86db553d533bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c39408d0f9f55c0d58e747d6080d1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daeda130b6dd7332199a393ab7cb3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66501904de5ae5756e803ccb7aab417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e51d338521d109a731dcbd85a9d9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589162ae1116ab16714d12293e9ef7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c619535ad8cb841262a994199ebb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5406acb8d0bcc46eeeabf3efa4a5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d85c6cca5688d8a9ed77644591de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7c84d51f8b73683d5abf3feb51c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac209c245bc06499fc4c3f2f1f27f8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9257c6065f04ae070e5cbf581fb20025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9a2d15b17e174fd9ae6be424e642426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dfe0e8233022a8b4738469a6a867827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4255bcd62301d6e707d9212de160de328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2880ec55113826813d6b95b18b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9526ee2dfa8d61ddb08aabb6a863fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d288492d7b8ddebc3fb26a15cd0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd2f2e73ab2849c874c738a2948e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01050957019500d87c18bc2de75f9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e6d44f8ddffab5707c99783a6e45234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98765898a9ad143accea770d638a37235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f3973e46806a68704613c8500a0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bae680dadfc3313aff2da061198237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ca7240cc67e6a0ad83dd1bdb20cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5aa9a7996d84f5cb745e42dd4874839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91d14f5b767297cd6059dc31b31c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b560f897e9d14a95ad948aa93b7bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da72b5573828e17a59f59cd736d7da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb35eccfadc5ae9cb0b53d699ea1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685b968b7e34f8d1d2ed8d7b2b1f2ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fad67afb851b4e53fb4f206ee5a9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ad83ced1a5e5e94dbb8e3eced1b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b109ec5d0004b4d7577d9a89f5c4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b8ce16130f3b5d995507835bcb3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01db01ca597e032ac69c67467fca43449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18923c0e655f5e9303d3287f222508fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb4aa64ba856c6507e42314e2f8be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5c230526e607189ab72bf7f94eda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85998e68a21ad9ea485e8350c288786553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a62f04e9060681f991974e8538d2ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5c5a06cfecbeb30be7145b65364655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543035ce2441b9b9f4903031f3b855456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d195a3c9cf7afc4f063ed37eecec7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d35e36e1405954aad0a8e6877b2e1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c641240de7d6c495a52b04b23ae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda1e840ff1e194b501bb469f1572b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce3c145d6be6e23a75204ff583671061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f34747d954df3feb96e895de32d8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390d0dedfd846b1ea11f3dd12f921963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e9308597d192f6a249234d9f321564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d8a3bb69556045c7d7aacde8cea7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea541d876ccd091bb164e99dff400f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa6984b7f64f65a8c38dbc7887cd6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b15f4b40639f61c378ca2480472d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51994459a03b36a9d1c71196889f9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d6ebbae4269c70541b48b9f46a20270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114b5b4aa2f00991d5e4d74e0718a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124e1aafa1151a3d68a73c7f39b56b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f93f07633fb660fe169a3e44a06eb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813abd35fe0fd0ce91ab7d02f3f1761b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6833e7f55306b6912b3ba0a3a408ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ab4045453137a4493b5130a3333f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787d8ae2a2619fd7d1072a7f98232377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683037a7b9b2359f9eb41b30de947b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969578f6897539245a51ba88f95f0ecd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1022cbc16dea7cf11b24879a8e7a24f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98e6293256f602f1e71397ab13777681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be998992398b0d661fe236aab028dbfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f08b4926270656326897fd4652e2a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd591e51fe14861499e8bc7b27113c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc723273842f6a1ce1496db995114085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a18052304a2e4d07509a971424a6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a014496e56fe6565a9be11bd1ba933087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f94a8862754a4cd18581f2ca0eadb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cd21d71df000fd1c2dba7eb700f6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b4162e9a0795bc1e1da56ff1ce15590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c3219703d74a74f8693c2bdf0eaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c2e518539ccad5cb2d334f8c635d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9dde3f5a1add455ea20e1db3a426293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833d2ed390537d9a1c2732d9d8958ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fd0fd4feef4ca47cf0ebd37fcbc6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253c480518288a28596b3a5ba62e5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978fe42eedbce6e95d5351c0033b79e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052795b85ad83a61e9ae08da92b33398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd9ee1e3272574f50df0f8b1f26e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae94d6bdbb130af05d83edf3b00ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5cc6ec293eff727332498f88f043b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6104140cf7a5afb64a5c5507ada81c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d40d44653201ae0d1be4bdb5944c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56dc3d26b0da283ec053f4e2a5b230104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7783390ff8230fd925d7d13adbe930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1614dafc01db6797cd2d74d1907be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40488f3ff2c8ba1681f8b55df2457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7166859e501fd67d5c82fa28e81e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e2c769e970ce1528f35893c9d84b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538ff6c2f9f020073653bb15caa5fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a29c20fc5a099f7a517a1fa270cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7c9ed5aaf3932e6e636b0c0ac956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7b2e3a087f28ce3e36f8abf2dbf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fb5b656592db2691666112699c769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dee45362cf562bb5e0e3be88cf855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102bf62469804bb3e7f831e5ae0b8c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c911cbc798a5d4f3783bea65069db1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d049c639db350921c628aac4d34839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff2724e4c7029a2b52af4541d7114f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669141f5980895e69574b333f86c93cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d087799a3c100684c6dc2846e4e745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446173a6c22d43835b18db276c70a88c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041daf5e6398afe36ad8ca4c4e078a1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1fdcb94d8d19faf296025b93a7bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a571e00b7cde41275e53869d9d934125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429450e18956c6f57737911c40d105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c701b079165eaffd24f684e9b972d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aa233415d4ed4e3ec9733d64be9f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671334205c83d7a8a11551233ea9c94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb68ecab855133f1ce39c68b637fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315edb0b57467ff9bd7df4bcacdb79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc08cb44511e2402d51eae4ff4bcfa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d927ef5b3ab2a7a1c41df7d56138133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5588ef0c5fa4a9fd8b0506274bd166134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231fd1ed5457f9966262c5a68bc62de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650291fe25d33bf55aa967b77eb65b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d1f654da19d54c8096cb35225b87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ab3af201786dd5c9a97d44437efbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2bb43c770985bc9e492e9e210505e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc93a1feb97b236b7556c193c97df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82cc5fc79bc1ae4e71a6a1be7f85d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca95d0850f26cbfda8b5a756f8d92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f4c2a0024b47ddb6c5dfaa939345143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053344bb92ffb646e3793f86cd9e6c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624caef0f9bd1b53dd1d81a39ccfd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f79f918ce8abe5b263fa600f919a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e283acb51953858cc5f6777dbd9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03c71325a88851cb51218d9569c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57136aaaca96b42ddaa806f78e89f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f7970db8d6caadb68f4ab88ce9b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434390f0f634ef9a852337ec838124f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b3877c12daf6e788ebc5c3eb524f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9efae69ae12b97d0b6c5d24a82565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b16fa31bbf701a71af253fc9ce5ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d01e90c8d3da4607496de0ad929c20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06047a55f3baa8893bdd19081979f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e13b54a38ec9eabd0169d77b274db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c4b8a8bb452a2cfa7558fe8060d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b350940f93d9c49dae9823a122755a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aa70ca76ccc699315271d110c48e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0c5519c36bdc11a78198823a97033161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d514878cb5ad7c979400a441cbfb55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e202b16cf81a3df545dac1369339d17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754cb5deec25c2a908a2e566b1dde4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558d4836c9ec4528d097c38b415829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e371a1ab0cf4821d1b13d2a73d50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a0d089ab9d5f52df07abc27362961167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac41deae814b668b552edc8b0b7a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b38c83ca24e93b4415628ba2c87d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc4fbfe1b61d8e573e664ad9f126d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83682ca384a7c53ee73605d1111ef80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2ecf4dde5d11776e700f9b128bde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d190cd476b6613e584c640c85ad98b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7d3a4cecfbd874532190b1053c7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3fbbc86324f7a7e2a17f5dc598de9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c40bccdd0296668aa8070505c36046176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1b22f99fb38ca0f51767ba02c167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb20ccaa6572cb46365b40840acd68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818d5901f621d29892af16e60e41eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75637e40901c773d32bd6ddc1d832e66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246910f4ebc783f759dcb7d4c6da85a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0fb1c3e9fa7f0e5379a0364546aa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa71792b0ed3996a9461930472b7f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef12e7f97412ed3af5c88ecd541c08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e233e46b4a336d05a6fc6abbfc2e5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e545c1cbda4d3d0f2f521f7cdcd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1921190a5acd331cdb0f1775b9d9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21fb0a277d37fd6c0bd4679d9e3ea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046e1aef80b0a89827e48e227a88a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6e218c4fe0b6ecf8f68389acfcad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3da0225f9e67b8a9577d30137806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35cc850cc93a0340d7b3d2321de2a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458d8e95f48cd5febaff0c27ae1aa6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f271ce5cc772d2dc1f554333162386194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d392a37c68bfe3431c35611344d80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ede84dea6a2c7e540942ac67ccbd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306242f78291ed587b85e3107b93c210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615601e0b4adf291e49354e8ab1f687198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2531da1f6a13af5baf656b3acc6017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28050e0d5c0096060c3e23abc29a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f4b1c5dfa2e2c6ee9dcc580a20bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2223674f4ed750929a011e7f62926202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf8ffd236d0f4a153dc994bf6cff74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f490d1c1dc79e201bbb627fd98da8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b34001e0f060769ee1ba7203253b36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0739158b9af850058dd44f5d345153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccec12b6f9976888f587e93fd6dc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f436b6d777635092da57779b619346208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b9bbcc342eee64e2d00e83d2e0424209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0b36e4c0d279892c1e98d6964abc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c577b8af0c5c2787c88da8e2c8e239211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509d126e9a68e96747f1ce02eb4dba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b9b20f86c9ca55982149d8f70dbda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfcbc87d3c0be1935b460f6eb91986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3461914f21d86ddcc4f52e3468ed4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289159bfc506f5f631b0126e065e6d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156238387193258094ff142821695eb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67b7755533d8ea06c7afb35735070218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df515f76c1057ec1de64a9c68090b9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972bca50be95f64ed88d20db19f215220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2301b4e5ac031cb366bd0ec448a63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a028560965681aeeca5b27cf197b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911068df7dbbe44f545a388b760385223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41623030d0eb5892cefbc9e2178f9641224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0a1c51f400b35006fe1d044b8dd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26017eb0a5c72409e25bb3fa16f52274226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7616d9b0c9c7d8cda7d486943e4b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911c8c6c029fb1591e3b86c4097e82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0394a0e0acf14e3bcd64124ee9ae9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f081d96b5702159b7fa3366011456b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6858fdeaaf3c14605d91b3d763c9ec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c1a24e4ba704c9196a4ff5a1549f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb45c308fb35d2ac3e520b0a053a6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f89c3fd05b5d7031faa72ef05426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76490976b0af067687aef2c6ab0c8d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaab8418bc51b8840c5a34e850eed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4de5b00bf364b348a5f4db9de75dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f2db16c5cd3880dbb64a21f03fcfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa3f0af2e29b238239abcf27584e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f35a8ace3e6ca5b7036db7a4f6514f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73b05f7ee7f41ff94c962d552f8d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158747b885ac17eb2c8a4a6a7a8992242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e9f72b86ccb71c35159df6ad9d782243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff556b8d3c4fa35b3f8f6e5c514401244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141fb2077f7ca5944a0e13557baae11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1d6093392628c29752de40647167246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87b22201f9cbd58e20187f06fe5a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4259a17c811399509bef3a8f92c55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823b27dcd7f44389df6a7dbf0f3361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6eadebaff14aa497bcfa85c85db4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649214572a84699cd801b89592877e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48eed4fce7b32e4bbcbed4998002e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7622b8473e05a3779ef905613a2b25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c3d157d2fe4d392f6a8ca0468b3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8955dfac064fdb7d1905c4ecef8f8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae7f35a4343e2eba93db501178a781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fbc387be2c38910b10ee4ecec1ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192941de739cfbe5f8a650f535d06a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ab814b9792d107f15c700f81db4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05fe4d5ac1626393cfd26dc53b385d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b889a2087d3d79dea89c870f63950261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e89356a53b747bb2d33c8c716f9f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c835ab642f3a2910128e110b1be5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9d13904e348b2ab657fbcf2f4d93c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6119851ed6996891d8df2baacf05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413106de7eebf7032acdbb19ebf80f52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a591061c3cb41c28cec4fad7672a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72595cd43d8955162a18364417b93836268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45195a79356cbf92f89b1f1391881d91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea4cd7ecd65b9fde033b9490c1e86d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6727e788ee51600ed5a298254f6f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2913c012f964b6cd4a7f1960535e3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec45367bf315b9406d1711475758e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ffdfd1be6804cb71684a10b44dc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc4993b6a29c11b22037af42109f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c6225ffadb9be92c4b6774868b77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a462c7db38c6663bc01f53e3df42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc37e65bcbd090c571e07f69d3f1b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a2321978cd8aa851778e20d615fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37230fc484d1634f260f8fb13a2ca1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ad57ffda4fe7ef57bb9c1f5b63db7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad950297b786582d003aee3347cda48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8312eefc4a7564ad90a98ad890db9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b79eb8b1027c2f07937ff07b496a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5fa0a9ef673acfb1650bdf01b69b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16460c19a821a4596930b41af06eb6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49210d2122a90b5076cec59836bbbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70fa4b9d33f79848cdda86fc58534288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeed8580fd1b29151a9638d4b980d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1ca594167ab1a764ab449a412eb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b6d4df7aeebc37624fc07b908ed4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4bed2b7dcce470c45aa5d9d2c816292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25573cedab7c5a70f261669021b2e583293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada46e24902402d82e21632200e7ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bfb865544c016b07f2d0bbad2a2b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc436d48d7feb17f32d4e2b9dc5fa66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fc4a1fd95ed91c8b32855fc46c4f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97d754a7caf1aa057926c14b768aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb15941cff2cf1a6ded5a4c43614abd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c352a2e0f47bda6a4be307dccc732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c387e6b9e7c8eaabb1e07f1d14698301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426774817953f42d0c31d08ab8c28c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117640467fdc5373031dad1891ad61c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33287177ff5cba80d6400e5f30fd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef1baabeaf93fc2f848cf28be8cf07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85563c98c2c21dd5e0ff5e0b7c96f00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f6d83def69eb08772ff04d9ba5c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b88d7046afa13b6f56d9cee276884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbc4d02ec026316a8581347a2d5b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fdd7fce58d3b0471b20ff18b8a83c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0566a539dee81e83920ab93613f52e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328604d6e0aa69bd103ae20afadcbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681a3cbdcb3674b62555feca890296313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92877f2f05766c5d8cb518f8d1abe0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e15ec86ec46f267a4c87e9ee1af8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc179ef907c16befb2f38614cb0f54c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfcf722119b848fd6a92ed30db90dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474ddb3f30959690393e342c682452318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d71d044c9be682d1a742e807d97d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87177507d712fcb2070934da01474cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e3883d8ba4c6c5b4d6829cebed75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756dfa0ff70f523753d751c95648fd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18aecc3e749b8b64b0ed99ac8e8989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3431005be359cbae3579a41d962198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0304fff3f00d672c08cb414043394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76599678ae84daecefa2659a76f43f91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ce4d2a355cee309254df218acd31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171660fe4a9b41f51bb9f846d6d58803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4464c33e33f0399f71d2814bd76f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183665f5d30c91588d4526c16320dad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805db27bc0d0ea7bdb23ec2f7d2cc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f4a7e2f458cf5016b765a030214d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b797e00a749391736129b9177479333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90b60ebeb7e85752cdec9ee706426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c432cd1edf54e82a26e71c8b51e5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6182c1db55a0423654c2731890be6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e700a57223dab6a0f460df0a0a5018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8367250b987728beb502011d906d18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d231d251b4fa66368c826fc1da584339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbefe05174781afba036af3cd44048e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffd2a67efacbc1dee2f74308e97c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139ac9c5c32cf5cadad7a58c07f0242342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721442520bbc0fdc3912a2b192e0012c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71173e38888bd6d4f7d609f387ecd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e292cdefcc6a436960b8099795d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28aafcf7bd71bb88f6a5cf48e00ff7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223091e97fe1b4459f151747484d5add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8faaf257efbb6128cca34f09a7578c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874326170ae873d151dac352c52a0784349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7bef88408a568ac00229fab813b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2227ef0d4cdedad6f5a70adbe37967351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e530e7e0b9a8eecf0535334d232b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99541e8742dc7d81535b8cb2f1bf21b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d48bc352ba7e79e53046a3fc5582354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25326ac0d638b14779ef43ba915bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6cca2cca6d213017cf3fc7a334a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cded51a9c9c7b02245fe36ea8e979e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733589f7c1dfcd50740da586e165d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072da74e7a2e0fc628a3316255dfaf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5179ccc8c39033347ee440bcad314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed3912143131641b5395be921c503361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c80c44df3be74bfad7f4711e1586362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f5bc361acddad95f5cccaf532bbc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e3386d804c631966174acf169954f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49ebef4a08f63a70073a59f412771365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9946e59e96e610354fefa641fb9ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac5c18acc2f5e26456590c87b99d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a2e23b00839e6e935c8b4ca84939368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c327b853a22793982542de104836369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d70d9f7090e47702d62d9570dfc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1604f1d92b6dddb125ddd3f49e42dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ef3cd842d82dca155c8b76078693372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473d70a6fc4b0df6de56820aab7d13c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b515171e6df0fb4fdd038193bac4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ec7542f7a8bbeb095c51e912f4a2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f6bdb7871b04b7b76283ec620d967376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835533bc06165df7264f9fd3e7163419377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be986940db72d410a3ef33d73125e92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b21dc57da5005e9a478a19be6ad66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e33daa06894a2d3225d529cd359f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052459d5bcd43a9a15f91fd5105e27d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66bacdea1b23bb7e4cc8c0269eaf63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4008116f948a33bcd584b998ef87d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab801221ccc23d612546f390d854d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603adc5ca32da6a353eebfb0e72f8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c89017922fb967f864ab7f74c151386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962da44a5ecb435a7fbb00da4b300af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780da5cae5ec53703646463bdc6d545388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e8a09a9ec616c2a2f434bed4296fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0354595f350a3d0f8b63e3e5ac19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc036f86e8af40cd485356b18e9536391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867771d2fe3e077e95744fd69b387d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980849daef7ea1286dd488b748c266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8a4989e21b0c63973e97761b8e3dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d67c60ee5cdeed4af97761f97c79f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69619aa7bc3d608e0fef654804640396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a55d74e128127df70dcfd231c3e2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64df2a7108cfa3afde0d57ecf174d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d770caddee24c0ea5e1a12ac5ef49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12473d0f49040cf571ecf8c56485a7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a5afcc8d1e02beed31287509a81e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d4b707d3081cd974453b4f0ed581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d330a9390fd8c95934a9c84260ebc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f55f78e2d611a5a90ae1bc8b770f6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a0f037a8f815b294216c6ade805d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374661963267e5cfa1b44b17a3d23784406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e1c30ddac13a1d2db11213e302792407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ead8dfff2be3dbcd4170eb9937a81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7164eb24058ffc47b88906ee57a82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b356fe6e1b9621a1f8247e0e3e8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c73dd79aa4928ddd3b40db16a89cab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ceef093f946e78f85d3e788c6ce05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bae2e7b988f158ad5f92ec9a03bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080042ea110870420260661925cdf5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c4e865ee239a64f7c04d3950bff4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870eff860ea84cc97c4e0e6f7d8b6a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4a82fd16a0dd9eb442adf848ea2a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e212fd422c477a819526e7a577a2c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a772d828ae5bfdb57f2d6e379ed32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8faab4681d951c8223a3cb0b0b1a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48c21e94495a7634451b1492a45a0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f8b2185fe0f3a2dad6d683cc8a61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0add2c66ded01771a548f57142dfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4da41e8e66d308bff6fcd6eb6b51f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6de2f3df6e185674743e607dd6c40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fe65517324917688a63d1caf778e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390dce0b6a6d771aad8067ca9c8efb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ffe510dda3df86200b8f5ac0ec8c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949b98c74e625c84f1b5c90e367421429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9e81a9df3cae728cf89a79af13a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75566dd1d5dab3f02c6d2054051442e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6890d5dd55b30c2bbbdd6e8d11f09f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b86e05fd0b6124afff588a07c8fd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b5f006425893938ecf78c00796dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42448dee1bb4aeecf06264ac1e6f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7c5055de5eed9b5aa806299b8236436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b46f4a65a58aca448a215d790f98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816167dfa01ec930ee1fbb4064eba8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923bc1d70dd4e7cab512328e4e49e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffc92e68946c801c65a4c8b60d0cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a697ad7aeda07040cbd26ec3317f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831939c3585353215534eac90f7b595442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50e07963f7a99b0ee8a7ca95bacc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba478167d6497d29bd138e57a42f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e693e6265be033c85c9fa1b51f97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265d45fedead25b757a12c6fb41d56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc065acd4c82f500f04617850ba6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5453b481e80286a98486bc1db79f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc747c00896feffb497ea9e71f2813f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd805ff3f4c5945221aec43a056b24d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a5df18ab567e1ed276a7ab18d824451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448212c1908e45955c7da21675ee565d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb37ad00ecad77dd330d4640e1ac8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382509ec7b6442a9183ee5aeb9d9290454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e2b44b118f76dd559087412250555455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae22b552c4940a5267a568ddf2846456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd9a11deab13088f211f221bd3ab4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f2255a143cf045db7510a4a7bd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa719f47311cf98696b91d93e920c99e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339fb96bf28eeaf80cb73c06c725647460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777227a965bd490e515c11207b9497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c88982242241d1c581cac94c7ff6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fff88f7ca6284979d2be733cc60ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064decefc9a31b1f78950f3dff3449da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc34084096c09319101f596c49167465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694932dc4ff924c038f65fb5a7a209c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d437ee4ec0d585d378e7691bfef14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528aa19b533195000ab0af73e1a226468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82a4e780c5b92f2ce1b751261dfd3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71e4e586c7070a632f5ad31dda0091470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd743974876a6cfdb2de8f162f1c44e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73b469e2214d7adfea9a9c4ca9738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5454a4bb992fa4654b76acfda566473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194804c51f847c4e03fdb1988a1acb96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f20b27e5a336a92517277faa8e76d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bea4649d53e7fe70152e68eee7659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa68531854662ad16a58fcdc7542a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe557cf49153f3452d72596fd50cee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e61020671ad52290bee2bf2890af7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186c2679fac178cc80cf9c22f6d79ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412436d578e39929404690e7fd31cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57838c06f01a7558b32ed261ae3ec2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262395eb84da5c904fce7e6141e877483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb675d6c4ebee83b2c6b1c9639050484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610bc47ca7fa10cafb6eb18243cf091485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61e1389f3e8de5221d3d454590d7d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a0a17e9b5ce0884f976b3a26fecb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27385d7e91574a7a9f956d0990c9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f045ba8a7d8aee7fd520a4d8e524489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599e0e4dd89faa56d4f04b360872ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac4c49028c70076f0bc5bb41af279491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413b129ff6c8aa584a2aee9943ed38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65357e397a1602e510f12c1badc8d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa9df5af274ff8f64a332a2567b70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09616db4d9aa5b9dc01280a207f8b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342d37590b1a2590b5e09958f54ae3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1705d81c0183da8bd656fd447546a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9566052c3d8357d3da1e993f4361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfdf341bd810cbacccf119efef1050499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d622a1d26a2987aeb71d67252d0c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171782877ceecd7d4dce24e9c87989501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce950aa11fe74d63350cbf14d0bb92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea968ec18b635a39d1d4de74982eafc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90d128c9955e87a03831ec96af300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6707791f235a9e1ac01b1388fe97ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512dfe36d33fe6414de0ec1347ff89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f83642d8b0e20fe1bedcd007a1534507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2652ca4f5430d57ca5203b79acba3a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14c874cbda915bf5da3210a0b4670509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9261c903df8d3eca7da27d5c9bcc20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e09c3a058c1ed2ded651817897d05d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e7a5e5cc3b382e3e75d67917c7a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42a84430616cf622b2cd72b9d1e6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6b86b264a8aecb55c9e51a4d49a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db641d3697cafa8b44fcb24f97004827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94631162503c04a263cd051b8b658e9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed1e2cab26fbbcb688ecb055cc4a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528b25490683f19a43317b97eca41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b07eab1bc7f2817244abfe7b140a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d811ee0a12647b38ab25739ffb2cf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4bde710dcefe6639c59e74b8536f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd162eab840c52a6bce7cc41c34866522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10f0ca679a1cbf1165cf46a86e2a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e4a481a672cfb5240ec6146c1396524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01a9c3f280e5e1d6957a21d5ffbe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ee0039b92d5cfff742ae54baff52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1a394e3277d2e096b666974117c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa06119a09459bdda329434100ea18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b61f525f4b290e5b2ac15bcd42bc05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5270305c598b883a88df2026044b1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524b8ea54b2b7635fa567bf8657ac3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d48146eeea714a0e7818f2c2a608532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c85c6cd82f801854e3a864e8399e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b6e2c2d35ab37116849ef4bd5719a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8fb591ee7f814d8a9db4bc7b1a27a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c56d171089fc9cb911c71a9684a123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78248a88554af6e94c4727b230c7ad4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e3e65544430dcc5df2e3e0d39580538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adbf65da0cb484121c734a8a1937f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23365ed6cb8a0d07b01785c71a0b3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7d75fe5e5ab9afd1860ec1e0d9de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf2736cf96180aec4f98732002c0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473390e00f4e7f23f2cf03f6cc47e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cebebf3dc9d8cd0e52883c6578e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313cd758061763cca0b9a473f29e7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e45bcea6aff33b09856fe6bf33a180546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532ca293e5936a4727db000d1e3286c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a03ca98720de01dcf90704a8e7fa58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc3e2b5b8c7353b08c45f9a4f0fa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc23b0b17baf7804eb900dfd14b0ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c8b90ad29970a37a81d92e92aef6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a13e8b71e8338e61d2eee713594f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d539e4c4384762f1d317fe8edabf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98edce7b735d0cc243268b29c79a26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aff23ca31e730d7cdf69525fc654c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f6ea29003e9d0e1f170f130fe58d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3599ce8880ce32d125bb7b017de040f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb10fb88f53afb7021e8cdb0e31364558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc889fbf7ec9969df4a882ae97ea09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eda318095dc8ca209f4bf2d7a3da8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a4c1f94b205c338f9fc2d5bb9f51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159570511bad832ab0e9e69265698347562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4851ea134f9bb0f9f7d9effd319e9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8dc3c3eea9fe2e1c002b7feb9f6e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6d6e6ee4a313849eb187cb9d31a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13faaf53f9190551c8715ada8a88c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0294311f6f326bd6b10244f9fc39de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e45816a0a9482dc673663fc3d0b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8d4f393931eb769b4d60509ddbcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a0249e24bcb63dbdfbd9c4304dab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4600ee0deb700211277edfbafe58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813979092f1e372046ff101d0639345572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88c835c4d71cbc1b56ed961792b49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e26af15b6b00655ec3f258b6861f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f846ee0bc112972a96fefbc281306575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454139b84ebda74e6cc8a664f01b91d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92011235f67e9dfee3c43c6bdd450001577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ca19b53d6fdb957f64db1bd9a2fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab38311c5a6f90d52da83401f38993a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b591f159c8a4e6b00df612dd37dde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a71e84059dc334b76dcb0fd5967a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f13e357be2a5f9426aafb03d7de1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f21eae9d87d45c8a4ee33aa5b202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc1c85b23493a33dbcac3ea2ce3dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76783f2168aa469772788e077404f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f85809c2da629f5b228391061c28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a6cc2da999549fc7347eec61dd4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c14905d5b5675eb5551e8078f72ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241cdb09244178acce0aa1a4e2b797e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f2c490b8f76b63f648a158ad29b44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21eb924c278ac4b73ca3876880bd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb9ef6ce51e02ef721edc9c122479592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acde0f48fbe94248a554a1404fba3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e7c67a773b95a0b3a7ce8079e5d66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6855633c4ebfa58f1b9295a2c109f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edcf64f76d1212c32144f00ec1746d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5754519cd498461b9ec6df5fd5b491597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6661ae956015fc98826119497475598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5e22218b3688ae259a2d7771d71f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e033dd365796eba2120e2968da0a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de7b8ffb5b6afc7f68c5952dd403be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1e8ef04fdadb6600f6f5116ae07a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85066d170ef4741228c67c6a21b283e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fa4b4999e578216b43fdbf580583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ab7f6a57b78bc0d990b5f8e3b1b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d5e20becb04a620f7494e79bd82bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421a7d3a8a443795fc3a4e66a913d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fb4d3bb3a8117ac58bcad30b8242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc8c4b54039d8255912e1015ea4f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3d4a9f3816171005efda08eaabe8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fc1af187d51f2d89c8706b2eeb6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58dbec2a0b9bd6c3d002678a5c608612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0ba70a7c35dc5e7c07f08b40c425613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd4aaf96269e9f789cafd495ea8f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5eb54e4902edaf20d8d4c4b50e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244783900f2878e94d3d81366953e2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610baf9ff5e1fce7e6cb315abfcbc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a73a0285371d7019f9cd53487d2a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa1311e1618c8b6e58bed0b3f5c92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee0053073e1bd64d5f72ad2ca48617620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752646039648e885ea77e3b72416fcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db628722151e179f23c1116a6297a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2149df50a0ca159c3603cc5cb51a5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6aa45d5b9153b3509fda6b3a64dbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec430847b665ebd84f57f29ee8f4120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640b34bb36d66952e079b84a2b9087626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ae2dda2a886c10be8b1bd66acce4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d139ddb9abc639b21f1eb3a723eda8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389592623b82ad1c55d9e220cb2dcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16a7dfae75368b6b093b857f2ffa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125fa52361ec0edd3e65b382e29f21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605efd90757b0889507b9656b606202632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69105ac8416cee8622049f7777710a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a9e106196deb608ffef031258cd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d162ff2e871bcb3c8688baac69a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0d90e0c925efc33075650075f0a3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06594335d3c2f6922ab1a3ab6b2f0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3270980f85810bb49cb96259f4413638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92dd4899432c767500963b0479d7ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899ca4923761e1689b68c6e84e2c673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc07103a4efa26e9dfe83cb6844fc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a316c7d62366218606a2e9b1c1d63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce50a791ea60f5b9c959577d1d25d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d676c332e6ece94a36a7e41bdae9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b66258b82838e0a6220841731dab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa709cfc004d0db3c1869098d85aae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046f1f33750a92e7ecb96452eef7b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8cfa4f7f59b77fcb89840fb9f30aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a51db0d7c0b0c849c07a34fbeb657649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7907a49be6c9e193a39bc8cedcb497650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbeac98b60c29aea8935221944cd00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434d8aee0ae643b88556a23078e15c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd15665b0e9ce181ee2a0deda6d9914653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de0ff959787fd34f4533699ad4e54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1799682a4d6d9377583f60af3b7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644095732561087ce58aeb0c05626d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b813710d8ed883ff465776655fa7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542bb2d108cf2bab698e300518672eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec5c9c7bfd658a5cf1dc6c042645f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9614c07f39e09ebbfee968e108d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf35f6ce1749022b5d1c87395e22d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ce5dbea0bb2d4a44e62f9a474608662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a645071946f54292bc45fc3d19894663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1d353c8688f2333efbb1674786bf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e396bea1c9f69b1694ea22e215446665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28d676302b58918a2ee6360fcf0c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd8c72c3919fa2dada88b6f033019667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec25b4c147f81362b964013fb930d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234a132b7dac9b22632df0a211bdbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c4663c85f08633212b8b263617ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd13c2178bc768b34870db0dfdb227671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10586016bd069fa66b48744c433d86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bdfa15a557d89f15d0e15cdb72be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b43925c44ed80e3b5e7baf267b3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ed27a887a7af38b4a05e53a74975675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698644dd2a771471ffbf2ab8e207f5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e4824423dd7daaf86ff7bfb5eb2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d335cc2ef53cb06763155ba6df9a13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c706144f7eb0020917c5c1911403d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514290a965ddfa0f83e92886c228f87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a28fae17d7f5861f6e0f304defbce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273ba028747eea2549feab5c0949c68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69461dd635656fae7b03e96c709e41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa431bbb75378939ff6043e0b4943684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddcd1978341520a5e78b72701e1a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617e83c04f5187b29464a767502b763686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb5aadd28dbf25d71f17eb7bc1a24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2c14612c0a859c4ad823bf9348b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439fca69cab4243807e0c6cce133d90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c57c0fa40e6c79dac0db9f29d542c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a895f1efdf2b9b81e759c4aa4ee3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd230d567312cf1d6def1d6943bf47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939704934fe51079640470add7ec9ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d9b1065e17ba7126466b5daf558f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25624607002d80c25cb960a29bb3a74b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2805483251e9da0034cac416bbbc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380a8acc2b89f293bd591af9998968697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86328ef07c94dd32475b60d7f31a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b17c34897474f25b878ff7b58c24e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd59111ebbf7a036add2b2a07871d1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e01c0bbdf3e0557a091a739be83fb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd16f407431ee9dd6a75dd3d491535702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd344f32842da37a76db4f89cad7191703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52751de067d6d7aeaaf4a1df773c5493704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad9eb61661500fc7ad063a276c1983705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444941815d4f8b61f1d73872be54f1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83096dd4364dd704e018e3a76006b1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99328e367688b778622a0e24687b73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b02e16f216a5c435040d83a86443709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc650e9cd870e6d55ec381449e34b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50526386ff6ef34630611dfe361ddad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bcb6cca41e7cbac915e28c442a3cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b65236ba0d5589cb16d8728f8e4dfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b40db547dc54fc896954a106a8f836714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e94e32ae2491e3806d543f272983d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903b639dd21c4318972fb6fe4705b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe2403cb962bd7eaffe39645d2077a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444a9a404915b6613b4bb26088319b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b53f90dffa1b7ea8b5dcd38a882ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa1ad3765c75796314ec2aaf263f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023839c69c7dd20b3ed122d2036fc635721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846288ecd3d8960b67d6fcbb4bb7b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f0e725b2611957b747b3dc458b2c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad51bb9093cb4f7da388e77b928ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383eb2d016bc403acbc118bfbd6add0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a232fd9f02162ebc47353823b66878726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00587095612de923c4b3974289335d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6467e0e46e8d3f3e701f94bb23f958e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ab0938270b51004ad8e158e1668a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11815c32160161326f1d49f61a4596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f3083a574a008844d65adbf746a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3f9f4c51c450325aa978ff5d3ea0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993be7c8d4040bf8922f6f6eb0acca6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ed54deaf2df3343d7ef55de0648d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c32608e8a3296cb305f0e3d46cbec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd20d2bc7d34a497190ae3832bd7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176c460845b5d43e0f35b63abf9622737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06883e88b193d56a108a3ba5646974738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6994ebae7d13088e1790d1f9fd2b90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2686322b31a36b081be51f6a3fe3d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa00c8f9be1e2583e080cc094eab26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e4830fa38e6a2c6f82264fea3a8ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941efdc335ce8dcaa11877d368842d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852863e7204b2afbac7fe3572d9ad1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a05b364bb99e5a0106d4808fb204745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436070db7c5ebc30754be13e5d37a4ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be806aed04cd7f46cb00b330bdcec15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153249a016ac1114ae6dec9690ca221748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79526484121bdf9145df8c0342e158c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cf544a468fedec51a994900e702a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d99db7db7259552fe0ae01bd1763751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec9dcd13eee30adc9f87fcb08130b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0296953565f8d4cdbfd327de342ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8db37ef64729be2d5ab254fcb7d6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda292ddfdc309c37a0a469377238b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e05a2c4ba90f79696790aa9b4ed96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b90c3d0ffe9ab4898d8fb0a3987bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddb84966fecc4c651509883d66d52c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c987ac270c487b7431099cf4f44b91d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528c2788106a9081d10a212f3b2a63760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3757558503b345bf4ccdce23f50164761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20136da6ecc59ab2dd76cad3439dd92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be73f2c0ecf36b7ab1d5ec2ad228a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dc8f8e05503f732632dbf15e066aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d97e1ba5a3d10d14da5776496d151765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a29b456889d947b2d2052823d4e3c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08245391e8f92ebfadfee88fdf90bb77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0126b43deefb06303bee5a510e972768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c0d64aba06de80df2ee2c43fa4b61769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018009aed9aa1c849284004f016b4a6a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cd611b895a04dc53b1c545419e4e3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2629b488aca48d277131601fd6670f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6d6e986096e3f56b70f59ff13af2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef71286d2b95690f10afe2a38071be774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692962beac0447d7e064f7ae6bccdd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5013d2f0fb7a91a9d8c694b50fd11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68c207548f68f8d2da9c018b3b6094777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>