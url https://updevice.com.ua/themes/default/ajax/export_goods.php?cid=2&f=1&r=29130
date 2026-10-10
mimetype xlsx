--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611f7c4ac35cd55f4f2aa41b66c46cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67456626ee49050647ca05bc44f952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8255c36dafe7c499fbf54867e3893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af60a87a1d7d8af705df0c223a92244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014a4d5971a3efaab05388ebdcb68ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb90e005f0f1c055eb2d23578af0756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c43eaa04fcf402803b975dad4180d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bde40b310ec004beab97535ffb7168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb08e9e081241255e4a01acd5ae4fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf80b33aa3b646a05cfeca76c6346d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ec7d290e6da1dd97a7af616fda8a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542727cd0d92d3d2a87bf0549dbf01612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a11312420f6df5cf8eb22a57411e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7408f6b288bf0503f5ad31f3537b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efbef5cb24fb32db3e9f42e8a230e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc29d4a7572e74f6ea9ba754f0fbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a485fafa54f8b5184a84dd4c919a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70535bfac045ebd8e4bea75ce3d3ca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629d168c0a1ff810cacfd9de63df8c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae04a4bacdc19231a395d501712b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246726b6bff4bcd9a922f0d7b42361f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89fc374697b4fa0252d4c0266e6fc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cbc9f500a5e927bf100e4fec879f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa24eeeb05af1b7b5925559016d07524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783e3112097451f2bfaada86f655c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413062354b638e357ec73754b77eae2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83b00c35bf025c580dd8b2f36515427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f2a225e7d361449cb97c893be6ae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd335d5dc5802dd4bbe98f079ec1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c4b3090bd5c21608f68c51f2e1ecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f65eddd61f01efa786b12e3b7711531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788d5d97b2123a4d1fe47df96c174832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d45ae1e2d31a4509ae25a1c4db1df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24dd13f30e776db98d812541d56c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78203f5ddda91683a3066f8baa2f5b2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d50dc4ae573ebfd32942c9b8bed3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb0cd52c8288f0bdc63ca630def4c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa938c8da7283bc8de83ab6b5564e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec33e226a50bcb3661e8995e3af32839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dba906fbcf09e37ed643baba0467a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e291fe9711f8c03bed13bdb202f0c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c337b78069afd68f911e26c2dc82ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755170849361bfcf6941e960046602343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae69b74ba8cea793ac5c19c5d8c4da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0523b056036a1fd69822185e54b8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26715a40fabb25864fec48f996023c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248d2df6cacc2d3c4d192a56771a5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b720abfd7ac8dbedc1cb0d194b5a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b407f8971fe75d2ac8b76b3dcd222d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acb914a92f74672af86331c61456d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf51f63b3edec46b25ba7ac4e470e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a7682d9509ea243518f2effc147952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291901c14b46aeccf9fa204c52c2f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d564cd4c0a9ff7ed0afd8765b758254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d2b93008557eda7dfa982eec4bb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda460f586ce65849cc4f5b5b698f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79e132536a8f5c8a2e6dd27ffb01c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6896a38a2a13e95693ec5d41669cad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90b6ea42de7de466f9c2e2500bd7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9383388cd608928d8d4f494a0e7226c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd32e6b0b69dedec85637478025c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcac55c721a2ef0c63c83ccd43818af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edda29b17702688c8cc6b796c51dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755bfaac93c67a4874295728558ff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950f8f529e99648376be223c8d0f01c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38284aa891743608ecb116a7cbdfefc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fe8eb8f4e2a66860035fad68f8b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeffe6fabfade60137011500d6354468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b02736701384ad7d13f9008668cfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854fe384b1563269e2c0da887b583470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f8c9fcd9c6891459d9b26d4706bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f54b81f9a7c57bce566794d551ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c0760c0c85a420bbfb45a0c7e76673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39cd50fecb6a34f896af148f3aaba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa21c8b0f287a062fbe098c48573c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc224ef999f7fd8bdd8debbafc3422576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b4b8dd34acb7f5a0dc91a5cb1b1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223c5f02f9d0ed588f32f902dc04e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870b350db6d57cbd3ce948283107dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb3e558a3d1ec3d6ad7c236c3752080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4e8737c60f277745fb6bf63e06dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc006447fc934fa0110d361942033082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcfc7d3b92d95c87f9afe6b96263e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a53c7f9d029e22269e7e5d937e14484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bf62ed6fbb1772fe6b93e8e0ef7a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5df03784d82dace78259f4bb847ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5164ab7a89d09d37e5ccd4434c8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747b687b63721e48a09eac2c62778488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e21ba9b77f496e46af746100ba26e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02637fc61d1406e123b87b7fa282be190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8c5213461e65778e0911605bc47991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e80bb36317b6064203834d68068f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29483069a71d5717f2bda9797731893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd32a6bf42d5d64e51fe33f158f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd710dbd52a51baedd73a879a8742995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca3f3968d9fc5359955f64b243e50996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438c7a73ba4aea218e55694465fd5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c70c107e3bba55bfd57095650add098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6c1da56aee579d4c7a5cb67eb1c4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a27b7f3c469f6a8cb8f1665757d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70989883d9ffa1c027d2faef9904ca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e3a3c3ab893696193b4fb864ddd91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f423a82e6f77dd59f3358577aa1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23482ef64df6e885df44c85fc852d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c40cd9f650d3f173463f63e62b449105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024a0c3c506b3fce2b7fbe61a4ac8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52887ec0954aa59a741917542f817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b949300d09737d2c6c9f52b29f9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128fe14ab6eebd9217ad9084176d37e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c433bc787e4cdacafd0d6c034cd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c00f6382330d8d3d4067b23b9bdc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae225ad7e7bdf7edf8a00f397b34ba2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4b871dad2a9bb86c51076c0fbecb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff52ef4b9c2a66f22045552eebba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cfba8f6f4b34282ca1e30a4a752a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529e83908bd5580518935f9cfb0a3e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe0871dffece538871d5deb1d1712117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e850b7f9e79d8208da50c1fdcd65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798036dbc418a7807e6c9501d9cb864119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd99d159037bd6ffbd49cdf5ab37025120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef722c9d8e532e6abb9a91a3491fbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4e44e0a201ff2308c87f315bb025a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6f30746a32b7a71e277096ecfdb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552c964cd018702463d58f28ee5d17a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d02f82c12f6fc7670874ec7f6a91d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d3ca949384179f6486a8a9b4513a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e794cdd821b2ca9856c785f388bf323127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b2651732ac8efc037b9f22124217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8442dbd974e48f5afc942075b7869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0df3d4b42bd005fed73544d239ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2203570a6cbee8d90b1d3be82d39f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e27c7db398a8484ab47a1afa9ede132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41ceec955a027fb16fc9c4e56c9dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dee524bb9d996f49fccca1f187561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192470a721ac9345b7d5b2e2ad090f6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2e997776dbe459e04df62eb1a8d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42402cbaff1ed60927dc6b90c83d3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d464ee446c591c2bfe5f1576e3f8b3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bd1c442783310757784113de8a90b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf7322445b3c9cb9f9a4066551fe74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865745155ec818fbd76045c9c4d85bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3a5e46195aa7d57682dc65d70d853142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba609eeb19b75b2c4c187f743bb24b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456613a5f6324e246a169bcf46a2d5fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4f4f75c8466b462b5c6ed177188a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732319b6ae675777bf29d64e5a995e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f82939f91b0d9ca39f0b3dc440b43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf1845561479cb87807012147b304148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc71cc5fd5a67062a9d577e19c3e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899406e024eda42cb45f0f54296c2d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59781221023ae41bd9cd7a58346f90c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4125ffc030de4636bc107e49b03d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f645e3d089b1a4c3a48e9bd388250bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3c9d3c453556d6ed2d9cc6c51935154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75445697e433864a5029c2908d2e1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e428cba8355c2f97d5c1fe018af15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57448c7f146b72e1d936bd9c0b08828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ee06751d1688fdabc8b6e76939569158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b10f9b76b0117f594993cc1b93c9e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56680c0cbc7ca66540f058c71da2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9542e2f6028f94e6702b3afdfba7d58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867771dbe05bce7ce9da9d6d03c665a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7610a031c47fa9a3672c12d414280163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf2d5ded7786ff78fc057e152bf7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0641d49fab001dad4696b72197abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23b7a757edbd8e47755ffdfc634a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b868ecb1c0b76d3d7cca8cdc05bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a84093893275ab5b74d834f949e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38308f74489ff892578a5a8d04c4d690169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd22b9c6b61b07aec7f2518584c39b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c28424993e0d5357913465db389cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8356b3be9eb7bdecbace81c59bc8a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c276b8a1df11eafe2845481b7d1f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6b39d634e5a10fa3e0f1faa9f131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117be43b845c96ee8b9c92c2836f69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03880aca8712797113135f7ed7e60749176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45796c87bd388ae8f0dac4ff13f24ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c49b8e3b14f395f650ab2b3b51e85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e7533cc61c180681a8391e378a1e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fb5a1621dcd8d6ac707dcce767877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc13ba29a31ca51092232f85071fd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260767f3ff0605bb44464ae7e07c029182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c57e36360d5507261eee557a5859183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153422ee590f6eb1477481bafb6815d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce23ba81fee3bd87ff13bcae01919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f85d6e289b3e88631d1e5eb161e12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9951450db3eb8f68fc02835f7679643187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b784913f299c05d0b91b98fedcaf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1df493a0ea530698c39a07717223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2f8fb67ee34d686f66feaf3f6a48c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3f46cb6a8239a4584ea53d3df89b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562df9cc010da3f5ac1645f377ea9d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e6adf1d5a5f0f69a7206b1f6671b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1daf3db855076081c64883132fc203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc84e40d4f0eefb45ff3308478fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41124d60e519590501715156518cb9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b9dfbbcfab7ef3776c8a8df9d7f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad97da4518c033b141bd4f599337101198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f535601db8ceb89e036e3d8e7aafea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560583292630ff86a78c55b4c4fe16b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fbb8535b6b7faa554bda80721b6ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974922fdb4d9d2e57e8f10ca389db40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8eb46196f020eacce849038878304203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff0b30efdea540a05092d89ea5af8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e416ace6e5cf389c5339f55cff95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672797a607a43fc7faaed25254736f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e450c16d4e626877db0688b25649207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c09e0d31f290bf77a57c293540b7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080410b24ac7fa0b43342e8aee8a5fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff96ea194be621ee2954ac38490cfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9437841a39ab2498b7b1f739c293d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3cfecfd78dbce896c5fbb90d9b6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dfff6b4a479935d577b928df4641a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf56d8bc72028a6b4d574da2b7d6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6e411a2a2dacdccf3ff5e359c2e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c5902c55df978f855a0aceda17cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3318d76ecf432567f48ef7cb58f38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aaf6632af81d442a0cd26c3d0b548218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee7b0aefa4cf9579a41f17bf34a56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f021e0f4bdd7982e1f1759ecbe419220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56f6a3aad9f43a9c02b8163e6f8ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c774332ea5e11ee6a8b81f045a4b42a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa4694dfb0d6774dc096f2b4ebf18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b9e415b417d7be46537e37d79400224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479042d5e2cafbb933b95540ef6d1b49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ebaf9ae1cfafa0972a4efb94f3b09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df70cbc8b13c58d1aaf23d4b2e838227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe2fcfe2184b0f8acd1d71a6afd2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973c14995581b53605cedd7ce244a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870db4088b09c30a0a2b2ba5a49cde3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13352dd29966628623156d253f9efc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed42c36ed88c9d21a8dd863cf337b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac684389e176512bef2bb3dc93343fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff4b984400eaae350fc4611d42223234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b1bee243e44fb68f79bffd84dfb8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bcc0c50dc390b843301490353db0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266b17b311953f6d7fd1f3d8df3841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ed05caf194415abf4d18719714ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbd4cade32ff7a409e9dbb9c1abf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0255547332a4fd20d8e18be5cc313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f841a7cb6c0dd67998cbdc20682e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d09ffdddb18fb7e4e12e842170f90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64736cf0d0b2b125f844445ae4e78f48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d619a225abf745a5a82445767650f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82451dec050b21023977606437acebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72853e50aad8d14ec8f4a35216e00de7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e2c9045fc17985293be8caefc9289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8adfbcb176f972fde1312733b47d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fd576e80f6b6b85a4be48a2b97bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561003a17c10b77c26ffb0676d213beb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e59a7b744cef5b9c56c08d747bf8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b52b2d6724d0cfaa8acbe5342d85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cdd8ed3efc96839ba1d95141572d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af951bb48f5ab50c10e28770d4348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f607e0779dbbc287ce71e0a7d8afbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc962ecc1bf0d9c3786e914fd86c32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4a7dfc99c4b65b8ed7d0ae896942c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c185cba369af511a957691b4af29367258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa6b828052c324f92ab9dbe271e09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f250611dae0d7e99cb77e6fa352824260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f9719b724af26cd03bcb7590a54a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427e8500f01871eeea6e74521b9d8a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bfdc7ce62871dfbe78ef1c0346519263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ea30b09b04455da5529e466b85e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b817f00fea971fc846e70caef9c92cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d7d434210565791a87d38b94fc96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500738ed03055a29c80c53340468d911267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda433ecc841ea3b6d7d1aa336a49db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd7fda58589b652d1e29f8a0573a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead89269e3d8dddde1b1ae5cd4bc029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5967b18048ead8836789387339f5271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f659eb3c6666136c531f667a03fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71c19728972094ce3f812285018ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0e41f9b475a8effb330f734cfe0cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc26d5a1ab7e846be0e574e749836275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686befc9e287b66cef1c5375b7b88e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b85259f7a73194f530513f323e33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fc206985f57b0d42ef666c08d8b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd1d6a781b3650bd96c53d68353be8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac5b15d49a5b112f0ce16ad4b8cf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac588d9468d5068f81fd1e6509432f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec8d5f69586e686fafd1aca905fab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf235b2b07b11665fef166bc8bf35b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9900cbec1714210c3ff854dfe7925284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c28c5743a2761b87408dd5359783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbfc709f85363fa10dc36e1b663d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de72b3fe98cf66323757b1e34043c1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ff4a6bd8e31f28fe14e775ee9a5d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e9d4e4f23c40b8d87f594da873552289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ff0b59d4e4a6fed888092defb2b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534d33878e600d4b3a77574e7b08c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db591cf5cd51d7c4cd971e3d697810292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e957a4cc1b3bc5745956f1ee4a9db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c1db7272fd1d99721417e8de75bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d15ca8ee77a926b08041f7aac055295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdb52c50e9d05868609bcd16af5140296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4102f78b5700b05a71c63c976e63d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23932cdd59aaba27d93560bd0d4fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e908b3f0e74ba73716b3d2e3cb2f71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbfa968617e3763692f50fb2ba5558300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afd6bce65c6d12c8503a998abd421301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52aef702a3b97479a5ca42697f69c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f7c9afb7dab1c2bd3e6bc1632fe2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d0c694aee864bf2ad36e03ae7df5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5353552d031b4084c272fbc2fc8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128c71ecf2c0d9462e672022e2d9aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f318340f2286b68608ec808290f64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95173782e9edba30dc43ae19bdcc02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b0fd3d2d095a73275ae3f1802869309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15cc339090b214fa96de0c7536b430310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1098410e32f7050b4799734c5dcbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c971fd5ee44df7746e5f9e5301c66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389d0a94081397f8f91c795cc177e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c0157d78e893ec7535b58dbca301314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65086cf4b53df78117e9edb890790315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb1df780f6d13de759253df5682b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676442be3911ffbc4d0b33d69863576317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d8bbc660332dd0c0509d5266097a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ac2c0d958d35ace30d81367e8dc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cacaf93323cb2b4fa8eb4edf82514320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad220a612aac1815c380fdb72f7489b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9c8a8bdbb24465f80024c73ffec63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549dc5fc3bccd0b3cba3ba7ea295f82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363fe774ee5f399df5d52339d4c4852324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c459df4a15ed8247af2cf7631c0e64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabf136fc8bd830e60a6b1b72da3aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f540d8ab79e80b68587ab9f51162327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a48e6c65ddfd5806f993dc110cb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e0bb90f1411fc25dd9bab138281f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574b439464361d87144fe7e925f250330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf4f95439833295651edf5bc12e42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ca87e509eaafb95d886e102acd12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17490e08fc5222ad03b593b49d22ba1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a78dc05f1e5c1a55d4b776dcf5e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118592ad297c6c0069f9ea0843914724335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22692a5aade4cff1ed1a45ebb95bab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b28a47e6e483fe34d991da7ac67c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efedfbc8674b442dfd7a23abf83ee2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263e22f08c8fe06720af9e207e8f14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4a472d244a29d19b1d55a06f9ec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ff7d379ca2444392c6759e4c3899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d4fb826d5bc045b3a3a8c7d694d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409bfe4d77c6b32f2b6de087c084e38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8b973fe17f94fba2552d7d37799c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673fd3e75396e7ec9d68e41b35fbd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c104c61fbe534566bce4563c85e77c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e2f7d7af131f75db33a72a9d27db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537272c3aa96a8570ece36bf0013a93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4d72e23fa077cca6d6f3b8f0465c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9f8fe7b665359e8e8c2c63202c7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e2b1a9a797af8791db625513fa5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203caf427302f7309022fe96edcc6985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d7f2b00a95f73832ef5cf6a1bcf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32edb435d26684af3b7ab321ad4283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6d7ca3548d51205932beecd85e14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9dd656aaf0390b850c7fec1922fc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318843c615fb60eea66e0ae38b4153d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7365a3daf4be310ef7267e56796a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d2d1767c70dd5888285af76186ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba2d2237440e3463e6272d2dfbc52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882ca648fb9ee4e91af1f37a57c7bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caaa0faa9f14e908b1b201fb2c8798362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec42dcbd33d769b509df8ce1b66081f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433907b86b66ccaf090fa0fcabf210364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af4040d3e32898c0f298250a2170f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a69e983fbd75cfb2b79fe7f6f0083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137849cabb760da3f3cf7af485b260367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af928ccaaa36045b575774cc82288e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6e58be15ac886c09790735ba6de9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f891ca97c40393805bb245e93db1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b06e365b9991c81c39cfc72eb0973e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c31aa08d73ff94931b728dd2c4db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e788e0e914f8f985678c59ab32f331373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11366f663056e5fe6a1e999cf77272374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fafe939fa380044c4a41bfd64a0e8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9893bc45c74858111bde00e3bed7257376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7c71a3b03ba53bdf7d9c4a6362ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2328a18edef3609fc430e23ffbc077378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ab6612298258af1ac1f8cad91a8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ea2e18bfc330d1423a27fec19ccbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734d2e9c329478a97a8d73c659646b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa598ccea5cbd4945bdc21cf6ce8f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952b560fc77e2234aba987273c510b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75750f37d2aea2128944cfa065d83796384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37d400c1c676b4fa11efe289a83650385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b9a902788d8ee5097bf3ad960c2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1806424997535505c708d639172bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040282b1a884d775f2681dc0439226c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f97ab5eaa94bb0a733892dcdb4187389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044a852477ab84399658d3ef0d6b7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b2ca9636f69b9ac171ef7666276fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074b205c0bc8fb44bc9c3a200927811392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace7b33be243237de8756ede7cdae6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99541dff2b768814b2eb426677c4e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a91bddeb4537a573c57c55330ee15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f051c7b27d42050b263baf4ae912396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5032c557e69f92fe7c1122a00e29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee4cbf7a4d9ddb6e4e79930832ffd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e3a02ae7d3340fb9e9424c0bb9fde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd816b23324a9409f0d0d7fad9c9146400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad246371648d7c7f840973d30841e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646864c932c6386519e46532d384ffc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3aebfc98eed7cf2161108eaf03d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e62687632edd4d66ed2fab8f9fc22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080da04dfb898da739812ef11640b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea82be078af565c3df6a7741d5a5db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6be41bb8bd8c675232de05361c98a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab378c963f0b89a1a00e4a38b97d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd7cf20a82101f00ab58c9bbe533c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b56dc11b3220fb46080eeee2f690410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cdfbff25d58c2135bf406e1392f17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f3751838bcff815e2e4fed5f84df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb20fbfabd9a8e566f2e9997b213af5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6e6353a7cb159594701b6661038e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e239bf934ae75913bf9aebb423c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec917254d00df826966c38aa8f576416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73adac5670c6009edc206ac018354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc1c764c8762aab451add9081662f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c36c30f98fe96ab466820b39bd8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c06b2b5c62558a558c1920454a93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43779710e0d95799fddf6d710f2961421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ab92a34ac767406b6c373a26484f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a305777970129c331565d97af19b53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3845daa0d4b30450d91e429fb2af93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ac1deefce1a90e3732f85f962680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852900a34277170f5abe9a8cbc256c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36426320ff580b321c3225662b3dc20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba07a83a1ef893198c61f97d62754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566c9d84c00f99ebd555541d2488cc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372843ae943a12e3a656be199baf9c52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa27dffd20a2ae3d3bbf69a64aecad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388771dc6d31aefe017ccee73f0a3bf2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e022d734a374b8ffc0c14b35f8d4cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8ea2571b711d5cd5c68183aa1b68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722767a10a69685638671e8ab3a399a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321683b9510eb7c4357f0f1005ff3ad9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918978d83c517d4df9ec7b2bf9c27aae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed050a33626bb479362a55e74e167ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2631fc9a238e88e6c559e61bfe79d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085fe7fa584e8d5c95de67eead7728440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7293f4280246243256f5de5f585fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c33271f51be2813376a02feda2ef7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6c6cb6850eaa9e03f1bd3245b888443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ed88bbcb0dbe6703b9f9a9814e66a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1409680b8fdb5a18ccecb197df5551445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74271a62cba603141e902d088e143f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceb02f0263a7ceda84e80b545edcac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89157efdaecdceb9e7b0fe6b3c4f8b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf6f5bacb2cc4589ed65d3f9b3522449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b85397589ff37bc5b18694be463e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b150d530d44d0dd28c69500d7d85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d32c3a39b4c31f0e80eba09ff506452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da0f58ca4bf8a770ddd5ffc36573d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4585b663ac1985421accdcdb7950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc668170711cc188b193f08aff2184455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e6145377390abaa07742bb2be554456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb9200f95551646f1f45c86eeb4c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2fded164ebca81c1ef7e7e4526d92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540876a7e96ba17303d9f53a38187eae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398959163172d7c900a1e12ad2c835460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82abbded9b6cfd4d4ea9de340d08ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b6318ded09070d2446508d73ac63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c1de81edd4ddd7ac3a64cde63c4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dd8f321bd27e40815f7c750998e64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4b9fbbe4d4cd4d7031211841ea87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58a5e04801e17ec932d9fce53e06b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5ea5b93045b1e3f960d89bd1d6c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0480c3371048213832f6fcf629daf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72581cda39d9607eb0505f3dcfd7333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17cce614e7d9ef2c05c3d074ffca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a7918ad95736dd2d98b3690da8ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea28e62368f4f6d1390100b98a618472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff466baebe75e53d048aaff9b915d756473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5343ac8856e22fbbb716efd838a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a55db899c7a8284d395260ba752f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae10a9be1a4d683411e3aff549801a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b207f949530486be9e32b0dba81a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca2cd9c8c7e310d550001923640a22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30308af2965e18671040cf5392425cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c2531a2fbe66bc5273d08c974ab2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b643c3cc6ba68e97ee5d6bd8ae02c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053a64a44d6faf549626a5cf997eb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedbb3b9b7349b5759e2a96897c8bb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db853485f85cbb0e2c3b65ce4f77dfa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7664150b63cb305919c5f5c6d7da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2f0f0a452b049f1e179aa8302144486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f0d96b49c959124d76cceeb18f01a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955fdbed54bb770b70c9fa83d12b7e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ecbde891f746d4b782b8475c3955489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4073bf98256f0cd61824540474fe0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a7aa883fe120f1a418656c3b1f70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3db90dd5b68f9654baf9ca88c09a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d052c4fa13fe10f41411711b567eb13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b85fe0397803bb9a4fe7c61b3a646494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607e44d5d1bd31e57ffae7e7735fd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39079492dfb4307326ddee44d033b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb3151f65a5be4c126d98c91b1440497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28350729405707a95cb7766295dfd82c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a235739d684cd3d3563c364f7a94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab0eeac0d867205e5f97cb8814e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd066bd54b12aa8131a2e6de3a717a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23455e9e59ff2b2d2dc99ea9b1a125502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6d9fdcf68b53c88d331c9da6524bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305704af70392a25146d5e058ca7a25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247c8e7be7f197c82ee69c2e391aec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524cb57d1ec36f99bd3dfdaa4bc49a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e90e22dff20d7ea0d38207a99842a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52218b379af61d3779d47d477e2368b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d6814390aca5c3a70c7d213aac42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dca8ea3445202ae739473989355ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc274cd20fbce719666ac5849c1885e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c108a30e3eb8732a57db1e8390a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe6b6cc7e15c69013b75e4edce284513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af44be053791370125e6ffc177943a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac157087df4090e6880e94d546316c2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66a69e5374e78ec4f5bfaa033992f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887a47111c4ce99b459df845c6ad5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ba33c37a30f118596c2585060272518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfd72b5ed78901eda9814c5b33b8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae3a7ac2d84a182f6c406f47efc56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22605cd2e4cad6fd8d3917b5546222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24068497a1c0c9719377ec08c0936958522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfbda40b1f3eeedcf2aa786af4cabd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7953fea534fbe160163dd3ff93a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa57591be3c946ea47424acce23477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c918e59bd680c453505e4375653d82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc591ac81c46f264dd992691e53c53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa18929298250364fc246bcf1660a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b6532a08846fc124b4ec295bfb468529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81406ef2ca9d5a29c4c60a163ac4ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab0007f394eaebc337e3b978e051d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab2c5493de628a5caa26c1259ada7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebdac97b42e0c6d7d49c8e1c296dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854862869f2733e816e0cf07dcfb786534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ba60228b798f3841155cf3a04389535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762387d39edf32f362e9e789172b7b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499298815e4c5e66d86150032137091537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa14bf7635db05b63e5e862bd88a14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce177844a67f9944273f2c4d7a18b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad5cdd93a40941b3419a02c0ea85f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897944106888755df2c967a20ff71c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f7b7c78ab5d6410c6ca929637bfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767c544154faed09f958ad218bd530d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ddab5ebf56bb53e24c6ea27e096cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb06a12a7bedbd18834d1706f5a9c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd222e01a0aeeb46fae6db1053547a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16296d6500eec4a027badbaf91ad63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3363c2c1f6976ebf4faf442e41222f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18353e814ee6ecb4ead4b47c6ddc70b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d154bc375dfe8006ff3ede1ad96dedd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3df38df33dfdfc7dd5ba85de94485551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac203a184fc2ee8d0474a568b5818d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042d26aa91909972ccbf86d45fd8021553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a9af24a4ebb27cf64527a5ce9350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b5d85d2d92fe6c6c127ac5ce270f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2898cf99c5b9bbe1f46cb4dc83a488f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784305b5444e7c930649ce8b2e4356e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8f0c015ffdec5065a447c02fa7bdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fceb3f2dcab965c5de483a45bea7d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb85eaa5302debe531a054c031397c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a102000cd563e25b932e5ef712ebe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d746fb842e8bbb8c48295439f6f77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b9d8b58485db5b86a3cda260d3ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8e02aebe734526acf13f7546834c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb25c25fe6106c24b141a0b85db349565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825b5915d64eac4f35172da9081916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3c11049605a0f1e51d2dab8868068567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51eff591437b6a849e017497686a71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab45aa0a2c1ca95b1ac79ee58600ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab739e7b85bb547f2c53c3269bfe1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fec35f7ba4fc39a49f3dfc93f7480571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662409983fb15742db0ed05d29335e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9664b654ea23813586dcbd38a5e7618573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f661d3811cc7ce554f348baa9bb1c70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24775823c44e1b4796f686f511a49299575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940dd6928c0ce3449a2451e169c952576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc423c5d982cfbc90c326b6282d3c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c882f59de06cb272581b5b851672578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5c9c6f92c10a475f20cc5e961e67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282cd5bb2990748c1e211ea3aba8e70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3666cd2f375e03305d21843ae7613b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff79ce7fdaed24a3f85b68e0af3c6db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6abf8e0e6c8b93de4adce25f70f575583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c00a6b41491fdc27ee113e81f7ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701164021be134295fb8386500e5cf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac33605981d68ec7f1fc1d71c9e3a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca61681ab413edec86cacb0d3d247587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420af8078585bec31c2e36e3b21c20d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd0826eac1efd6b9fcafd37292e682589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e35bce6aa872cf920a656da1aedc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851522a7c092be7385d7dbb02ac09837591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25dca51385fc9fe3385c83115d72c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163649de3646caebd9374e646d3175fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c7ac88982d6666fee58d3fd20b202594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8e433366ef433d287ac9e1759a48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccbb707de4a2a94e9fa5f9f14e0ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019452e4c219251bcd72758ea024e92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9eedc12a85769cffa1cd815bc1e0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef9683d32c8128c9f5e82be9f9b0d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032272e23536878f8be647277d675db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5a12415ede8e14856ad95e94b333601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27537ed819577dfd21537c2a64801d88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487fcbdeb90075d837a13547f810359603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c6ff21af6db291497ac0ef8b39b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf11ef710f86f19f9349e3bc542da7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0895975b021cab17587c77e6691e5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe836ddd46f8f815fd43b952a82bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc8d15491689d8a2efc409881833e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832327c8112829040efc4a60424a768609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa91fc1457178908b4b3ad12c4e5d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084266b182c06b9ef3ca901fa989b475611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46810032ae95060ae1f4d2246fa27c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ca13f38ccf7c6503e087b740e4d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450bab4633de4f4e896accbd2e65a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b35d3d9425321c6bfa85a737f72d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a151da18c71e09c006b284dbbf906f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed2807ef1fe57cf4958bd67b474e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e3bae94655bafc5361195d49843b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72a0d253a4e29f978a31ca842f24f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2543133fdb3a056b16427d6aca01a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843221dfee0af089a5f5a193feb92e7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d10fcf0d9efe7b4ebdd4f2cc44005a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56514158764fb77ab7d2752e63bded2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726fad0e05b6551cbb2ea16984193e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f343c56f6981fadc5261a8138d0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c8f6259edc4009393a6af97a386e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d341a5833545efe8a1f3b7ff39e0e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72af6643211f4fd925a37e637305aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3601ba9a9c77d6f50e40a9de2c0b9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073115be279e53e1520809a76f77a9ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc31af875a6fd679fda3b625ac0b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcae2a54b9ce352100e4051f9d5033632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb816db500c320fd52f818784aea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb04520237dface738a7f69a494dea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6daa4e086c4c8f4fb0007fcaf0dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb34d99c27f2783da3672029f9ef845636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06fe63bfb8a609a3ff8ea35c33cf42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8a5bb343c9c8b2c6d7c1e0fe4bac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec1ef874fafc8647a9e543d8871e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d2e3a7db0e9ad695a56860c66762640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf30838758820fe708ce0a7a6fac1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f108c618ffe3aa09309646559194fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316caebc46a882a3910d77c4df076c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e13fc0d49aaf36091ac7610d1c859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f26b735893616415f1fef1818a29d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd2a34fe65d2708cab1ea35cfba26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09aeaafb570c394c9889901f3f404647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef237bfc69b71f33777bbc755494fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7958a3fef990e757645741c1bf3af5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c8bac5e48cc72f67add25b4a8b1c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d54ced7fb9e6e776cc1eba309b99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da386e867a4041bdc4c87d104e2be51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc38693c813c63ccc2d10b92a7213a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d73ca9698725c232041f90c1c95c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e9a0a13ca8fb4f2c174d1358b923655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc4fcb374a92fb7bdc8594532f6bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7dc929bc48894fa0abbb88408f138657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da158721dea75116c6a0d60fcfa009fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d13656f590812f300d20ebe0d8bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dc09331695b21ecef5c045238439f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657a90200225a29a327e0bf6f77b6a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de25db7c294f7a6c54df674511a832662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bb55304d8db027e9d5ec7b19822bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e2b164d533692cbbdd843a4c4fb8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4272cc54d30c4af61fee6ad1530eb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83073309f1d8e7003f73ec65eecf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5437b547a5566a4ef626504a94ba959667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee9c617c244e298e252ae7974fc54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534140a1dca19974434cc1b61335949669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc07a658a7ce3fdb7eb45083c3acb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed60fb0ae92e54a3d185b99ce190f0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a683014350fe976d06d6e1f792afe2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376eaaba3e37d497fa4881b16396a34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79587374de9e07e235df64799bf9a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1285b49060d2a03734307373014d9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67eeed71d7b29573cc2ad88bb44f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f47f53dc2995e150db195a9db8fb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fea943015f85269b473d5d2325bcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29ec27ace018cfba86ace914dd2d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ca97a06a1c3db95f17c0b2baa04e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083c662ffc5d63237946b149a543ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da67ff0daf4c6668a760fc23b840d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553601a45eb2b6a14da1713b0f214601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868fecf9aed107d304558b2e76544f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ff25570215c5eb68fa34fdf38382685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3d12b1918b3a00b4e37817de684d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439bf1928dbc14079ffa48c41dbf4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653896d64e045d81482887e0ffa69d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae499213e2938575bfed72f5920502b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad43ec4fac24523aad61976119ae9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3f7f0bffebd9a3999462930642404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c524351d9c11d102c2401975151f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb994e3b4be8ad5fdf313ff87057f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9d3328d0e17c681d75e7ebe9dd43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bcacc15d32f85cf898860115be0f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193080e132f140ae7fd80b18a8094ef7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37052d7c503a796062067b2ed3299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a224b31ee6c3890fc3a2676c47b62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fdef73a8c1ff5a603cd17a0f5dc5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89c3954159bcd09a194c7db8bb646700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181928c29042aabd2e0241295f4fce3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aeefdd34cad2e3df2f821dcecac10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb24622a71f800f8bffb303c2a6bb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a5fb395941f9a8f3c9fd0100b47e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58627d2748a03f47577c74f1ba21b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61dba52678e3eb744fce6f4dd6630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a8faa23966d5b1fe60da9a8c746dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fdb3c51a909f9ae466bb4a737f58c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1d1c96e5a2aad30fa66811a45443709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f501c72bba4766dd20eeb7e91a5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90bc55d41337bcf7d818d1cab85ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849831f7749d39b99c7c37aafcba58b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da3f0a0deb60e2d6ea5dac960996d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92c0fbdaa1299f32cfaf0f256fc52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734105493d9ecc185a4d9e4f4d04096715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a06538d729f9f8d89a523d3a13a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761321d91540e4897d374ade9122cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed849b17289b6c2f5d423e92291572718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adf2bef651b45000e1bf69fb987e7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d39df7e1305c64a0173b4002a028ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd14e57e4b9386e255a51a79c71ed9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699765775bad947e98d2b032fbf22a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee86c8305e62a36ae537d5c1a1df6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb758eab89b6fb2474a08d8cb98bbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66f7762c5949c97fb28dcd494d111725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbdce78d8ab67ced65ae1d0c4ac3f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c4d3beae03fd1fb8d91cf93d7e44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec086341fa8276824d703eb44f71f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34a35e6f43c6c29165797238958bbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826054ac8907512a58e686f3295ea39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c65a64bf51d0b4006cdff49bb7bd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417498f5671c6c58760377099e1696e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7dec6bef1a26eb919b0f24c6f8311733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562e869eecdc7c94a77ac424948e0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e09ca7f24e31725a0dfcb2043637a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4e77b237806737c30ec0d8bd2998736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0c176e3ce1bb5256a2d10dad565d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3437536404ce26831e7a0815125093e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580797072d944288f530944e31f2ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4761c7bbf587c402d72d56b814fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361aca67f506695c03eff5c176a5f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135d2561a1316a53f229d632838e19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b5ef9ee0bc0b8a969daa46f9e2cee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ebf84d99c0a7be56825e89ddb99b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570932111bc3f44d6f592fe91c6a9f13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fbef97d64499b2c0059ba71e83e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc9303890b1092d26568d124b4a2fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6da65e3d498bef4dcba3189e7cf3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d48a8da98d29df5a014f4fa45d231749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff593ca220e38ef54ee44e225f6495750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a77b8abb61b2affbd1188a4748cbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639738bbec097ec3585b0fc60479c57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5eed714ac0b98a2ced204d64f895753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053dd9950e70e31120b2e327fdc0197754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f062eb0254e82db970a217f77af6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5cd23e0968de9ff30f13ca814b4f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2088a56f7d45577f29d4733bbea34a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb000e8356c9372f1ce351a846046cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e735f1c6ecb0d976ff23943998724759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3f9c5aa21c2e2aef643c427100f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61282bbd8b3f54e4a9aaddd516a137d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76554c383123b6be950c5d13a22300b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd244a2841708104dd7a345b85037c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b3fb7dde83545dcec33276e25a6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935feb3ce50c131842e2fdccb9fa05765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69387a85acd41fb583ce6d570de091766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab95406afe2cfad1aceef0d55bc53767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd37e2978aed3b832a477e30422719768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd29867df6a35354db4e7c53cf08a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ed36616871381515e64c848123e1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593167e1cc0658e657fc621412f88ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d08b2e20f92275432999ef73872eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168f701d3628c1140305e8e8ee042e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db140cbe07985e1028c358df3c7b50774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f09f5a634e2fb4672703a3dbad3a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d57ba2911b8bb66fed4341b13207ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647d69bebdc4df9d381400b2e7571b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c998bc2348b7d10458f2d680d80ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b0358d3116d244e93e74d8aa8e9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c026644db37903801bc1ec70e7bdf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa649a46cc9547212314968956c5eee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86b0137220bed58c007b288ff99d9e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb371cfbac9d2ff54068fb61a8de9fc9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07f3967f8133b292b1c9cd956290b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9eadfc66e8771175bce279f7b9fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f84acf78441ede5bf4f9679a6f51e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f08ba7f3e438ebf2c6cee97869bf4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0218da8c1e8165074cf28916565a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d47807171d01b41d0ccc7bbfa7de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738dbd07a8df3a885f71ce8c462b7b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bce0579dd6e84271540b0abf8fa26791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006583b36169643146b3f4a7b27907792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e11a196747163f84706864ac3027793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a32a5fa1c6e105fe7c78c9be7934794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb75a295e7a601e9ad88c0998b93796795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34899993e784e8977ee440bebbc504796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5de09ddd046d732cb1e90a1fb9096f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab89b87921d85552907b0951cafa16c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da73b54c3f6608d79f4cc141050c717799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8024ad07a30dfdf1d73214217502d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465c0ef2142016070f3656d9b249f5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96bb8e6a8289e7194d4e96d8a02df802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df12e1bc220d1d51f351e1303a9ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a6eb38333503f67f167486ab873a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a2b964cda9936cca98ab8fd8c3fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b849e56d26908340472e609032079ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631245f319fb155b4b112f1f1a02eff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b06bd34a8b718c5bf7a0e523fc2b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226951cd02b045c67922941b4a4ec2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ef368aa961a99c4f9cd27cbfefc7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a096cc23061c63c03b9b084a16c2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d94bc33eb7376c5db03cfd737c303812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5ca7b5f99c7e24ad313ce02dcade813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e54b6c0f1d13e25e27176f40180b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfd29ef30621fd22086e034cc7012815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b73e2e3f01a0ded569759b4fb63142816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324867b78aedd739678c46f3b00b7c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec095a5979c0b202f84c3eba72a94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce64c1ee37687c930e28aa7f326500819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58651524296bb4c4c72561ed859092cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0d48922ba07cc899fc6316f7f97d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e54ba254bb6df79118086c8c04c80f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b5745fea585d64ce0750543a9da92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0bffb0a54514a9b0e9f41ffdaf6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cbbbbf2bccf5e8a11078a932f63ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176b55e120cb38f2b31ccf2853678c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccbc7e1e54f6ddd19e2a5d4fce13676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec834c95ad1c7c9d0fbbfd30ca22b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e040dea0e11a54fa100e710c0131508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098d2b56da97b857c1e54e213f489c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3d51079d0171bd7ccab799f5405d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e04b795d0bac242abd14b6330adb7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77471bfcccfe06012d86ebfe197bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0067512525bb067e63de5f59d768813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6029015683dd8b552a9ddee89a608614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d60f42cdf13073262230eb71f0c2aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bec40a97868de0f77bf1970cbd4ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3106c00d8ee71f663a74bf403ed78417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1aa6d48c676e24af1bbba2bc3783b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286405097993a8a3ec1ba08b6f097f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae847f8102834ff165f406b1ce298b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb78581b3eab81dd47dddfd906c27a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c58de8f3c2d425fae84dec51141db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce372958eb92e8f536686143457903123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f86f2813d7c2474ba546d67220dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83eb16a28d90a749b9cda36c26a4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1a2a4c579236291289276e1514b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c333b3cb83ec704418fb21e5ddc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed47dcefd62c02b503e7cefdf3994a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265fc5d44bfe1622da30eb64f2c2c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46336432c55c27c048e5a8e4920857ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716619af1a0d1edf566bfd1fd0d817b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d96dc4512669322f76244b4d09a2d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c4526b3ffd1c5d71508474f16d53033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec408d01d5d32e5ac71b4a0f0c1f6ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178d46d81d4b34cfe29b9353991c10e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383288c5921f1db0b5da131eab8469c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0899060afd5db470e48be3eebda9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441f5a31e3ffd334095d3c70d8e78038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544c39f374c81378f1b52815dbcd2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa02fc1cf99454f8551c60d33f3c6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697456cb63bf411f86caf3ffce02ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e3a71598e866a7e23d5f365a600842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634f006764719c74f52d40b2fb0e2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230fec1b491d0fbd786528320135c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f931c49873ea9ce29f5cd7a57e17145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344ca13cf32a2a5968ba0c1b242fcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569a1a0d1ee02eb8a306ae7e3fd75c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7286b3933ab72d3b0b891818e059c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab25ea6b7401bacb29a07c8aa506f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dafc594427e6ed41ace78091dc2ecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e9c221853d0e512259649f4ad151251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f503b609ea3eba6bf3131da3e73552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d0e6b9f69fd603023c04141ca8b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19880e170a804c9bc43f56f86e3ae17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4237666a69e95f6351bb61eee86260655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16e76c3b1324e2f08f0b766e5d53856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2091e35dcf0322e6fc8b478f45cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6446f2e9a9e5e61e8f4089a60ee0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68991ab0ea100a585688d6b0aa91559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f76cae321f6c4e29bb435cbc7e9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65fb39380f0a730b5c18de5c94af861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066e4f7e8c649a05f085b13def90e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf715e329f91f814fcbacf4dc65f5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f866d22b08714e346999433ae5f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c5103a8aabaed22589a2d6a3262f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8eb50f568b8747512f486f48bcd4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119cb7c13ad2cfa4765e5bd9a2e2b3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2efa7814138daf5cc85295e5cb3d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34523a86e9de23cce688b6f908eb2fa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cb3abf0dfd95477f52c8fc73a19770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f4098b614af6d52bc10e5133125171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6874d399756fd45ff58a1f138082272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9e5cff6049c2e236c600af0e2eb3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57d2bd63f612ffb58d9fd524e8131e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c7e7e81305d0f068af47801f241675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13dcc359c6c343e4c4e6473c7bbd0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ddfa12302019cdf43877f1b00b64077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a19e5e06ed614f7b76f3199efd14478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff84b670097fd6b7afaec8280bdc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce45ead2cd9431cce392f55243587d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61afa075e1334778664e314c5b31481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df121b570e2d3f3dbb2b715eb329d4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323628ab9c2474cde08624376ef4a6d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496a471b2939994e594c7a72638e4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690591d1b54cb5c6b1c6a952b0c1daf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8dbee525c5a43d973112a0d6b6c8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093edddfbe1153068dcfe1f970beefc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a155e45ff165e5f4b753db3f5e70888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd95b75ba697097794bf058dbfdc9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c883b0d6937095a07d22e7c79c664790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1db3f9891111e928ef71390a8e18f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db76353cf7e3eae47e2289b584552992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2212102622b8c1991d0f54e0c31f8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726871624333605314eb6da35ac65e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284865e28183e5745781176d9891109195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff295401f8734e0c54b25c7cb2f2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70aba3ed3cb646ef44eb370b1f0f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce9665d2245417937a214447485fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8113bbe109a47959986b481bf42199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a350f7bc854d6878f64e6d9010b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7deafc9dcf12ffae380aac202c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf6b576f2f2a02cd58e3703d8a07db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88811b4090763b25984d639353f10aab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3e1ebe47af1b6c647407269450343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb42ebe3461a70634250808a00777a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ccdfca6d74ab663686c2269a8b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd2232f78736b5adaa9eb946a870d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e37f58357c8e8e6cef456b846d549d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8147a3b0b2438108d1e4a55e9acb27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aefca19b2c2f93f796feb9499f4d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15479495b02b5b313cde44340b5f8b74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6033e05c865e121e389206e46da579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68bda3bc6399f94f404061c5063ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f97344108c84807936dffc3dde7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d4e20585af409bc1b8da42af0f03a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c105a694152676f6b9d2356e09912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e361efb204c0ec931a3155146871117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963a1e75690bdad6161f480e697359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d567b4839f4acea4264db428b0e5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdd3981a5d1a4089162de5b3bba381120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3613c432eef11cb16315819dba1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172d04026f116714e6ba8e86af05e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2e14d9659738872dfb8e276e3977123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e5d37e008b7d0cc4914a9e79a6238124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f172a1ec9dca9f4850edaeaad6a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a5783aecc10c837d5370e750f3383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df5987ec50335bfb0b20e78cdf7ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fdcd9f32cbfcb123fc3cdb76facbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f111da961458edb379a6ab8d1577882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a5ebad91b01e9021bfefdd7642a52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f712b4b0b325d0b3e5f89d80fa93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57f805b895d3641827e9bba74b01c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9999514b4688e0b862fd0e8fc1ec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab260e8b752c66d38a6b21e8dd81782134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f5fccad42462ea9dba0f8471214f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080296e08c83bd8b427c0d4e3b89753136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd748c784b6da0d9eabbe5e08b46bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a92f4328ca0bbca56b3330de5726d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429fbbadb24b83c662150d67a8fcb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53bf750ec981983235e4b024b2adb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8a29f95ddab08f0d59fd2cb3a54e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08dae0add201b97582bfda51bf2974142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e312cf4408624937649466c5a579d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0135860a34caadff95899ebdf512144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b612a41b51efc046cd99bccaf8bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dae1d8b0b9bad1ecf1435a3a468c4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e3d794420144e8dc5c7a98279f8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71ff06c9dbb6338e3e7cc22e91865148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0546a2ead240d263706195cfd59cbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081e392c48a62987311aefac6eaa7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd0410730db2653456370256452c42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6921d1c58ed252af4b665bebcf132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a802a5f3eb70561f59082610d030153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00391e8b38681702354d9533e548c9f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b692eb4166534e1594ae19498d1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6410aaf787d705805c80466f95ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ff7c5659f80e76b4b259a94108da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98747c66ed13bf0d51077526756560e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e83760a629e13915177e6d0373bb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561923460197c6568b2756896281bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af57a7d6152b6d72ab67dd675140495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2145c91ff0b5084104d93bdb39dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e071dd516ed4d57482c84c914c558163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddeb810f0fd115b78410a3422ae69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12ae2a399f0d6b58a9c6b6250dd7ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91a3283fcd98d319b1bfdacfe5be7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610820cde85875158ff206c86366f4d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f15b2d9e5506939176bc0757420841168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cd5c3c88387b99010597800d42477169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c87524a726a933838652b7266b7cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0191e89e40834f9024bf83e7f0c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28849cf545454732b0127e205c059ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca04bd04d42b4100674f3b80f7911a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246e41c01a6a28c954bbb7a6284b29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ae7295ff7fbf4280e85168d0c0ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e27023c112515dfedf4df120da0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a0b7e5cb0c8bac9235afedef4071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e4344c968e284f9fcbdcd1f4c1e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b36f0c5135a545da964b73dde3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e40c4e7dbaf23b36bc02e28b64ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581bbdd152d1463468daaa7cf042a8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295245e6fdf503739f12f2d8775f43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874917a4bf8e58ec5171f23ac44b3fd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde375f590e91f0dbca95e568c4ccb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba9760abbb9cb8bd59871f56167a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881abd47ddbf6a0f125966a65df85b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a0aa5564d0a322fd2bfc9cbe7b99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce489999a7c6006b1b5b6d4e532ce6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191968c7402cdcfbc407344ad1329201189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c1486d5c2049c33a3d42d2e2f952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414d0e97a8201c764e696e88de8c94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650dbdcdc2f3631a7e608ff9ba658f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4fab505f2f2ea021c4fe60bf9c2fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe1e06ab60da891143373662b1395194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61cfe21a2cd547259da623456e53ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d129243fcf2444c34a28c37c90f4a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146988f3469a0c60d851623f7b19058197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95126b88638a2e20b7e0d498e39cc8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39f9ff9ebcf865118e43d02181d62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3adfe63600b1384f776a43d967a1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e143904b2f2b68ce0fb367e02e6f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a044ec53ec8ea76d398db2ab8c36a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471cb98cebdf96462d69a7d9997a94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce40d18fc4212b5b91949bb649edc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca318729fee86349bf75ad6aa97bf94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b2e3f44a65a0f11fb24de0f8bdcd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee092c498087d0a1c1776321f0628207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd350962eca67d5dff01fae9dde556f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd3f057a7803d6d7e77b5b08cdde4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c77c2db9fc096335e52833f385ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c7a33ab80d3fac778f5dd3a8c555211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce0e84e688333da12089dc33b63a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a280f9f0167f6bf685a867c1b08529213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c01f1bc2026b5cd0146a02dad8a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7b96e1d7a03fad46f4e4a77a1ffa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cac265c2d57d9d77411df83993857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb62c7d28deee1d90b026977de702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e8275a744fd4b2ee47c78c04bbf59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902155cd228fa52e70f62ffda750301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d65c2fd6a894e0822fea1fa08428f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d05589a0fe2aa5b2f324700626b5db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39421abf5313968a263226403eb04a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218819d459c69d16cbcacb62d31cf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1d289eb7983daa3a53cb7ecf7d35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2224bacafc3efa8f296db6189fcbc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb445ba390104b00e31ef53522d95ee8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a67246ef81c8ca16b4c9be86db92e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50194c42426d7eb97a3b2d3707a2af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6563294c0751aaf0e7c8d718930e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d3191e93cc9b1f8be30191dc4951230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8d9afb7428f7b41661b780cd618e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c56249fd9bca3fcd32679bf0c1528232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c5c1435c0c5d293a32483545b7dcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c040f4d67ea3ddb5ce028c9950b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200facb6a6061404d3cb2fd8c68c39de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71465bc13d5f17a1ca3b892cf56b41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e58201f771ff2a23e765a97a83ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de7f50cea56084c20401a090c1968238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7cb6f307610285e2820fb4347542e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7616da19ec338f9c6067d2f77ca183240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b918dabb848564ce6bb654f27f14067241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aa840587c7f015d245bfab9287b84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d811483eadd43cada0ec78776e75c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575cd246b9120e8701c86f4abe86259244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce5aa96fcbb6fa34fa456a9c7509a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24353069c3bda5cf08e072d5721a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f28a4d9e45703f6bad8c99ebd3cf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862adaaff92fc46add7e8a80c8966a32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcbd7f8465500710ba9d564c3da81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7c732f1aa62fe86358545d946d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6e0a57ab3ca510bed4b9c9a58729251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb83c6928ec8d4069762e7a33f2d63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a287891b23dbc17d0f9d40cff8181253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b08349ad3ed8d9ab4c7b80199349254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676f5b8a6dd846e5be3ad40552bc17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370cea5ecb43792ac45aa5a5d4923f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce1e61c659b9ab6b30bd69959d4393257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ea42e7eaae3262c200f29240c18c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c91ecb8ed36dacacdc80601424118259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe9e60045c9844dc68e3e3b87c26f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863bc7bae99d83bce386c810869da60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dacca5fcd9250438a5c33c078696f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a73fe893cf65d556c11eae51f1bcef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065720ec87677fa7705ccefbb54add5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969b27ebd53a67444051c6257faebc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183dae36350419671049606cf5ee8c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2e0a115f7e14e24021859249efb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cb52616e021c6af7f397062cfccb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542ccde7a3045d20be18148cc1c13c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c2a68dcc2e7af60e1d9a9492e655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b91100edcfdff0d3c0176743a49177271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a6cb9c7302fcb0906abf0fb33831272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78fa1aac117147f06108403b41670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f49a8be9c881dc3fb858cc140a695274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8321f56378f45c4a1ee3243f6fe87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656457ad703c1835ea284af29c2f5ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6528c23ea4aa1573eb7a7c38666a2f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60526dc461770f93852b08a1da381f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e56f36d43af1c08d644fea7a5f069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061299e3fdbbc5fe6684078a647ed58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9cac9173a2b7c82a2fc2d06ae7e3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab65574dd9462a78969c54bd7be1c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1e5132a06eafd69e9e0829314d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45fca1e587cc2b57d5fd002a6d951d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bed7bb8bd0edf021cb1c129878dc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48898bf07aa5f3454e98faada86aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3bc650db32400a0c1dadbfa6a762287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67556739c92d10e3a20bf16477cb3180288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1318e10e3164ae5c765759893612289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b9e7d37e575c1dad0ea19e4fd1e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ce89b6e58ddbcfccfda52415482b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8cc4b83c14351d88b5dab56fc607a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb801ee842f5cf3c99b5417bded887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e925b61f9d3178017942d77a6fb4dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226aa59a1a94049e0fcd00cc208a0c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73283d83e7386869e9a9bc841b6ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e2f1f8ea5d2cc16b053245a12931297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65c58ec093b1a647ff184b89fcfc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816f29b5670ee834c14a9dbf72f4219299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5728129dab4bf34f5e001f05c99d21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b2ea1be5f330411edb7becdda13a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff2ea07e9b0a50d4d458e6a8573aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016505f0f48a243efbbb71006df15fb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60736af41b40d1f598eb08c2cc7492304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e126e8583364e70dec2c1fd6cfc88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da35cb75fbd1dbce7a0d8ce380eb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80835357047f06cce7d3a6f0e02854307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cfc5e095421f741847224d85ab56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac8af0d377bbbb8386307e8e2a0a1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e63fa92c8d45ac025023ac67d598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df506a467c96d76c62a71ea2b366b63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321585eb249bccd44a4fb256ae07d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca98c304ceb23c093785972aa4de56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb3129fa637bfd17becc8dc092d7b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9223438777aa7c36e185392a51ace315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d233650a35f42bb2d959764ebbddee9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d8bd8596382898c8100df52a5edb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316cb45397461c024a825ce29197bb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d1e14005819cd995e9c33dc4de07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b9d11721df16e82d751946c119d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be01a42d5464764c0e456c428ab11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a501c4fb4115d33addc01ea7a71857322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbea7aca13219d67721aa892934568323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054e7ad85958c4234baafbc63a87cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46f78fe0e90946f24933847f87766325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd40a0f295e61a3ee718dd39e7b2e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb65b079bb392f63a0acbb5ff2d23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea655685020c8345f6cdb97e00fea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6933e734ae2d43a2092f6e3e1162b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5edd54d92dc356ac78727a5e2a2b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316e1e70ab4718ed6eb1cd7d3a348e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3f37283cdc7a67ea00a4a34e30af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e3b033c15ea71beed6c2c2d84292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad378cf776634b5735a7c4932f7107e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71faf2fc92761a6f874afa6b29712335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba98d45d66977ca5f22244840ecb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fdb5adc8cfbe7e64536f9d1ab7ef7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59819c12517ed5ad2e029b3614bf2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358d7bf48529c67a91a3eacf88f107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3616ed30c41d4cdbc2456214f58dd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b74842fb50dde03f7172685646168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf388c696c5921fa9d3d2ad00be7dfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57b9099ee6094258001942b2f415f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d2342e0317ccb29e206ee84959c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bcf2c3484c87977b6125e22083d95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379000e077c9b66989b1ab46c9ffc0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca375083916461f21962bbeefd096347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d9da3f4100b769a8527cdb1d99307348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446997e1bf38711971be6be91a02dc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064111007f135eedd2127cae98a21cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4fe06faa374f8fb545b4f7fff18d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce3da5c095d8a5351861a8bbbbb96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09d2cf58c0f71951357f01c33ff77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10545a798cce4165410739deffa7509354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d435ce885141250cb27bf502793e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666247a63c34b865803e6000c918cc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a23163edcb030cfd35b381aeba740357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a1030cf89bd928d1cd852d6d1ee36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f423241f3312933aa7b7d6e34082b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690755f7953d54b99602deb1cc75f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d74755ade0eb5ab1b81381438273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe91761330371efaa7817735cdbbfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797303f848cbd7c607a36e266367ff70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a61bb700dd5731a9d65f3e6aeb8c53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06152e907236d5b6c13ad08bd3018365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b2364c1879dd975442b14cfb1b2cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5feb73aa12da3a559e331181b5c79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f829365b33dc3fd8afa44d524ca46a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae2d1b55fd21ab3c0760ec733eeff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c941a340235f092a7bd3d8fb1a1d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0c69c7dfc4825c14afb3826a8b13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3bf20d1178d755160524a8627872e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1404e392d7c39ba702fd231e73f67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93da8e1df8e6bcda06aef0faa953a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4da149c0a02ddf2c1b7d6e691deb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c026dadba09327b9821aff6240a20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea50ed012b05fdf86fcf36aa35579e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ea15c75d2a0aebf1f93696598fd9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92c0561fd66f55130390b05e18f28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548367f24e983803b6bff9aa55d82d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7773930abf2b4457b06d9a0d6a0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a81907e676e9362bc1d9646f48a10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d97a3975f1ee417d38ae5e40e7d1e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed05ea703021b60491101c0e7ca1ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbada0967e86ff54a96360a1a7f32d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee2692415dbba6d0447e7fa904efd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba283ab5f61fe1c34637bdcdd1bd63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8f0f96e1d731d39589025abf11503388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa7ddb6e83986d8556e1519121f40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc62d964cb49bca3aeea3cebc4912f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a7d0a039baf033c95d6d116eac0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77013b1a78f6622ba396a4e70dff231392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af93ad9f1b4bcf0c1f1c278a4cfc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed5243ac0eb3077aa9fff54beb4810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1d1012cd6f573f37f594b1c94a8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e70cad5d682e8e415490b68d1366396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f93cfdc79c1ed49b83a22d03a928a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7de08169d1ea538a6255be978351e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010548fbdc6b0acb2c559586e602e3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217dfd5e50fde044fed261383a0eec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07fc066b6e0103794a351af9bafcb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b8d3828db72ca64a24d4111a91a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e4d7af1d6473cfb67e3d1c78e0e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0d2b06435e52775ff8c57ed73552404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055705ebe6550c3f00a51e0a4cf7d34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a19987d4c1779a2c35117b2c8dfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3112cd5f1a09f7b34cfa5796d2b1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123ac206e228821f50ad2fa04fb1c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd456aaa7f162cbdfb16cb11d86676a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d6af6c31263e241765b95e0455d97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8043ec32fe34ced4e8da6cf07bbfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee40d1d97271b2f2b08b615b626ae8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c6e6e71164a71af2d1071af862e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524e2b55afd842bb2dedb1bc3796c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da85631426d6e935c1d8b71b100f58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bf158456d3be72dc52e400bea8553416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714f8f2d90c92ab7923ee74ed57980417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7b6181eb91598d83374217892cb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ded873f33ec671abda20bfb752931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53574cd534794dad7b215ffbf47f62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ded3ba6f54debfd649644451e07b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f13e4699361cf8a1b5dad5e2e39bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67a1bb985d7ac8b4bff2d01b63a31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9574c77bb0c82a17b981a457647bff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29508d4d1f4e368cc0fc5197197a6193425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264215f77afa2c3982ee09df079e1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c43ad636d3172981c08d47e7536bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f603308864f9a9ba0c7e66cadacd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0b9a334f0d91c61f308cfe5916149429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21a4104076c70708ddbde3a646550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3f0bf81ed7ac56b673f549071db0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f640a15b5cc4df3344e0ef4b86d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a95e39eb878303928b65a10a8fd66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98a187669694e5b525593408f8dd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d80a6b3175309f642e7af3ec28fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b072dff4d3f1ad8c02a62a838b68e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbcf7ddfaf0a2489bc365da8f201de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8db089877973b85f192ab3765ac28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7716f57b989c7e9c400dd7fc8de4ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870aebf5a8fa91c25fe6a4d2cc4192440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d596624c74c19041384cfb167d5f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f64c2cb854b48af69cd19d5fc1805442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc357ce65325b800f09fadf19136b1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81dee3289856c3a3ceacff33050479444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa324abdfffbf12efa13d59cba03f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a5b8033b0000a23c846206636f8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f24a1d20abd3dd6bc3da0e2365c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfaf74e31bf2ae298d865c8c0e45ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1252562384a6d7d80afdfd23758734449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b39e79dada974fad61cda103439d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c4b75d26c9d4b28f84314c8d6d56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f666ef714c817af2a6923cc003ba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0111ef0860542bc76e6a0fef08aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793845e2c2888174ebb57cc0b5f6e3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28e91c224c8b03bfa59aa9554f048455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad1c06c2bb1a623ca43441645d7da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7159b8916f85052bf6b05b396ff2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650ae45f2842dda1721619bd4bb19a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb668b03004dfc39a3fb176ccf3668d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3a3bb0b8a51478143e42a33be068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6118acc855f89bf2422240a68b10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc2fd263f52c7229cef4fbc290cc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d86ca9806b441abe109de44e0ca24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcd18ecc57a962ec074047cf9a100464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591407e0b6980702c2ea08eef3a21d91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33698724f9881a1a26e3b6427f0c798466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf0b4b046c52a9d5da1ffa04da07f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3faa18276464292a34f22c11d302eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec314cad2367f8d1db608d4e8be4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483273bb90d0f805c6b1daac841d223470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91d6a41b60e12509cb3bbe72e98cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8540563f948e2c068d48332468213472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e1610c15ebe5f321b302aeafb0dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b03e2de17b787d2fba9c85d3023e68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23eaffb55b95233c59b584328ea47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8306048de53f23a8306c2ca8fbd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414c3048a45532362049f15661fac44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615457504d324f938dc9b90e9178f817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b782eabdd71664e4cde3f4b589b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70958b9ca122c64138cf2ff7baa68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba669bc90fa93533341ae2c37da66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595219850a443bf71e1b27e2963138482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8fbf8bc087ad321a67db9530c5832483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085b0c720a377e2bde31cf54ce3d81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c1ed8d8e824f543faf3ba41c623b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f9ed283aeb0a1ff09cc63c1e0f432486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4d7f87ccc83456b9fbcc708698fa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e9cf4b92d55345000a25d1ed0215488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d4dc910426c028e83275b0bb0b18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565433201af2d3ad7c59c3e8aacf2b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37d825d0e9d974258320114386c0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876aece15ab04236a2a418ec4d4fefe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff110e0c24b999d2e32fda5bd4ddf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a18930c6d5fe9225cb8c91991a6b53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9327c7c695c99bb928709ffc978787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ab4f3ffca5ae735c7282848820a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44be267ac8c14b31aefdb3474be3620497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409aae37aa4eff90a388b35d997d2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128b9c777c6ca9e108415b8bb578ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700ba9f3121b314cd3de7509191b1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f03a1d536a8d07cb7c1bd73c1f83e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa7123432360ad8f228b2906cf147b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e67cf4e2ce83c17611bcf37491d06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d95e37af81b7d517243978724f012504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88450bb7b9be594cb80cb563080a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef283b42f6ecfa3eef6eb48fbd6b64b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2788dca532b2fb863e525dc937d51c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4dc5616bb89db6c4e6c5e375b3180508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34325c6c74e0ddb700ef2702e480b14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44adb9b42e98e1eee91a425d55ce2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066567a80b2aee54f169daf33b7bba99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0582cf82243d03230e3d5dadd3de6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922712724354a2c4a7c52bbc9d64e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b496ec8bade8d236861884a77c43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929cda14215d3c7ce3d6cef8c64632515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9420e5eac137a3a798735d1a0fa6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a233d6ca066dfba244d1de39d2e312c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1157827e0353011dd621612b9719e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07eeb75bd0a1a7a8319a44cb13158519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3fe5c30ba9669280264c106af037520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f927a7be08757efcb9b540a6c0007521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9372ebf58c20857aa17b082668290522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53588f7e6d38dce7d5632c21f4f7b46b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d44784951b32a4cb7a714b52f5853a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89dd24fee885622b650fa28aabf66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012baa35e1056da03f6abe7729fb17c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6586edb0b04208bf2c269179c67e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195e67ee2102e45218b87d63acc22f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa4c144fa3bf6f8ec8277721b0f0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae956ba443d128fd1aa3e09ba52bfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227611348d3344c7c3856aac38c1203531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460291f6d015c9fc1cbd67152b470ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f986f4450a8ae26838d9fa05e094ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6d712ea25faa1b11d25d5bf26a720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55f4f0fca052c73a5d8b9248971e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12807510007d403956e8a039ab90b839536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10787834026352e3ede590dcb5ec5cba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d940bee9bd5db4cea3d5b8e904ca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01764f90da4ac0a10b2b93d9fb323bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27db9a368794045a4de9ea989eb6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319148e99305922b804e2a61f1db7f11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec50b7265111bde7d344b56e860811542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538abfaf3907507d2c43710c876d79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f82e7b57f222f46cec8ca06c304b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435187a4a8d65f5d393e9662f32bb98f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8028af08e42e34b7004b5d55000c19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7161ad970f924b2c7bc073041f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb03dbf938a6282b17178ba99868847548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8207a2ed9f700a326a85ba291dd8026549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfcab8f520de1728b111c7e8f6d96b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa6f898b50f492386974824d9c5d8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7902b072b24f1b11f66ab2038761d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbecec346fbf392c0da826ae351635d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc88cd6225c824557b263920baaf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721469d663f1077b6f5d9baf46ac3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea80ffaf72854711b8c5917147cc37b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd138faade35d9110f63c23e0154ae9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d86d3c666e74eaeaeccfc2732e48e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d100b516ea1cb03d7353e102a77cc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9fce3b38386c173ee277a93cc2ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035db0c9bdb87f90658ba77db29cc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30206f9c608835a35c7793a1531486e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15926f1ab374165780a25b9e4c6ed0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efbd8c264e47d2357d3b6c18f0014564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b7dbf37d26f808378eef7332161be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd00445c08d91f57d7f41f5da55acd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b903e62d8b36e9627dec64d9060f94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78234b2991431e7d477a7e75cc3833568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c20bf9010d85c5a47554a8657a644569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febe8533df8abcac5f2dfb470b06d1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ae197a76f29969d3b7d00088b4aad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f0a1544e073770d0cff3abf27638572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e581dc6acf566fb41b30d5874534c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f30d5bb8d56b8376a3c88de8697a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e10fff83514da0b5e086a977af1e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef32489d33f3400aee2d4e91d608e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e5da654704ad5f945b51bf6bae6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467141a20ceb9f0d34f79450db40b250578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b37c3a12e76b70b39cf1299579692d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068ff7e596febad0c542bc845d4c96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0db05444e8e0af9adb9aaf60647d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f11e1e9834f53493944ed4a312bee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663758e2e5a715e63e556748e70cfdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea7c7cf9a8f144f50725cabf887e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c94c4b5f9a4f021eb1a66d4e732173585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e89110100bd96b99c9f7fac101090a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66973e92a2fe84bfdfc21856296f13b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d1b8304417c4d4562e6a0c881a35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3d0cef6564a3a628ee8442ff78bd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d8aa84da4eaff70c11fb3e8fbfb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd644f9a7073398cc5656506d7e558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b144c684cbaeaaaf6b33998afc071592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a74e6da193781608eff369a67df7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7b8019f2ef7849e244ff95d80ee9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f06e33522e72efa3ce8a6fa78e72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee939aefd4b6f0e1ff2e677ba1bcbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e27afe896142783df1cebff09230a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eabcd1ea1baff03c05984eea5c099598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae46644e080f39d63a2d4831d668ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9819f7c007cc7e04535129b8d00d3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f500d71a9ee61ca880115d69434ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975124e3f5605c65879172e696f27d3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf6fd10832b34a6eed10ee8757f2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91d08e881f0ebd895e3ce0bff25e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac45c01faa583bb968f43b5411046605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8c75cb4685de7a2a81befd8e6802606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa0d1b82059666ebef9614996780dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470171b8a30c56f1f7d44f9474d2393e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f6f476560d4cfb786d5d6bc542ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4766536a1fa09b243c03c0c1d0676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecc304ad1bd21a4984171cf95a461611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3e237d73676609079412ea0d41c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b5e6aa7ff0d772c09e1f69374928613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae1acaef887a4d62b1ad327988350614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375398b11ce23a48fb9523645e999e8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6617818407333c4c960bc6793c49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb60f2c7147df48298489002f28d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba56e72801ba8ee8665b6c2b09997618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903d3e17f2462033a25bb46cc1f585619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371df48744ceae7fdfe3e86a688211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf122e984ed5a26543fc08a971f65b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ac1c3cabf9a4d0c8a1d03dcb4e281622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a2226dd313c5b55af531a88c411a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dd1cf6895e9e69c7cfd19beb1a84d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e28af26baf401eefc09f9173bfc6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ce6161dd493f50203964e422c645a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f6d323ac8c3bb4c4eeb1e88312771627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5b96c8add6d9be5b94158a71190d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556adb6c6c4d56ef1fe50e65402d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6375847187a5f7c018440d01660d4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee78bbd0c661428f7f06c4805f6b95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432056a5c8ba6293f86fbfd96e07313632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea41f7f9d675fbfb7c2cd24dbc9c60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b707406d77eb90db04bbaf3ba49b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5f9526b1c6d78de9031db4d82c8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bfbcf9df7af4ecbd73a183a59cf44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd72e4a453dec5d8e229352734d5674637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac56d5dedd827026e996647c09fde7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3cab737539fde49e3edbcf108bc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f581aafea55a26bba7abb895b10603640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca71dcfc5981eadd2be84719c39348641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d845adff10b56be3afceb42fc883230642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349524e4e5056a71c0a7fb06006ca9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3233cbd55e08e8e33d1be4b3db17b74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b57480befc4d0303a53ef05abacf04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e6f178d10ccd51d8ea3938c9913b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef59fdafe41a64ee51ac2e9087ea91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4a553a64771f7166f33c8a7f8d3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f682d53f9a3ba93e79f71f8735ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e2490169fff47916040ca3b5e721a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549cd366c20a9aa885aad49c1dc3fd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a059fe63ba86d70169936517d51bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b5bd6f4d80abf393b7b42a166b9d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf42dd0c1187869143d7534527dde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c550a929a27c232ed9aadb549d41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820770c22da3151107a272970d608a81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba65e69389cba8e1aa296408844fdf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629e8b303aa11e0737ba9af77f3b56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d426a6e21df943e4eaff2de3a6b24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724cb13b446d55ea25e5ff1136b8430660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa7cd5fb8b93948310ba76b69d0c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbdb76bb16841107adcdc4da482777662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682ead2e2b70c2c6250d8dfa4f7094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407292303bad5397a855a6d66c116a97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b5233b1369a44b8af5675f4af214665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff51748952244524aa3d1881f00ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20d66dca9bd01b6d1768ffa1d9017667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb84a361d49e6c838be5bbd9406d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7618c461cca1582d3f5196b4f68e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d275521747fea373fb6a990bd42f3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc6555d356669694d105818ac48b07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed4f395776a6ebecdc9136088193e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a187e6fcb7d8b7e00a746bb660fe5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8e1c0ef43dc17914134b72923368674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dff60acaef4b9056d66a39d68466f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7eb75d05be8a964b5829e84b4d7fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0414b3af362467dd750d6dfb3d2b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28429c1f53eec967e32584555a55819d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051fa6566fc8ffb530bfac7b549ca29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d99dea66ebe7ed492a0fd0948186b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274242b2ca3c655dabde8785c0dcae0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8dac0728299518dc9bcd3cdf8460682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f130fb0407369ac3720a98d5529dc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ee578ace0472f222a83667c6f7ff1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d17bc551eca7b73d45f96095bda65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54a1390c2a26e077aabf77e8e58e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88615753034c10f471d69056f0ef7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a07afb7416f03c7d9361134c61fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d834625d592c66a8bd4e88f4d5968e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983816f1ad6432497cb0a35b1f53e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2280c07b0f678c385646ce865f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657d69a2f70d24fc9f29e7b3698d2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41ea70bbe7500c15ddde178fe46e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1dad067e00db098d84dca5dcda06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6702ce54fabf797b17d20aee75a3ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af6618ae0e7a93a1b22760753d371696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc22821ae6c30e2b7e0f945e2b410697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a89f9dc3aac79375193c16b52f54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f5c6aa0d554b4dc5bcef751f737fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9b338aaf6b502d843e8876d7e20a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d598a89cfe621f407e3a48317a53b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415ebee3d64e1a8dd7531083dfe4381702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a002065855b190adc214ee7ec21a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22a46cef6d8ef20801dff8ce79fba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a68b21c4328a79e9aa802e675631705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2042857068f422210ee94d14e483706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda61b7e4462206d69f5c4088eede4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ea9a94b3127ebf797f2c6ccc26a69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1549e25de2f3d57f4e24aa2b4fded709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08cc7dc188e5b39bc9080e3c2d5d3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed0c54cbdc9311ce1d86ba6c0ae74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2864236c28e35ab66a7a111556dba3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f88d53636568700632eee170b9216f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf141f7a9b8cdee530ee9215532b28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353423a5387dba067d60e3b448300dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75b47d6bde7f0e2b8283bd2b59827716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528f3becc0067d83b14e446f392bb08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2e6d5c2806e5563227da1093b967718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f54197c193801cacad0ff6f3eedb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d78adcc4d4acee8f8933a4277f030720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdc01301a1b3bda58f40511e6d3ed7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4781cefbc8825ecf221e581bfd9cdba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce060eeab3c0d55f9e7768b407e250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a2da603739e9eaae69873c4e7a636724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1bf39cac6b7f80b38c318eae8b0d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c221561e49914f08b8025119fc6686726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54306f58d400279d9c36096711ae05f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cbfb6e3543022dc15502a2fdaebec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39798bd4e26fc25625d9dcd43618428729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eaf8f1f408b9c8e569e5c25270911730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4a4ea608585a429b9422718959691731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a10bcde04045735f13b2334878ae1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec397589d334f3456489c1fa9cafd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc047bc8ab5e9721d7d7e6d6e47809734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5b826180a1dc866eb958bdf02d646735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700df3e4f4eb35fd4085a75ddb827f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7789178f06ac3d70bd4f732f2a87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106ddcaf319c245a93efceb21d8642738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa6ec152b8d88b9e0d5a5b8c2eb94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67a018c28eb15f7148ce317be6dec5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d4be93583244002a0a5d516ee56b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b21ecb90b17a531a82eaf5e1e4770742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0779af33aaea50860a5a310d24bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcec8991160fffaa16d81ab3221b8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902d69be9951477cf50c2ccf011de7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c18ae53be6c469fd4fd3b7400bd6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4fa52c5ed97d5ca62c7f217ecbef1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39016df7a42001067d3b4afbaa552abd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c6db25ef47fb92669debfd633cf7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364f29cbd8caf410c90420d1fddf33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef5752902a3a2f7850fc63a1bdf1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827616b3ea5e7a5232baa0042cfeee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db80f95d99818d62d1358b89d517a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403b44da369d293b07d2c96d52968e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e501abeadb99bdba745a5402fd02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843d0cf07fdd1e90479d3a84773a8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a14917f650b4c7c047c98daebb325757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b9ad3e36190810a659975963044f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f686039424ec14ce6e5544961af7b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d218ba0cf56fd821c8c0b11f3d2e5c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084fe66d93744dcc9e60dfd300ac4fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87efa2ca2fc9ba560c2f35b91f58e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ad4b56bac9cbfe7f71a4ca4d1631763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337523d2557dd118579641d414887c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c4a1c83cd98941af03e5b70d4c0f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e698905f49ddce9135a0e2a9b5437c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aced3583f7d8ecee421ce45d1ea72767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>