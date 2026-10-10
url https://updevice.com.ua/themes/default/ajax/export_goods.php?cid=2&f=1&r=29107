--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9d68dd56d3a81d49d344d55aa7b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f09b2e9534f4bdce2767d5dc48a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e8d0e792189bfc3487dab46e1db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533604eb94c5b824a1e13857ffc3ee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8d6b5b1c8e590b1ab986ec0314dcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9e139a66f212c3109a5ccc9fbb9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7ca61155a983c8c9f11ba0ece8717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d12b0b29b5bd3483972842b0bbc4ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6ab69ca3cd2eddcee8b6bcde94b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49818fd61479decdb0f58d22b131bff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a97c7902d6d95d16b2ec05cb9f439b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aabba2ddc412fd9ff06da10fcd8a5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89932cc84a7a1055fee19fd3e73c82c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc34ca9d3dd2cf6b4255c21dcfa5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a1d3c53956fd7ccce82bcdafe95015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16e5a5d54e809fa368595f8034ad816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178348aab20d4609e495646c33660c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8e9d979fc38f2b210cacff865aaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08c9c7234e4edb3408eb333901b9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954ae28ed20c39158765cbcdbe5f4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec6c19ce767fffdee952e826912b4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288629e2047dff8fc2c70b06dee7a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d7ce90072cbdc2efc2cba2f6444223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75027ecc53deb70ac7377af037239924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b55a9b40126e6d6355bd013f48780b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04de71d65c5180b45517d60093d8b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed2660827015919afbb41b322d83127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f7fa856e3c4b66da0ccedd8576f1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306588158c8bbb1a41591137b02feadd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef4a05537595113a57a54826ee500030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5442149e84715f4f2ec37916be9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe9907c40823a484927a33bf75f4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8ecaceead5fd4bbe9baba0e21fa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090391b72aea7a6b775ca885d8d6b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b079309fd4f713c61a0e39bb12fd42035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf534feb0714be38d4bf7883a5f9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b65f348cc14dd60517250a2974e5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e53fcdbda944b97e26abc848e0ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a3321c4cfff000b6c7cda9c8879d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230fdb25aee614f02d5d268229cf80140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c974ce04351e7a4641ad07db3b24b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee40cd4af1edfa1da7c9a11c43689a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb353ad1e8d77198f9efe6050443e46643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f60e2934fd605591c10eac6b4afb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869c5a713810e4dbb2c064110033fa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78616056146df7dcab54d9714c3a2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba220bd13d5339c2b5f209003a396a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0caa497865872e7bb6236120a056948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c385734e1e11b9b8f532052b22c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b691698ef1357993c4b55845e6ab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f88cbf5939a5a71ed04535ec066e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe0efdf92fbcf42fd52625928244b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af3b1e2b8754295507fd1ce0131ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef786d90306adfdba38037d26e406254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50848429da9e957967d7bc0631a6b5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459c47ef050fd784536f70feb5f1b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060795ff646c914a887d32aceff7eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe5340aa027b5db87a5f69560c6cde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99819b4320013f9ca6555c1905a4450c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b79c757cc3592ab84910d23ca970760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291393b614c4689e327eee571a4dfb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882ea2ce54ba6d4f982f306941421d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113102825f37ae869c685ca429243763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf430e49259e68148398a5ed7382964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce82d5be9f0f4ad86ff5a7b4f78cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7802c4c3fd4f5a9a7038be13fbecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1eba1220fd2d45935cbdf125ad7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132ff471fc8bad54637f22cb459bf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1d914f18e81530322062162cce5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490df1322fb6614bac202ebf927cba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc79afc94408d514e26a78bf80a4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b371b37c4ce57d30bbdd6ab65a8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042f9db754323b60d6b2fbbf8bd29073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99cb17d6125659a1f24a2c449ae98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ccf1cd5653e71ae8365e41ac721475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb00ad0e5ec813bdbb602cedbcfde876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4112decdd0b069f92c556dd3c75377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc5caf1418066e4e84787855f229078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa0d27f37323a7d07d1615b3e4fed279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f4f265caaa047e8735763406aa6a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577e08a2fcdce56ae3c1d23d4eb68181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ed1030359d9bad26791f1f7c099782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9343832278a5c75b95fdd653739f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2681d5191916a95b9c5ee4d799e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d8af3018b4c69be8d16e97a4722b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587dcd77bd049a1e8ffcf44e0b89e4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6590b66d854e434aaa7e4f33c1807487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6a6211f0cc905cb1b6f1908733f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc161eeefc35c8a61c5da31bd19b49589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f50410ffd77b9342e9d389d0765bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46072062c1679ffea7e4d336a65771491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed31edeadca3605cefa974e053780892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4552b0b1dd1c5360703ebb766192393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6a4c07f936b7eba23868c512748d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732483175d8d375365f90580f62891795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee994153a091ad394a0c5b8fab7a3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99775415d962f43adf037d3f7b3d1f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eae96655d04b70c0008938a63f4d1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880a69dcf31a6e40f4043b5cb5890999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11a00d9beea69e384d1e20361896ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73d569cc30de50a7bc6784056332d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac913adbee4716ed55e1f8b192127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564dd2a3b6b9474e054bf325bab8794103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff9345814fcf2860987fdd076e854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b5ac888048e0cb912492692e55133105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1880eabbb418391c75afbf8c8bef91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40bae81f551187aa5ee4274c02a409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059ba3be8429e4c5d6123654d734d84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351f73ee8d8b2cc146851427410040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553b976ec663d5dad6a5107398f90f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd2eb8a033e03afb41288d78f1e558111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc336b8e3525162661828dfb1603c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c33ade79d3a697e300b43288f514113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a7e25cb682b1b0c4cab5c7494f3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e69bb73f3a467b633c3d466f8a48c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906eb95814d69b215035c053eb40df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d4b88ec379fbea3759c122ae6f32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab03a0372a2ab9413aa6b6fa8a28b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b0fc8c93a5a165e4b4da505a9b34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15cf8abe0f5e7695dad482849b6e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faff02a8ea17c346536c00381856a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3592f37461c17f5e9ba4552815ddbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf2b93c26f95f9bd9a145eb1e3c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5355ca9481bcdf595684afb937a978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e356e838a09d1eae581ad9038890a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee4fd77bdc8e2cdf1dd34c8d6b24b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9fe5011997d01a6c769eb1d9a8aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d02a52c0822008202f1ea618eb05b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2dc8530cdd7b21a96d0df606d8a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4536fed809fe19f0c9be71bd4d061130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba98d20d22fece3b6d175428a2dcff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292c239e1e8c4670d3675869a25a05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd5a509b2742a260c2222ac93c4fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f581b576517258013810e67bb48d49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76968c040de7e862fd218b77a51ab92a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff987e434e0e47d76fae149a66c64c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99dc9a5a01a7d2ef655e43b4edaff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ee6698c8796c6d3b678d2f1925a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a7876415508d62ec150e6a9047ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba2820161db2a2f3438b8a55ed8f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846a6b3e7ef8b1db1ebab41c09f193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7197df4cc7d6b582dacd72fabc4e00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36170316763b2857690545afa235f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6b84f5b81f2d080fe759b402aa35b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f200eb08642d248aac46e7ff234679145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b8256386ce13b8cda6e70159546b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d6de74774f9023a4c8802f44d29c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9398f491ebde6336d8e8049f663cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4640f1abd61268d2e36980801414149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b30a6050c017decd3ad4b64e5f964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b4190548db6308b425c788bfc1ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4714eb67cd795370005ac16e28ce6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caaa734f2d1a11fbc860601e9caf51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70225b8c220f502e1cc43acc9462dc65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e62028e8f694c72527c63d398dc30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21295ba76cec962915319c9c5c0fdca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475cf153244695e86ecd756c142c50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149333ac8cb5eb1e644955a272ca346158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935884321542ee891d7b9b5d0a32bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba825b41fd4b71a0e3aca0c362fc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a761459dcdb805a9ff41e52bad187161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54da6ad866f5f2b8595237cd5da927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7093b10d5ff051b78efd0a101fda58e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce279ad011ec05046332cee46e7458164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b5813e7f66d47beec93988c1c033165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc07a3342317c900dd014c43d69a27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c59aaa93fcc2db52f973de4f789eef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa1d2e42e32695e39cd816a037435168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7577099a11adaced0001bc250503ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c46c4a070353ff7dee69177989b54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e6a064dea9c40bd483c69bfb9f9b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc4506f1f565f59021c0ba7eddbfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19008cecd1632719d9c7c45e46201a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ad164a7d6d16a977d178b59ea09d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351ff3a4e9bfa38cf67f3f8d57a3463175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d6bd7b6f9a51422ecf13344343d7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c82206c536f48e0202a851764a053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4961b511a7b53f5993de657c1ef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef2da5e1c462d6f6ea00db5c2d57b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4cb17607758defb4dd412df9709fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d42a9df7f2817319e6381f7513fd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56223ae4e94c1dee031fd2eed57c3112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e29e3470c1a876b73c181fd3ddfc54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eba7af9db9140277363fdf685c2e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d155b80c587d87b1a28920c65b415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5740e2a4e7c1229291a5d95917dc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ff9ef6b80d69cf2ce19b9c9183cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95450f128bacaa9707b86c56af4e13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efff87097c3f302daeb3dc7c9c72d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f32c5fecdc246f7db9df49d15fa7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7eab2486481bbc1e8a3861d276cf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df5ac262909c0382fcc71b8233acb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e3f5f5651acf68a29676ccb6c571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022812ea4ef28edc12144af34107957194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6bc19eb413bf48699412204262c9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3518988e2fb84507f2ff0a34893b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ec2b4510578e9ce2081e667002e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5236a49187f0f97e1c092e308a47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b393c7c5588dc4da51643b80337fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f87b525c36dd2b3cfeba30cb1c031200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84abff56f4684f9dc7b93a470f72c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ac79721269bc62f6178787c98357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127805915177b8c31c4cff40a55328d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acff052d2e7837bce07b3f360fc68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcaf720f8aa762410ce73d08274a43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7610f77ae541fd4f026aaf0c8be7bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d091f35edf4a19b7d4a5e3c1d01f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1776973f29f2c25109e64821b3b499208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3671c7b43409f44b8f5654c7a8ca1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617cc949b822d22d94b5f8a2c27289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd8bb68184ba5c9466decb3aba150d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee783ad334f3ed96fc0e7daf4b0b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5002897eddf8ccc8f4efb7a3cdd27a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fde5ed4290fa925ca99c479b1088214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c3d7931ea411db597121f58856eea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e90e06caf953f40e2ad52060ac4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496ec692c2c5f2191cbabfd00c1e7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeffd39a44f9274001249eb6ab5255218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa36f0688b68ca297632ce3010b159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e5319fc5e1ef705cafdb38d8c7def220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb684c1ea2a743d9777c3217ee051a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3dddeb9f726cfe15e817ea39fc851222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb272083077e8b704e6586608c589b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672dbaac9b1032298941bb8671a5a55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a0adf6b9a1dc89402344527e7694225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdf7e6325943f290154a31622f5c9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ce53d85851da28673655440328cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1313ecbb48535cbe073bd76133813228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f5125d92f44f6a758cff47fc77f60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c6e498e6e54ec5b1d01ed97a5e66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dfa89abc5fd2c17a4df5d517fa4fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c09cd70805048a1deb6419658b761232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a06406c6fea9b86b5a4d282a0108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa342b7bdd64cb63cdeae6fef15971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c767baa84f93e3b15ac59f6c0569e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2173fa3655a31bda47f347e38efb64b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dabde6f045f99d4c3cc8281a72d075237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c3529d8029db6b6d01f532f30669b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3705dd120b83eecc6def2b75fc7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a988a7f408874d527f66d9fe6d32fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5913e48f210c6a1068443f2e4e816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215b1e0fba5275dd3a8c67562f37dd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a8dc91f2ed3294d2ec16ed9f9f48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e6b5cc3ebec6dca7f9af8fd148eb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d223c08f0131f2227aeb151095fd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a61c24e8d285b6c4b75024634d520246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977ac0f2a22e1e7c635c6f53bd7dfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb564bcf7dc71b3f32023b749e514d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4680a7d5d2815416dbc0966346cc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15277b31843b124053f12fcbfc4acd22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6146300a0a89e63d87d8a4ecaba49a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a822d72b219cf65d7a962991e7d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7798e861c6529c2b4a91beb9557e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d8aa75b49383a2c78a738b676dc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338c0900bd3ee5499ab3c976da562c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352b1870f66e8187be5b98fc959155256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3bed70ad54cf0a4d694eb780a2ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3537092756301fe1c21b22fd884be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa94e5b160083eb7bb6cc7b1df66321259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb57664d7f82b9c8719f7ab4fbc024260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fecb8c666b204097f1e3e56a0cc234261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a3b3dbd36508e951cf4852e1cd84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856e1e2e9ec053353377880975a54f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4baa6043bdb38248be7e18da4ab055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e967850a27d31be03499e69a24f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7454006b24a6e7087a050d0429527266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a677996c5dbb63e1031beb30f484e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41862aaf917ca4d166864824ae1db4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bbbbd4d98d970f5426ea56411d420269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24ff8478dafb85977830f805694f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198c018117c637c12cda8b8a1fdb370271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194733b798850728fdfe6c463386276c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aaf978a7ac2ea30e7d6d786795f9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f73fc1420985fc80fb5d7edcc238274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcca8cee1c305d2803111ff0ec182b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541dc5e45ee0338c7c98ad1925e7ef4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf931166041df6f5985e7db6b6574277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c7f3a824146bcd29bf03bfdf95d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4e540245547c86f477aef79a2875279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e717e83b6c78757e5efcf2f6fc78d84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee3dd6b45778b1a9019bad8879dbf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f05b88f6e2c9dbf962d4797aa9fb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0400ec95417abfbf932a91c3ef80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ef9f13644559cbb5184bd436129e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7655974ac4cc5ad174fe0e99c32384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764ab3a124e347f03ba19ecd46dbb1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e1449ae53e5c27a8234b8418e6f9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c523b27498d6859d13766f8972670f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343b814e9235adf0cb9da56493b15e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107b3925f0b08c6f8a767b2467fb26e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca793ed587439c4c9c1b8580c420d7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed55191043a45e1332e1342a54b0243292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a15a8cbcbdab87509d566f4e0a2b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5bea08e320c04bda6c2ea83b1e2b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b9ae0be1c766b3fe5f1d6efee75d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d632cebc74c4063c7cbd37b1e8144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ab9d7114283ab3b09d094f8b67f9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296345b9a6a896b122baad84f781ae4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e07a5ceede97d863864b9771e9348299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50b76cde82a59bd1840d27894c3f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87f814bd10ec3a4ce462ec59ad50d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3576e0bd547679d07aa175ab6d58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059f395f25057a1f9e40bb4f9e3bb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e71951db419529a293f34e3eaa350304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa52990738b427a68b9bcd86dd4a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33621e7b26a0bc0bed8d987017106306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b002376ce06826c78089bed045f2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf3dd980abd65847be3ce4f17a1896308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fe0fca40ef478ad2baa2c06472af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9a9721db224e5335c5e2ae6b88ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d465ae46b8e19d0be756a9d582170f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368a478f2c9b6a3a498a80abae23a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b6d6a8652d2b5690688da4668440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b199f87d9c0ba5baa2783c9d354d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaafeabb54ee85de6ec5d8d619cc86b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156d54df1aa603b6b7ea26f53f795bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae465a4fd1319c195ff59ef041baa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d5759c552c4964bc42d8d9bd8e431318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2016abc932e205505bc4f0b8247f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0ccc9ece123276732073f0a15f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1262976ea6e0e2c9a321a2ff2262c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ed99c938e6766327bdc6e4340387322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a05262b209017546c9a336126b84b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bcda1890ffe2356ad91a37a64580d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565e0990e1c0e70d7522305125fd0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef91d3fa9eca4e5af288c65a29bacd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c932cf6f6e5bc52524d4587723ba5dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4dfc2c2998955e5ec82cea4c544a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690b87cf26f8eb4e86073da62ad6492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b112fbf29edc0fca627e6a02fda7303330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d22b7c0028a396c33208b52716917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204692701fcbd04a60c9f8839e9d33f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df8d1a4c9ab8547c9bbce4b46a516333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418e2c693da11b3a9efdf2a83e082e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2fa7df35fda58478aeb9af8089af6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bad1889ff7721db6aa66365d22c36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d41028c4eba32d3e08d403b721348337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a5643df8850b0c5364226d1bdf06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c27f770b393d1d37195104796eba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d357b90a99171dc70b3eb6b5a8883340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca44892ac9a6870fc8102c9423ed6fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610c354b70217d618424a247db3a7cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e710fcbbe6cd73eaa1fdeb38d8df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360bcabd7e8c8c4ed15e3ff4653af4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b335b455836b38b974f4b452911fdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ad73de7a45a143f2a7e86bfbb6ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49714a9fefe99dffbbf147c50c6d6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ec738e885297700026dc51c42c0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b989cbbaf61d76cd11ffac1f4566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6a0a4c5aef4a03ce0c8962e8cd6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6de8a488fe5b5e3752600c043b912351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec322ca3f2d46e5e0a1a8e1237c00e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848409d3aedbefd1e2d67f0fd60d2e03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ff25f2cf42236e62e195976dc1b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98edc6c9a02a9b7d00f84274c6b88e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f74c59acd78f2d30d8b1c454844f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab8dd04474fcda54247c4b6d24c3a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caeebf156688b8719bd21fedfecb25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550324da50d2e22aa992dd334b0dd71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f7d4d82020c9702c8de356462e16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332cd66907a94512c90cbd0de2b8d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5df53e7c9dc70910aa08d89362007362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf88acd86b888e066c90aa6886c11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca5c3f6b97e6c3b215ec3c7896704364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d721614c8debaf9dd0383f04c118365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c32237839760c1f37a775504cd577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931f48db2d618b306c5015f52b8978367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65018bf2becff6c1bff333e32e9e58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9969fe7d5ffcd4a0eb88e55bd3d01c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379c0d637fa18af4bddcbceb3b9e34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c20ae8fcd3c3235f64f6cc6797d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecf594423993a20e282f8a63c5a8d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3abf508cd9648548570d6c22b388373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e4b2a5920e707943a33324c2dc3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90780313fa789f83184191692adaffd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e341230f55e1632eddbae64277e591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93fcd71041d70a4207e97a1a699010377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66abe6f897fd300105079f67eb6839378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05387394634fd10d910a68016d4cf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e33ec951bc443b42db7a50a3436e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fba43a3e6316c72f4b0c98bebccd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8640967c67187fe348967c13b5d0bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda2a53f23b7db523fdc8fc047d8b0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e232f6159a0d74e69316afdb1627384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03246cc101eb13b855950f808e4c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54772fe97c798a9e44982f18a64c91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd00746ca53e688d7efad0cb24b918387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6069360d50d3d734bd26214eabae0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d3aa1d898715c0c311d6c157b794389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5e1effb0f430684b030051d1a12e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1bf60844c63b36557b4f48d7631d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fdc14c1c7482909b9c6cbec5df63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858af04ac12966ca689da9e83944e8c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f8b07d646a35bee0772835dde61f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f587aeb2d36ebfd072cd99cd38df27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6514b2d82a750bd45c3123ed322dc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d791af6100590fe30595bb007a299b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5baf8269d2ddbbccb74eeec810ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04af36f22296dc78df6f0711f828c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d025cdfe6456bccdb4818aebe384c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4f7fb6f5f9c9a0972b332a1a959c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e4540745f2cfac7cbc9d433d16bf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279359689b13bc32facb5a2590ff6c2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0348f85d82ea94e94985d0641b68e1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6fdb386757468bb736f9cff026c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a9b5acc3cffd035fd7e611af27cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d616e09e76a9dcbfa5ac4da39227407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a065918ef27d6320d624829f566b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0f8177eeaef0c75de1d8967fc3bac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2766c1738be992bbc4d788fead41b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db960a251471a5332df1c33a89cfffd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9f5cec52c1618b09696420662b24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a55e332c78290801967a4bac03934413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644402b1e332071fbab74d6bd41fe6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa4241c84d16a6ddadbb668dbd3b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa269bdcd78408dc4b84e318b6f51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074137ca98c2eab1c280708d13c35b3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995fd90aa0b3ca615ab4508103dea2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd233e54b294baed4da2997f2f8333419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace0f4a4a3f15c56370b381817a4f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdf3ac5d0d8ec20216e971f799d8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f3d6242cc4e101b9a779b66a0e8c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb2db2b4031c93947064fa7f0eb8ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255075fd23c3dbd752ccc2a7d42f81e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f0526face82d2da6a057b1afcf05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42035c402e06021524752178637f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62174f0fc902878b9c9295966987ee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc6253402eb80790c431b5e9b50ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f18dd8684601bf8a83006795b27d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3931b8d3f1f6d8bf8dde78347db18c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4cc4ae68f4c01a4eb2dc2c26b921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec6599d45b3b87cf831ec22da2b963432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc53265e4b4d7edd19a526574cfaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661955aa60d1092d7c99864401aca733434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75929720bb096fde8f8ee43fe0b04e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69db61082b1edb18311f66bfe2829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be350f804b02e3020993c60d2e5e358d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6900cbfbb73f0b0b0d66bcf06d5276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7b544864c9bd3c1b891db36b517b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b9e6c9401073699fb0fee97bccc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b19564c410a1f9dd27334b5b4772441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702a5faec5c4a64e5e6151bc7f7cc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4426ff238e0474a8cdde907b31700443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9dd38a52e07a947e1aa6ed1331b66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64274c9e4cb8ad5cb9968ea09a005f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bae4954c9525f7ba7e65b7cf4045f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9df44b361f60e43655cd7d448a173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c67771da9592f87c03f2c2bbc25fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea44ae0c23c3c1c3ef63b2c2b316a86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63d749415f01f5206d3066b829739450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a66589ab46634bc546172568ccc46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ce3ca9ac7901d50dcdb982bbfacb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a1c94296184bb6a334c14d4ed231453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e42ecf79a96dcc932335734e5cc87b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659deebbeea8b31bc7f87734af773bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ebee1d0e624545e4a78c9c6f6111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f29323285772e07806cc141a17cfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc395cbdb546509a621cdda5118ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f04998cd2cb947af1c4d03d0506c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8a42df5747f118226afa20c2c3304460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fc8bd693422e2bb496b624b5e0d3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bca5f96d2480f4ed37687ffc9fb4d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b81ca289a5e717bcc116f28a8c40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5cd59f598c4e36de2b4e0a086660a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c31eda890ef8f3ebf0e6a5cd97721465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0314387f4a696d77ca0acb2ba7cce78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda8e277616e7b17eed85ec0ca6086467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb933b4ad3d06de097706c40b1b8539468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1234f7370d9a1d77ce516397e02aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c8ca4db373c03ed640c7a6dcf8c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf995222c8e4918a2f860ba259895471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d23a5165b291a4f47264f924ad1ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47423126aebaec9c8d0947cafe0e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b03e96fa14e4ad044f15c225b47e94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7a68a185a73d4a5fc79f28de79e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d5b0fe8c06c09faf1cc2b0021d82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19315a0a986b001e8706ce81711151477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8bc371b637d07c42f70d8cb020e08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b56b9aaca8a7bd25a01eea7db210479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d603b35ec6733da9c32ff2cdade659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f847ce32ed09521f782f4a696ddd13c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361282be89c852fe4d55e6d3f7d79e33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147decb5c95e3a42129cf88536911bc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560efd0c46e939bd50d7b7323976113484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776e39525b190cdfebb8576dc34b8cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a811e00da71ee0a31787db15bf735486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7624a8f66012b1d344a7248849c25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a482bc6bdd6f5a2a0eb2d930429f78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06e98fa1c0cdc3d1a55b88c37534f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e098a2a032d2afc267d9779dc3b48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf5ef2bb7ad37b9e7a4f41cd83ff9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4aabcfac0867184e93266283cdc30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c27b80975d442d42e2a5cbda60dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3b57b72bf0aa1795c814537f2056494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334f5c4acd25edbcd80d3742b2cabb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c084ef952d453b3e7a9d59e25e04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1de5cc96ebe5e3349e0b386efdbe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857726207a33112dcab0f68d4a1bdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf5fb0e32e8261c6181052c7e9c1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591eea998aba05f77ba0abfd88044ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be59422ced1eb4f246f5d91aa854cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644de6ccd67456afd27329e9c05474502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779c87add44b6f59d3388e73ab4a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae90ee1f361c2fb9e213add89ccbb61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfc77e3a32772a7646a2e0b38321c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ff228f89008bd910b2dd57887c36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e72b3d53ec59e5f4273a4e42d126507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1956e43127b17597e280dddc2445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606102eece2ab20e27b07ddb806d5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ecbed70e82262a10059b7ff2e509f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f3d462b2af16d1a045a4ce2dfc9b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a116d4dc7a193a4e549d7206a1dced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1336b51b0b606c98e64daf1bcab71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188c9bb0b0d77a7b4f894e71b04238514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200259257ae0c1b808c9c472e38bfd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7fa81c10aa043cda67f3d014978a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c139039126f34f9576d9ddd2724062517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57f536f7945c57e58da93399e2b20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc092cc97c2706d2b1660ff09e4afe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b5e0a69661db66f67cefae34b1f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e6ce79553b35e7dd64e0bac2864b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6228563aa7a4d47236ce40d0508e0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db713139fa14c0edac15dae8cd1907523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafebdb74c9b5d35b3e6fdb05366dbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760df7d6bedaa9dcd65dfc19e1b98d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad386b5b31657500470ff222d53ea41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cafae18acd6611d8a2028edfda908527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ebeaa1c424d1d2c74dff218734aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6801ee91135bd4193140de85684b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf50965d5848d86ffcbaf74f3fc215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1cdeffad7448c826002668da5cb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d6e0b3bbf943c92b1a0e888fef5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407258b8dca17a8809a09f071ed6cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b1fecb508728655d3ff8ffd5fdd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946305f218144aec0ee28bf40b3642f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4dc766ede8085842836d5b5bf51b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552864d78c75aafb72520bb74e3b81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea46b695ec8ba454ead8aede6a4ff6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ff7421e05af7ee9ebf9ba17f7c81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9c0a950af72aab9e11124c0a23be7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d0126d1d889b4320af4784877da8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff114c8a3e70080eadf25f5488f24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902737686a04c3064cf3d8db473cf035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f64b8ee076ff608c74fa74f96c59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784819f3695bd0c93ed57dff1fde2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818f7842bb0b6aabd0b6b7e9b26e36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c6c771150de671ce7509e81731f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ed5582c4a16ad1bf80e74843f3e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcca7cf4b05ce62c992a48d360b2d0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4222a61c5ccb46109fec98ca7b8963f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523499a4628f93dbe88ba8e8cdf83c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd60a5aceb1d18c958e0584a084324552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7ff9004b5285539571095170d94c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2d2eb41b98bbeed6ef4a6de5ff4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada92fa5289143fd565c7798c01c88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1280f6ebc00972bbe212f5daa76cc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b1b380a8f35586cca021a5de7f04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525686e50634259a2461149506380cd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9f0ff6bd38d68e8341e51e09eb87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f74501df43ac9655290acd04ab85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3551bffe25f368abbdc7f8a87a9f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35558223f3eb3f30c433dd7bbfe77e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ddbe798e2e29016516f2ec1142f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adaa76add73c820118824b5cd9fc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4784d868a688c715b02828c4a33068565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94124fad83fbd4479502a8306afc6052566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7e02a1a53406ad3e685d851433cad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae40d7fc12bf66850e5876bb94775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21417b05b017a270f6e437eb0d805112569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e5b4de9212329e9e540e31dd5e319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1e108741aa19ee649753aae08719571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea496f4c1d2793670224af9b1dfa44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126116880af815272005e7db513aae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95913d13c48ccceb3ea6226d7ac0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a3dd057d3cca0546438044c539a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6c314f3ee87384dbf13389d850dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff1b90493e8dcf93c299d210e1693577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef222135b3f6a69aaa597389273951e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a218dc561e9707b1295e93c350ee1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e401a90046ff41dcbed68bb5116df4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b940639462738c4a188947a5b408581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f02829493a3c43b027c21b9794e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b7556c5b19b5f624ec0de63020eda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8ec1addf70746b63a22165029e5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ae3d19c1dd39325475e3f223e7e26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21606db042bc27d66c766ed9508cd7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ac9a4def9543110dc07618e13eb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645245b5ea323a31f418d5850615eb26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fccced822e055d81ee4be66c64e0d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ce87b654cdbe3bf37d5c437964f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961dfe641543ff2b4f303fd66b3862591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34dcc52a1890abe140e2a9046e9b12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478a3aefc6e75dd448de865fbb006b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91731ad3b793b041aabb81dfdbd43c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db4808e7077fbb6a9d3b0fe1a7c3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969992a9b3090b6b3ba97c77f6848bf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4dc4de0b3f118d3fda798f118248a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273fb15f6ecc65abb209ec26ed0ff1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23093b40b021312ba329b1baf23f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9c34e29fee33128c69561e34574a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd7faa2d77b137988faa71a269b1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca325df1bdd61318d1ad79f7a48f80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b479f087752dd8e5e7afd3b99bed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf356190226f6015f398bc8df9bcb6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94351c73ab31c7a17e036679d24a1bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff6ad6ccc77ad5a3977e8d76a1a73e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aec933b07fa99bbe8e81e8c60fa62e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e821a6bcedafd79136c2cda6a872f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b1bb7afb04d6eb4b10c90c825dcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2089ad0ecfe03581623c366314c8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fbc60c72b6ef2ddc4515b25aae03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16078dbf0b71b62ddf3176b117a15a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428048c453febf7666145f39b25de0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085948f0c764262c17b5ade5fe9d95b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4d55d1ea9ca89cac56edde89c3a22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0ef80448de93be1f0e3a49195e25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2d45295a59945c371c88396d0059617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e6736039a5acb8522a456b94c301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a60f6f982e71144dbd327443523a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4c91320484f8afdda35c7bba2b82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4cf2ec65e39205e95e86058dfbdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfdee4fff358430c7518ecdeb359f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5219263abf3eb10f491d40d88ccbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f59e59b7cb3a1ea679d8b43372b05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0ca375831831eacd992858b179bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa957f6dd0bcd2cbe5c6c8b134581102626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4612d5cf632b4d11287cdbd0d023627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4157e421b7d7fb9b340a700f4f88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01911b16cb3dd9fab0a35d5bba6b39c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb91ef6a137938903b2fc44c363ecda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b72995ea3dec3cfb5ec423b031f629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697456707b827b56a3ac35e9cf4d9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f398fab502bb9f8efcc052b96a40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8cb6e11631a1b20d49fe7629838d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5bc1a68debc726f3decbb6504b37c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db05203347dcde59a49b777077c34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f18b52d875cd12efbd3b423153d586637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4be4bf52beb5439fe1dd8c885d15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413778113571a76512bf7c49bc1174639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a015c75da4764ebd679a2b42f0df6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d435f4435001835e7a34f66f86c9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a822becf9d0010a45ec58f1b851fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aca913acade65a63c756a4b3623ebd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eda3c7268ad8e94109cea72fd750e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0856a3c568f8538f956e3a46f1e2a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa904c17209d7cbee3d2447fb604a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1285d29e5752cfc6b5e8ddbc8117647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4fd3469053ff53d1ee01de1fba88d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa8698d5504268a28cc9dc58436b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321092f11736efa1ae1802cd97457c65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124fe589406e2ad5ba309b0d4a978ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02860aaf4cbee4df0329019c07c264652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170727f5294f46005b624635b87110e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac92cd811f2e2242ab6904b0bc6bbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e64e29f51bdbbe7220a61fa39e83d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792618a15149296560f166428f1de40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040875ccfe6868816ec9a63a0ca8b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fc451ff8a05c38a158346c82e4d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f252cfad1e8dc17f85ca82844085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054cfbce2bf7785ac2ac09278f28c0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfeb803d55602d1f31b6344e18f3a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d30625967cf34882d74266009d87b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003fcc85a1c1220240ee00b08b46e9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7668b2f59c486ebff048c3d3fdcbfd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c1fa14983f6c59f8b2ed6ea1abf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc614f35aa62b45be785721672269c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12e8c9cb7d14b51ea61927186758f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d9f8b481f761154996c16e8717a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8a0b4dc637fd0f3d7534ac60f3b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b6d9c1c25fd6e4b2743c54dbca07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caeffe39dea84398189af785ec6379671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b56c860389dd8f62c7ef854b106ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b2747d283a3fd2d148b5e7f0a164673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1224e7fffec58463cb7302ed4d38f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96741648e884f1b6fb07d89d19cbdb08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ed64de66e9883b21822619688ec4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9b90f9df06b741ff77d98a506f0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacce6eca6c5a5e4b82541611508048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ddd5524d9a87f4b21133cf3557662679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f2939f9e6a9d95018a6baa01d4f81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0904bf3cc1198e15ad05bbdfe7b45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b82718f5f48d5295c726c5ecee88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21580a65894f6843475161b1da9262c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7901e3d53efc9756bd5b0a939b25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0d9fc9dfcdbc66fa44c9d47f7cba8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2282e7380e1e2f4ba1ff66c4e8de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f7ec89f6ba53de3774f2dbadb4fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b60fc7cd4e2bd78a3838a2912d402688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494e7a4fcb4c497eb0c3840b644ef7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33002b7588ab7210c364e2cbe97c765690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d1d3fd4701ace9309470c3b2a25e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace7ce18adcb45fd87001e23bad53fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4967e1e0bf3eaa0915fb35b081f36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56dd41b90fd0270cd1efb697fe71aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef42788ed7c1f9f53a0c14c05ff3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad689df04cba025a52b65623c954f97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd83af0bf270fbcdcc85deb9362f57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042748b1fbefd34bcea566e3616cc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63acddeaf6144d70ba88c74aad485699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811605a4c868308360547339ebb15eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801be82c23485b122c412163edc68497701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bdc75e946ca77e5567bd098c8c200702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc06c123e07c598284ac6bfa057658703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ab6a2d98a290a54c8c97e65c88a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4fff50083fa84307b6f07a280a8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b9c06c38d5c63f479db7a8166690706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3128fb40820b2d7cfa15f2883d17a4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1782daada1456163a8b600b1da8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213a39d9236200c4ed0779ae1b033b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef23427d539bfa46b5ffe29e8f4f98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb042a89feea2e575e868645c97872f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2453e00e9114eb36e4a9309f30e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c69a776f4dcb602a17ec210baeb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca06d836fb2d1525371368dc2e8921714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd972d24ac2c1936b763156321bcb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120ac1eab7d90e076f029f05951b73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f2885febb91669365f7351395c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7aa9954f6db2e4cb1ecd1333c66fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb8ab3e2032a651fe85e800ad3d688719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edc8db274ea1ec7fb211e1c855e3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6a6dd8a4c8cd13d5e00d39a4189d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e59e961b808e3b734b61f3ccb5b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53c09dcd5864bdaa26168b4ca7851723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13eef47be55f867e49e8c73b9ae673724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3d0a473edf911396036e01263e77c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8082f6af946105a74dadebd6771e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53a5d79c75f3b59f08a624b3a2398727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe05f9497199e2e8a08aba5247155728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75decd426bc3ca415197708f23d34c27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c904fd0a0f37b5fbb700b2ade149a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7580ffcb954db9ad34e6e357be20138731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f0acedff6078129e5ad901eda658732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98396a3ad9db993a9dd2d0a46e46bf59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5beb51504e03bca7e16af02a254915734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8776b8651a3c2e133b61795b9004735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65534f144569167a36804ad68ebea6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d209fdcff825bb09cb325665d4751a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bbc19f1dc2f06ff9434a5a0a83db6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5749eb69f58f57a82e3bf0e987f8f4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b60d174c9a4f4bbd44f80a3294ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5afb045e5ba58619e2b39aa147db62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86483bb07e3aa6789f2aac26fad0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4409854b66865e6db72eabe41b64e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa8290c08cab91222365348f30637744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f0db71d0be54c378da048d2d99c49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67099b949acd235e3e1e6acd38ace40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddd826b203e638b38ec5a2258ce6b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ba6bde1c9e89188c67373405b217748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57634cc8c22893694ad17e3a55628f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e04ea851f28f17c4966a8b26ae750750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8558cd9c6107da0ae31c5d1755b06bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf19d80368b51824bd10a5a2a7021c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed838804ec3b5fd0255bf9775070d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb28943fecf4fdc813cc907c6b09c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a34114dde69b9141fb18ddc8817a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f209f55212df7a47c144b06b05b376756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b844572efdcfea20be5ed6817ce06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b17ee11e3325897c89d771190d77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceb36a5199f8df56fc1081a41e8adf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72816b276b4b487e66f9e349c1fe4a55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da494b41006f80d580f0bcc2d01dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647b03fdc3dc7f0d26010f4748026a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6496f8c08b71bf7fb05276803d4c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d1d3cc976fc1da497352b3f89a485764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207ec773afd766a801b60add8d2109765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe8ca7f010f1327e2117e162165e4f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024318aaf17469dceebe287e61c23b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ddd1d613d307411cb991c667fb06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146daa39aa501b1ed7067f6234eae49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f7c5d65e35d6f2f799c77b8a97727770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38e90d8a6a54d1e1ccc0a0baa88897771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093416c1b41a35427d42055624b314772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb7771c9c52b5579d059edb798682773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b57dd66e79e256346ed7bb76079d17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724f7b79c2799ca342c8408264f0f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e26d43ffe356c685605da77dbd5c6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871372f9b7643ecc45902a8a2f5786a4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6cd81e4873ec6a7d99d7170b9f5d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b84e2347ea104ddab611fa76c7c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1c72ab6d02ad2ba5f25d48a7e688f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22e9e381065a3a1ad94f740fdc2c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919671b05e08147e81d967b36787810782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0b705e9c5a892c76ebf7660a95dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b907ff2f15d322b8170c5125f0fdfb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14452d6db52c5a625a2edacc09067785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dad1db32bcebb87258f762f9ace6b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a16f2674be2cf3d8ca022478e05848787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89060d25e35cde104c7310f646ca65788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a749afb273457b83d6c57438c712789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0c10842b2d3b1e926668fa717008790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ca8e93c9a7cffc5a505503079809791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d59196b7d6b5090e9b477e8f85dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac17d6953783c70c9a184a4194f1a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a4f0e083189082f405c6f3f35b07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e4256e58c7e0a969c3a62a541450795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3803152e9cefce4fbfd2db7aa8bccc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d4662f5067a2c0796061d8fd76607797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c47b3571af38e1f34b4cf5283e16798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695697e14698af25b66402f123e768799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074f8e6a507be9ac78b4a27bd3338ec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb785e3a0c36526adcbcdd50103f18801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5634011c6dae1656358304e44e3907802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a50a8f047e55a80baccba4688a5af803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e671a75920681c53416b49a5646aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871bc7219f6a369954ef3eac23cdff4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0895f25934e47fa9b192a4e41c007ca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1faa8430a4b8cac3cc5eff49992890807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d80e7b9218d415ed65deb83b7d1d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31c50b38eadf61adb64cf4bf30daec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e1919194e62369be49a8d19f184d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453dd07d3b2f641635aa538b1ffafa7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108d4d3b8d06f591238ab12c869128d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28cf61b0946ef521895599091d0719813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8f5bc20076a38b3918f7b1a4be72814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43b61db5e520b3785cb285e6b36e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f1c3661eb41e8f1ed5cd33733892b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243cd9a6dfad7595c718f733cf1317817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c83c00ba86836782692409fdc3ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb451dab995cca28554e49c75e2a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8162016fc9e7030ada69828cd093d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709353b5e0b6e5507ee50dc0ef55d5294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e48784264cc1f67d7c302370b66df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b1955803f96d9100193cb7ce34eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0dff78eca3fab7390aaa87f13d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1c9be52ea3d809a935968967f38b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38ce492d2ae0e2149c8d6f286a1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b1ed8b60494e659649f2b987c70a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f824b4cb744b028d4294be98f8d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40c6285e2a516c9b37e58e68a34dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cd92261a0cd3a2ff9aaeeead51e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb15d91c284d4f01fbca0d9ed49e1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee3d7e84ca156c18419c1b877aad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2e9a004c067f4ec6ad007e432656716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1917300c501f7fde0b6216b761b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73745b9674f7928fda1071ed7d920518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746bdf839abeaa002c259c0cd4c70a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746467aad6b57ae6dc5a923292056c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e273007aca396a215b564c46b76d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab779a1a268b991ca2ee4a387a3a3b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7065aa3cd354635e784e209d3a9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063861efc6037f6cb422296d9ce671c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd03a0e1414e4332bc9ca6bd6ee9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a4a20598bec410b66ffb1158191d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e928b02cf26d9a431ea453f0449fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f9f12aa76f52f698562379899e62828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233820d430f44d824337cde1b4fec829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902eb3b2509f9f398a30f241fcaaf6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd8e4688337f705c92692816326e9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a120f710eb49fccf36a5d218efa4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734144e8b6490b5f9d5c7df56f873ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4eae80970bd553a7cf3ecd617c1d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fadd6b70e481416177596609845f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ccec689be77b16aef218f97e2b5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5905bc3a7f894d7a47f6f5b6ceea2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b330459fe461f5432c16825c7a5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a552bfcc54b0665a5be082fec25c8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c40bcd54f673be13588310cc3989a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf46e895db924230c29b09abbc59841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3a6c9d6ad3b95edc6042c98b73e5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1da7ccdf600e3e71180b73a077cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590be5c0f6c83cbaef5ee7c9b5d450244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a52dd891d189a9f24a3bd171615b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c354c7f3728ad6ff43e895deba02c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7697411beeef441c161f83128ca75f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1809eb6a9fee8eface1c0833dd72648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c3fbc32fc60fd280e7667914e87849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c1cfb2ebf780d1c3945f3a683d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c5234e8c2fdb1a7d7f19f4f28ab5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3855ac0777e7879359f127b74c6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3235c8530a544c0deb0615c5ad9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ccbbfb949611daeaabf2b48d092f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5e9a54580fd9ed4595357a12bb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da38c0eb738fe5d0ef6ad15f034af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f1fa9546cf8ca2c8db936198dcc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0373a25a224e41e65d6904a3fa86b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26a76e0454c01ce4f1dac324795c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc948fa143ec6e1a772ab52b994de1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389654436c9c3119c0766d679b985cf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daefb74129b8effaaba3530640830362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ccb9108ee68c599ed2f7a9342b54c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205577db0f48dd6f7b3c83ac93c806e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b030236f7361b530efd96ca8ecc01fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603beabd1de1056655bad0ac6e956cb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ede2a9d35fc4e50b0257a023af8a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6150c2c365be410a265aac2f1b98f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24cabf5e470c8f62b7525a434e7b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9993dc683c664db0e762ae490a0ca2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ac7f4ba6ffb72d89faba3079f49c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a84a4cee250e77d606559e97108772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daec4556142515fecf93d2354eb94773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b5a62931d7a511bacade3f60167674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e5e86a3aa9f083cdf073dfa20b7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144196795eec516dc49cacc9706c06e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c31242f29459865bcf76ff101bea377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbfa00ebdeb0308afa5a59e5dce3b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef95b04a4d54f856c4dcd2a922604679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b0e47dfe88ac4a0fafd167a2691480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdae308b0ae3545bbcf2c9ab1e846d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d657cf1441110601574a873897b7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a56e00fb49251bda7eeaf3b5fe7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d1773983f01d8da3f5d704c67277584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76e6c322da1993062e634f28f510785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201cbc72d131827dd8ade70e5b021cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10e0dc4d9ab23a58e043f1395c3ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a833dae4b672f337ff7504890c61588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7d8c5e6f5a82aa83f6b4b06d5fc4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d378f02627155123f0a3635879c0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffe11d2eb95bed82457390e21715791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e0ea9ec7e0f48e11b9b7a91024cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df38fb2f934c15388e66e5d20ce6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883eb4a612fa3aafcc27dc0919ca1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9c30b869de496a84e56a77bb0bda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7246bf31950c086bb4772720a70b5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b15e05d5c3367e69fa2ea43ae0c9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be41126e4e2cfc3bbe631f53cbd95998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe154372cde1398670dfbc07099569299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5350e3a5a2d3758cad315993c326100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388a7bb228d19273a4269b7bcea2362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786aca2a3aa4d4c8bbc35592543b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68434b9da1e8fa1d053359b23ed3ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db31d999ed14e3017e2ef080515ef44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09ccb0e95b6637865a4dea34d7cb72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eaec25f6188baf12daabdf2383e7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18ae4cb169ec69ab34d931f941606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7402421b4546309afef99ded9c2189108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee652efb168311c88b62416a67f57f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966ecde7f22d724fbbb1fb56bc497d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e569b170d570b74dc115d99fa69de4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ef5d8b85b9e9938af140c21b444a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6546f3ea8228b641ae850432aaa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b196407712dc28bb20eda856ce74c91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bb61eb53bfdc786f3f9f001fd0851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e42dd94a6c07a2d5131218f7b810a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324cc7797916caea91c0a3e772580c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c25aa4caa4e1012e18c02092b3f54d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6411f675f8342287d3cb3a9a4d6be0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb81fb802b9145a7e4b083ee45e705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e613d1bb9cc3e9566d1f2c53c7fdc4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97106b6bbd0b0688334372697caa093122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a270323efb87d0b4afbe9151712e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3a23f1c01065a7d03d31acdc84d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e337d94d71b326974af1f965cf59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f3441ed196a2bfa6b980fa15c8d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e72a0b16bd1832ea607910348a08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ca45211329055093b1621608a94b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c92eb9adecca66e067bc84e236219129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c142ae0ad51dea8f86798a21a03e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1dcc60cc515edeb793e3c301f65a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792b0f52b5d571472ce982dda9dcec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca57bef973e60a1988304fb8a950a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c99a268d0336c2b3b99eda496278134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd3d826427e760cb6c53ae77991047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1ca5691850bbcf15a302906df115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26c56ee7f3f7649c70358b5bbc96b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d29abaf6244f94ac485c0733c44173138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185793cf9d3b0ec8600c834f93e8247a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c381bef246fbc30b96e31cacd48c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40512e8b3ba9c6dba6d5fdffe7d91ada141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e1902db8f6a63900622e1ec50ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e4d8df366817bbe89d1b405515ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c757a063376aeae317a7fafac0072b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca139e10bad3d7246f1ff2e64d9453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205eb58b6449a98ffbe79532f3ad12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f15c7c2aa55089182bf6a624bd801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce90ef9cca905154f99780624e09d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1467d5c86eb1dca28f8fdcaf867cc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac141329711ff6357ec967dc112ef5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e85d0c63435bd4c95c23590ab91e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da035e6d43a9b0ca6bb54007f0854f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc236a5f78122415158050009ada7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fd3feb914183035f3885cb1d8bd8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409470a53de18ebad0bcd50adf06d06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cc3750bb1bf82b24421f358b5c2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190cf1bc53e5b97e12eee528681cb44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ad1e8437d473b1f215e1e1a8b7b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22a6f13ce3607a509105aaed3ed50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e978f2e5091d2c536766f078f2c83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b96f9f7c01a523b5b55dfe054c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26211ee10057aa8a4ad2c271bd715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c3e1daca8b73235bd2ca1d6c1ee5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf92fce02216ed2e4c466f50851f60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e813c1a1ef30458e3496375afe64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54abc1e78a13f575bd4d077250b9c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad8bbe984b030dc401fd3c14a7122c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a2c608ed1baaf52759aa60d400b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b533820b8d26e0071c95aea30abbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920ceab0a20616893b4c326431e633170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f549d7d1ea7bbc9b88fccdefbc47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409d0c0bba2ae7056bdaeb830ad1dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d717643cc67a8d1ac8564ef8a340173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682691fc805604ef35f8ed326642c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f24ee901fa1e2583b46d7a11fe7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38dbcd8408d8fc3a1796392a3946a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6ca630c1a12bd769b7e2809e8fb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651179582ad15358598228ccadad752a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eff02af7d60a3ffff21e756d0be291179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b521ae399c81774014f78b65a9334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b27008d2281b9eeedd9dc176e1a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb65891bacd4978a859f02ad22ce6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050f56b4003087c034de6f248e5138183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99d713c6cd81ce37a95d7c79e0a62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d63dad77c5e55e0db915cf2a5379f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd04b241a189b60c650a1d74e9064c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0859bbc2ce08459eec5b1a84d639187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe0eb7098cda62bd7e4e1e6967008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae38b0ff816e75a932b06b8c1df49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e20af2fa235d804499c1cdde461e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735396efa968f6b7603bd2097349711f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2a70be862cbc4fb8c63952cf8bcbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aee3d8a107d1bc82290d949995ccf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de352b139059950ed4f5b20114d475a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0831f8f3c0da185e94cfc26327a01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3175874f2257661cd66b47aee20e4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3fe925d2531d7bb5b69834fceb3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7f42c9a54d4abb975fca5770d834198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d236bb6c5630b9e4cb540a866f69d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ddb738ba36b42e5cd5172d295a769200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb97a34fcc15ebda3553d20bef7bdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7d27bcb298b04de5bcea50de5c30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a467669eeca0169ebe34860fc786ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cba7b3c20cb2423e26e07b442479c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba50df3ab2461f75a2794c01b4ff8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114262c7381519ca52e3deaf4e22616f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306aed99d653283c21ca6ea124cfd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8785080a766779b60fd49a045e315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e8b2574092ee55dce8769363900cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69e35bcf2d201d625c258e8913944210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f76658e7390049a3fa67517ecce33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762974f0fcea4e5a7078efb282396f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9ccb3779d56ed0c7bfc80fb77813213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c053341b569535cb29cc006f4c57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a404baa6d0509912ce8ee96f8c0448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef3878e5da14dd20f449b7c35c7cc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ca59a3ca5421e43fd3786567c07d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f40a6f1f245aab22d914935e010c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a40347146b64cfd18dcf59e0ed674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6c64b0b6ea97e96f31a00ea4e883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178254da8190ac13301ee6047b8b54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8bbe15d1034e8c495f1e58e0924e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580963b016f31363d0c96ce96f76a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526c00781f1fc2077bba1bf1b0b5a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b438f8e25004f72633d5bf6e491f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e1611c7c49c9c2e036a461080d97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4e30f4f84fcfbbba93806b9bfb71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e195483316266dc5c65bcf4c84bee0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca272f2e783a24060a9a3e9137066229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b51858d5cfc662659a48ca692228a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fda0c3b2bed94a5be82dc8985532aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360b45aab3c4571242d553813ba6c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1374e703aa99734f257977f74dd97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2595c82371b91d597504a3e6d2b7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa41ad4ecff32fa93e3e5f163a7c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ccfe4e9409c50316177320bc71d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3757d36ea2e96907bca5b5f3a797bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bfacf544d6afb3daa2917a648b693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af27efde8e4e88060bace2cb75f286239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d2420050e131e1bfdb4fde06b85c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c073720b90a4622e2b0290749f70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd64aa145ec5c32f8f959318ec2ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da983b77c05a3e108c36bd67ad32438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef072ce059630301c4cf7df9eddd57a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eddd28c26df826fdf2f993ea9693da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ae288a0c8af1e9022e666b4f5d25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc23b02620942f35740a81a7818d86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef162a98d49c80b1570d1e0920f577d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55270c9733a681e5bf0850d51c9b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21999c7594e4483009711ee3fb373294250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a630c07f6e4f32fe1d3fbec958c635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b5dd212e3f3a83f1cd4d587a729a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf808557ceeb6de2950c1f4209db5342253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8213dc3033a0cacef55cff83d5a08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b41b1c66d1ce2507e315ab13933c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb683d7cb20a89ac465778f52bc763f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b6c1160ed86e985a51ba13eca384257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838aea85f52008b1d16c6614606d18d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2bdb703fc20b361233d807265ed3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5118084157595f16ead37cbcc50d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f793eceb099a98aca1a08ee020162261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b94644b0d07470767841f22ec29d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc15a8323826c02e2f5aab68b16be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee20bd135a33c1856617c9a57f8f9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667628aa4fa04f5eb84861cf6a5a143265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ee84778cd16e2bdfecf0aaa793da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba090e956b79d24ce23cb4330e2a8e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a849638733c18fb4d0ba7d07f5c28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ad450d5487bd8e4960e94f0d8fd49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5664a8e889eb1fcd5a4a0abc22c1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90cb38f2215b4aad7ea24aa8015b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309cdc529d9085ffb54050d2d5e582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d425056e9a2de77ff7f01775682cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966486a8d14cd3eaec49bfba23fb2cd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a0bef280ee2d93df8e855cf2566af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb283927e8666d2c08ce726a7e0cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad3b7094a5bda983d2fd4ab3bf2768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608891767208a533c4280b793ce3865278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc27fc513d703cc340b36e0ebb20bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fc1f610d1da2d5efcd1b8fe51746c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c0ad390f1729775b7da81f952bcc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f55914b32128eda20c14c950c3bac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225e75f5323cef72a0be23e6b45fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f29f7cb82f2aab11786df715f5f59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc60aeddeb9561e367a9bf651d0bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db8ecc6cd54c42a2911e16712aa27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab4cbb3e966c991dec8aea9b29ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a5234760cee16b213cdb20df45470288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c05fd7a6b3c3e04e315a949cf07b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4942f9435852533c5a683baf0aa66b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583994ae4e7d211b2bc41731db38e2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb28c92387b89bdee16fa99a81918d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490dc31363af2fe5a2c3cd19788eb09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3af74a5c694541af38b835815e8cf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434bfaa9d2282d4ce4d4477c73427a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28175376f92fe15c755b884dc740a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07e9c2761be461959fce5fd19770a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98669e5e5249082a8bafb08ad437a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2670e2ad8fcac2ce9fda7a0a7221ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e43e7ca943df32b184f1e1472be8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075381d30a441f52a56ddc2f4fc065301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad877e61aae95db9d7c359de974549302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3f3c320261a67b80511987491e27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6350ef5d73a459887414d94b2877304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca2f68be4d7af882af0407369e1c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6106abdff86f35ef6b03ec2b73f29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae9e9ef65b7d5efe2495f747e4df4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb141475d0162461be49f8d88ee0612a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4f0a2e131f63ad9150ad0834e528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29d2fc72c6f7dd1292e786e537b3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d128ec95298644672b4d7dd4821e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce34cacee76ce4783b1bf3663f2eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb87c57b6245d8b1339c13beeaf1d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335aa87a339026c27caeee4641cef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4c33fe5a38951f53e61618f5b186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70005b413d75afac21e512f504c93c56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec0dafc83e1356b3be211ae426dd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb92913a409ed3690add066115778318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf9f150b7b897a2fd43a5e0d7e83f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b010e256c015af1501337bae8fa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb742248805de24f051daa0df91ba07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca07d30399ba329549c1bf8158dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f8517c17ecc5aeb3c762cf8573b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59237a23706872fa38d11e04d06f92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e789e7eb04bdb8089013a4763c4b38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684806b6434ec0f8579b3f548982cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ad11f5cac15b08b18895583648c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f70a6c5a838b438e9179072dd57df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc70b1fd52f97deadebb41e3daf77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31fafd9424e1d01c41094a9f87703d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df35a93320fece8e8f61f17aaa71c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bc9190d8a1329deaf0d92269a7adf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187102c2acceacd18f4ded003a1cb37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e981dc7c7c8c292ae5bbb130c7e689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6f1ddc26d21958222ef4099731f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec2bca6e1ad780450c6281c5cb0ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2fdcbc2512f192460373d2c7de04c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cddd0e60766e81439905ee0ffd01e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522265747bb852ce6b15d15d22a2fdf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbabc0f161f84f1315768149b430dfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb8630922f5323babff25bd241333341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d3d33a0e3901b9189cd37d5ca0e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde852a7f1abd8b3abb6bfafeb863aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2024ce4fc7f7c3078f95c85db5b62e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d261be2ad27972ee311d49925ec752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033854fdc266af0654c64440f01674c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8adc7bdb2bcfb649b1d4ad1f638a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1df95c0c514c1baa83b6fcdd4a378348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d921fc78c7a74211a025541f7647349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f80dc6131eef85bf9f5cb0135ac51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551c22c516c603ddcedebf4bb18359351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f503d63a1fd021e9d0ea458ee72c0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fd027c580c27633169dd98598d2d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7ee33ac3d804ff5999bd0964f664354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7034fb1cf70f3c2a701b7c4b1fcab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a3d5b82a9d83fff5861a778e7998356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d976cea4d70623ea3216797819b61fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d788622fea9b26ee5e11a023416e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ee1716e7e4429713590e17a12aae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd709023c08ac09bb26abcc05b0cbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049dbe3fe6faa795ef2a8942c7a34c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c554691490c25791500b4bbb0692362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857570c7c3a249e98c2ce3ce65b0fe62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49cd191f217687eedf170ab1a0c52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f730ade8c88177eb5070b4c76e0773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2a14e655a545dd4ab332320f305d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a0b0f488b4d23e09c2d3a32489d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6936284132cc73c36fadae46ce6ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccc338ebbc6bfccfb8f5900adeed1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389816028d7b508701c344f14423671370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf972cce87d7fbf13b5f1441e1085e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9690e9b6a991367678f2b578f5764372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea461da158fca2df5e984bab4be8769373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db377133611a5bfc99b5305ee6b92d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39eac449c51d421bcd71a299a71548375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684394ec138a77115cbb8aa3c327660a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4cc018cf3fc270b3583bc8170128c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7ac68a8f8f907353acfaf9f6d8d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de94b809b51b2ba36e1e3da402810379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf16482f21a72a3712731fc6260673380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2895f0d4292c285f63f736e14d4a90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432264c6e4afe0388ab78f3f2c28b60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c943c6a60ecdd3b0425662c73d9699383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92897b3424ed795066b67060150ac3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701c4c8fca815b7102065ab7682919385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74864597c77b885e5a8f96075d7a71d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6277e6ba1d10a79da1611b1599ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b81c1fa69af199e4e66c641776e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a2ae56c54cd59177ff490d92e237389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a33965f89f8ebe5c3a339026d3a464390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7454b6fa1573c9c1d9a334845fc045a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453257a585d752b3bfcb0838fc522000392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d2d5302d012cf62717484b3227d27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d3fb257139911725bfd95c2bc542394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f24e9bd3538e539f1e8c96cf6be33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f486b6b9c2d1e529ca7400d7ddc068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef36b2aa0969d64d1b458a97b8310397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd431d3cfee6a5a5b44f0a5e26a6b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed8ed29417cf927576e490d218943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623fe805b63f1552d2c26defde48091400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60c01b83211e641a7b31106b8656e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa849b24164bd05be2f1a7440ff0c74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb63508477031cc7113d512cae59f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9b093743fa1727abdbb48fa907777404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718411d5236c49853c191aa57a10481405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9423c28f02b765289c161c9899f0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a4288a3336fc2a0d87a2238b13b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c7ca7abfcba08fbc8b2adce44773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e63f78fb832313b5db3fb8d238ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a38b498141e96f65a3ded4a2f1a449410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de195603a7e87b0edfbe2ed192793a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08fde4d3f857370720dd40586c66a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a917698b41642904f07e46d2adc06c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb7b1a9ebfe2bf314cf4257275088414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7b0c7c00cdf11c41fd057bd53818415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb89a3d42f49e5274f55d7d13a867416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97901598eb6a33b1bf708d6d2a4bdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1996e67aded7846e7bfdbc41ec917e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e8c1cf63207b5b85b6745a3df5e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f2293bb9257afaba5b8fe1a8567d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fc5acd94ea81189090632dea3256421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff1625a77baaa65bd18a1ce0024b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b5c02e83dfafed1473bf36c221a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0e415e67473ef966ef82e1ced7b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a35d5bda4f35a6daa3bbbea8fe9a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4702c6b6d670be43d0ad89adb74363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3c1fa0e7bce9d43794c49059a6dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ddb00a9bf360df436fd5b6945145428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef7c60c7847426c37c1728bc3f7fef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96eec012b4ffc370bdefc4b7cf3cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5d14f8c45ca89c7353a0c9c66dbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648a33a88f5b3ff3673b679e2ea746432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64097a6ea611f1d202b2d5ba9ffa732d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da60d61cc7393298ec9eda99160318434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cabfc0f318cd306697f86b0017b35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c6e6f9e081b1ec9425a83c5567b91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec3c7e9ca7e84a845acb76aee85fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029bfa45934b02bc906ef8c4dfb8fc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcffe55f076130f571bd6f973a44a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d32ff4ba18b3f75c378ce895f2190440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d3f69969dd73e47a9ea716b0039e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26114162d62afa11010948d7a15b0947442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f737e3cdd08d2fced5b0cab68862d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c724ce13b5ed37360f8bb93c6883444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b228ae84ecadcff6d219afa14edab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c7b3cd01dc67ad30f758b43ec508446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b53162220bf9116a0b1365f04b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daaa7a1bcba9de313f906c92cdbfd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254dc43203d13ef264e8654cae42b28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d25a2d7a9236744441086f0919197450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0727c4a1470290f02adedb5dfdbfed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1c422082401b7304a69cbe1bd316b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50f1fa8016cfd851b91b811270e91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f5201464dbf19769753be04ae6ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289da71b3f0bd56f2f587fde2be4ce1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075fefa43cd511a1e8335e910db1bae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aa74c8d268e003560231d5b816548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4cf53600835a6579aee8b29a2352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc048d04939dbc8b6450fcae1602c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612f4532722f170dce33dea28fd1c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3b854be365923a546da81cceafb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95133489ff13f28b59bcf1c63e15e59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4c693af65218ff9086b7fedab9198463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6392d1a3f53f88bf85b219c288657464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d74c280ecdf71748bc64bc710ea8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501109003e840d5a1785d9d126eafb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbabadc771498b25a763169de75f64c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5475c86aec2554e7bb532cc1fdc51a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc37c6a20c3058ecd2f333b1588ae3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a313b8322a7e57c97f1426804ff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcaa7c4ce5949b37269649bf009b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f253819d21b0470470eefcb0641db8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd3f75db5ba305dcdddacaddf112f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8c354d5e1e8c4c9adc52b1459f5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0eef32c28fa4ea64bec06e195f7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05975b54e8493ce96c35e62370fb24b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb09f15b555bf3d1c21ae4787f2bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fda8a99f557cdc63abdc14b591ac4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff7a24a146c17dcbe2a3b5b3f5c22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572636287e395243eed42e65a13ad2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce03b0ab4fda30f6c436dd173bafc12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50252ab02e7131f668bf2756d58a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c71d315772424643b16d45cc91884483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c54d3362060ceaaf06aa8dd54877484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea0a931554738f0f430b8b3885fe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7d33efccf052a30f9cdad690235a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3b7fcdf52ce2673323d5c96acae7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20fcf6b47030b00756db4d079ad15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a318fc81c883b6be2ac7cfa1ee898489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939683f7a7497b3f53917fab2700e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdfa74eae983bbe6e50c2c36a2cfe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f2f8fbd93b804cff94a8c3d965aca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379806064bec0dcde5e56a2bb946bd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d175de6c71568463d6ceda84d081e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e526e64eb11d74b5009d5573da64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92a28169bb12fb75e61642d44f49a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083c498560fe289d8d2850510716fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895533c7ff6f83b34497912a2640a44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6010e367f4f45ab8420167b8fb372499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925776cef0495ac50d4775249cfab812500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b1cf8a1b6f1ffd84d45292cca1db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e78271f754efe3d172628eba4cdd24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003200e565e1a44b75b9b7d3b1d75bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9734e47ff261b3d6412887e2ca5566504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a6294a57a99d9e72f647e688fdd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912651872c4dd75a8599ac02e641c16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b5ad7087b91e75071f42346843807507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e1cff2fb49a94cf3b156fbaaeb764508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e228e53978a2cf756bab7362a15be9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17a35c387746b5bae023a6cf06acd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca3e37e248131b35a7991d6442a4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff61afc04117432405b4ba9a3f9010512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a07f01481dc5e36f60d2efed0f82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4d4b513eb78fb9ce9be4d651d210514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17784bd032bf12567f2c88ba038e98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a466cf1c44c684d5e185a4f45bbe13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b2af094a9d7691fff2cc4bfed72bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cff16c2e5cb2349661565bd6b7a3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7529e1e49e90c79c83ec7c0721317519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563d0f24729473a38f777567a9c425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e08d3321511c708a29937665b06f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badf3a57f1e818dbbd914e7f2a62ef9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc55e27dd918765c85520612f829a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446cf40a17277c5bf4fcacc738c74f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f53d28748428dd175f5e34f8b557525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b1ddc1e34046e3b3e1690891556f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536041b871394d34e00a3e8d8858d7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9a3f23b1f8ad4353d82cdb0fb21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82613b3d016f53dda519af2a59568f5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb57d139ca8e8b41d07f2aa2be3799530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf9ce6dcc85c74202d1bc328714d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aca0d8dae183d34909bfc48701953532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05cd5a6cfacc7766e709e4f2a4738e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01e7dbc7ea6b2771e7beb64bae362534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c8c70c76a1f3172febfcac9fcd65d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e567af0502b5bac4f8daed050d6737536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089be4be5b6b2414868424a40c8aa60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b689dd49f870bdca217834fa0d40b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee83e58ab3d6049f070147471348b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165eeccca883ca73ae068eceb4bfd2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604972873cc924251a8e1ae8b3003d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fec756cce212a27a12c36751d5d28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ee47b653657b18515f4245b7e7a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345e79c4e444d1155d14b688a9a8e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadaae9a529b577b4d7cc23965c3619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025678f35262d78235363e28b3f951546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c404f6fdba5dbcd82d332c0ceaac38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379323940f375311d341e4586a42d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dde0ce9c542402ef5231834a77a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd5f316bf19eaf657581a538eb496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e9a3289f962a6eccb271913f9cc66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bfbe1579304c400334919711e303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed70869eb7fab47149444eaefb4e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fdbef9b43d7534ba51d132bc0e14d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f2d35f4bc2522b79cb5d2776e4fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c0e17c88f817b455fab9754cbdbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e7a94d2ba8459e4d5c2094f1edb1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9e80dfa5789a350bfac93a2dce5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7173fd775000019d73894d6f52f54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716184cae7a32ea4d8f6b691e3e1a85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f11a48a86a7945bc30524279c25a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527613371a772a0bf61694fa047a4185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f13199124648158a643db5516201e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a1d4efe3e032753486df1e5bd074b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306927e055ef2a06df58d6b8fd361a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd345c8f7914d490c0f729c24aa2a32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a6edec72905f2665595bb104d4416567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596ac87817d432602dbbbf9eaa0374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e79efc64776291865c069a96d0c4b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367ea59f830a99d8cbe3e5debf1d8a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e158daa7a83af833f70a5ffaddc7c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b96e2b1957ad9885c24adec56ff6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcaaeb5c9736edb88fd17ce5483de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12040014c45000201983e67fe651331c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d38db1777e7bb0ad56f3be809f8869575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7f7a26541557022584a42bf9a0d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0058ab52fc39c479992e5a77bacf99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01446b42947bc27156918601050a195578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d140a2236f843553921038c84c04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a84290f5742161fae8c8351aa9c20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d505603c9946234fbb51f9898d8786581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2aa9d7410b3372687e68a2dd30f0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee2340bbf38adfd9d6b4255eee10c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b659eada8f74df4adc9a1a3d57638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae35c25d4a8296fa34db275575b30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069810aec9af19416a2f2de5b5f8647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5240ea13e5194c106da8e789e11030587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcec38116ca7ef12bfa1047b39835e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688926136ee2981eca49780c18e7d212589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab0669f23a1c7e0a2e3cbded57b05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fb91628dfd7450100cbf4f5965df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c252b5823153a1f79ca436331c9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf619c0d209d80f5df3597523ed56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413fa2689b930557c41f76b2d2c1bb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b2c302fbf1a68d0a63ad71221d88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b9eccc23973761b463ecd5ac3857596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752015151a9658b1d283c21316c19a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08bba623c28ad536d647f46d1fcd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c6d62f38593815dbd9f7552e70a69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ac7529bef58bebe7cadbbfc7133da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65df85b3397f6787195f21e4ff148601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b702282f39e61a5b7ce9a329fcf596602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a31fa6f24b3d99023f59852f222e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3681c724310aa3e0e0fcffe736ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f19a4b1c0a406f1ea4969c092ab6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfae8efe0234bc399ccfb99aea568b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030e00660a25ec631f49df7aa9731c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7fc6fae8bbcf3aaf6bee0b366d780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d069a58bffa9f11427a7234144717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e49e345942d1cea303713deb774c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44609f5ca5a301f23e711441a566565611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f37a6da8b0f4e3fd43b847495bc21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e3a1cb109eb5e31b954d7414256b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18267cb5f75aca2735d2d1a38200d631614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196ca1677ba70295415528a051c29e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eeedb642c99b7a2d77a798a33e16b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178c483c8dd66205aa867bff8b037c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4530138ab78f963c2d6746c7b846c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee453e6da94da5ee697da3886aeb6846619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d299295de9b4bf7bd7e6e9f7494b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3785c166d75349a024d8478159725df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c1299fc8818712457614520726916622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e82109abc55fdb39a2aaf7dae3b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883eb02e440b4cf7e1f5a929fab9134624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28c2659a392f43ed2e00d288922ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f377653d5ca317c6ae3ff8d9d119626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756bc0487466a4a8b8e3b2d12cf2204627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c6a423c0d3e93f628b18cf3184a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f21f81417f29e01544caae62531aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb079b58f3714b384888424d7caf522630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf02d7e3bf22bb22c110e64ab598d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea1a4392288496125ccabe679bc383632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbbe51683402e04cb8a70a6d8e4adb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394fde367c85017c0b0b103b209d98f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae2aea39371c77be717c8e03cd8f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb0e6184cb52b6eb71c6224f510b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef26a73fd5d582fab6d517aea8e47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081638597cb93e39b6af9e0b701ef922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18040c100309318a7dddd56745dccd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd26ee5c766c0cb80a9b33437ebdde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3430a415376f6b29a042a973293a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923326d27128d5493a964e235e4f2c86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6c5af8e567abadfd67b236437027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2da39bc4b4c8bfe5e78247471067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbbda5f4166ae8097ceb138f775873645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45f874626e1361672b06a460e8ef5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7584eed70f1e8e6660afaaac4765647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f17cbafa0536d9cd379372b42dfc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f233346a07b11883e4312d3628e6231649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4b45737724d2afb2867aada8a02e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9d54756f1838b27f489941953dce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d1c1a149f2dd385fe3b9b1f62c9db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dd2690e4277db8966441147d0d893653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80470820f40de4129f2c7ed2c55aac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d090f58309499c8d5dd8420df428655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3952ec43ef4433815bfd751e584c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac7b36fd183908d1a9b62e557cb61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfde897894c456be2a877e49d87ca9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d16c3bb3629c72eeaac6576d50353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf259d9b91ccca63b972bc94362d840660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d789205aa7aafbcdd37d6c918f402b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5792ec32f5c79edbd71c739205dbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5184cbbd08de4f3b8c177a217c7b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82105ce30f98eb4938a2f81dccb39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c928a6708ef98a02d6d569c646bc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc48ae743ddf686251c6b61a46f2b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d6622cca676ebf64c3c72b63245d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eccbe6b0b33932301741ac197bbdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181d6f37ea2e28e7f1a01d1ffeb387669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bc224736cca2fc72ef4c0b83b00f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b177abfe1252d172fd36cefecf9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d179b0ec8fb60ef8bf94cd2b34b4bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414982f2d8842478d73197f9d574b2e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34684379f0c53cc6a87a77dde714eee1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd4e63df1941fb79510f368400db1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31439ab93e5da7295ac9b5e86d3e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5ef65583e9f60b277847633202d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58af3d3ea5392e11673082147597a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050091a9cfa823ed60b91e5c6ef291679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e3bddfd92cf0175bdc7e745a51057680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957245b91eeadcdc450a762a629b69ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bef531761adf5994f8e9f15eb5924a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c47926e2b866fa9b09691dba9c1e0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9f8efd7a88b97ffe85198b600164684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2014ba18d79645f75749dccccdd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200456e66f0bc5e3a4581d0770472f74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f205ce394aa8dcfcab240ce8dc9d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d4f3adb98a0ca7424b390a04a976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc148a0aaf42348270627cefd47a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f870de2520828bdd74a5b3791db1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823069b993073a8656e4ef4b28dc8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a122b0054d965460be5f5a99d376692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db69ea6ed5978d049a2def923d214693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409df65a8e4afa90ab1850c99cd8ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f507e1e0f577320e966288c9efd532695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4877e30c39be32c35baffd8f7b01d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac712cd095ff978ff6309e3a76ee25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fc12df7a1dce73ad64280067d0248698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b338dc79aed5a412317f4199f4146a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24535bf8c1ec10d2114fa9200a7ff1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dc4b3d2d2cd5aafd63c17da13975b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10e869991fb578a201e0187a5905e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d32edc799ebe8a54afffdb398f4c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84c37bd0586ebd368ee983019b97e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927a74c81707b84e37849b910642f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a8477a4598b3a955d705fe962cea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00450502e54515b679085aa625ecd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55baddb70a660deb1d8a233d587b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740288e9894c57b5a3df8b0f58472e62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bce645aa1a48d76e82c82e2dd5157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac846e94ea46f47b3c1205749651fc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e337288d9d07b0bdf0d3e00941bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd205d1fae0c24f9eacfc8566000ae35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98cf2f6fc286da1c08b164d11ca6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc270a745affcbace75299a2202d318715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f9e35f179d6929bc1f434810d80f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf5035ddcceb4ef278906a7bfd534717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ecab98b9d0a2d17dae7b11a7dcc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fbbea9a0ef1df7d246ebc4eb85fde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973cb20a7d133c6cad3dedae9b7321e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2da5e6aac6f9a9dd25d1bc81cde2d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8b225ce1ff0fb31f3e60f4cae38d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8f86e3ae1a3b0908bb07b6672628723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c382cff8fc0f385afeeec91e6eced9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf247b89f4105f48ac738a3f421c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e7a0462da952c25817a1ddb41341726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc09f562e95ddd459d21104dc5d7b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940f8fbaa11404f761033ce44a0e190728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec6d8f9f3ab2908e0db05b15eb0f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e59c9a60aa3a9d872786f44d11a19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefac23100240a35781f230b00e71e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e42ccf7790985df6f5b71db14e86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c526f49eb5ccf3a221541d5ab1f6c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca85bd6347379e7b0433da62895328734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d70957907cfd15fa9e114d93e62e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab733fa6a66da28f2c6eb7ffed4255736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b1c4f9a8c78aeddfc547d309cfc08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb5539836bb6809626611cc493a49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99193e5b6b50f774524bac13d96b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24964975ef1e4264db667cf07183abbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8878342a0052bb279f0214da836fbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13fb6d67a7bf1dd4b64b255bd3282742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af09ae7c4b7cd54ff485a39d4d38b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a2e5239c9a29ffd15e148792bdab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6f6a9a2826afca5cb4a9a02f2e0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99382f4d5d016683b88578e8ab9c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f25af08ae57de5dfdb9852394b840747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae72ebb292a54152909f0bf64cf3021748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc46c312f42bb8d70bb98796db52a57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f405c40d52f2d229356b14ec696c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c844322d11de94a527a93bf1ac32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4ecd67f3d442882b3bb3e817beea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958bc104310e92bfaa1dcb0cb92372753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77438b523407c3f008a25dd26181bf0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b5d2543327cc047d759511b070cef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859fb4e34353937e6e1da18e111580756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14517cb9debc8798d2434d4e3fce5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f673bc1c938f930cb6142b5f1aceb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227948f41cfa617be9b0fdc0ec2422a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f45429db3ed452a35d9ee9dbe6b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35338e8fde28441920fa33ae3fe753ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f05f3f6b4c3cd271f7472e27107f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb8c0881080bac003ae6ab2ef34b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442acc2dff4ef065f45552204be398d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc45012949a6b526a0ccf0cd774a0f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb9f81f3f7e87fae369f9443c6ff2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6c28473c88402018faa701dcc25f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>