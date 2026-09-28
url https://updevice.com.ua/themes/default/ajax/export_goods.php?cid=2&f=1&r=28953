--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263967afcd91b1e8342b32fb91eca421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2174c4fb02e1f52bf80a966357cac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc55ae844cea95742c8b5304d6613b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab12f406aeda5ad9a3859406ed9d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf085cba40ceed971f7bf210abcc3595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4041e9b4fadad8e5b5f26baa17705f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ad7f8d9f425e4175f2982603289d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ffc20e5e8f4e53d542dc852646098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafc65f9c505e091ea3033ebf6bf1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c405fc33cbdd0d6014d56dc629205910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124425caef673fb52da417d76fee210c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418fd84bee10b29a2dc11f37e1ee28612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0987eeefdb1184c72ea7c504850913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3505c02e21eacb6c46013ac268c3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9665af9d82f75637fea88b3bf3d6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd17cd8ad6c2c0032d94ad230052ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625633584e93ddb0356adfc7a970ea917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31fdeec526ddb5fb9be31ea4c324d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881afe319e0fc5baa60ce610f6be56f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c2cabcd306fcb7d4676a256bb2c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bebdb996c9c30d2edf6251cc01d89f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6c0c704c714e7bcedf2bc3e0c89f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd037e5e3eaf6b33b8676ae81eb7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01829e3d80dfb73b996ef811e3e10f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cac8faf7a5f9ff08ba9cc0f8d19625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e53c1b7de345a6b2340c2484a34526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2be0062705fe9e8bef22c42e8a62127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6867faf6b74bde997bb07ce46e28f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9f6ee54f72576173df536cd5a74629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35de2c8282c4e6d6ab754c8c469e0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ae776487ada0149968c9f986d67831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e258f2a7c90ecc4a21d0464c2cbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead309b8ebd267040c64955cc12d4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8e602599e06609f918cdb80a32b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74b021f6823805facc75afa1dd7b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798c08dff167baaec834c8811466ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f524f8a47058e967ea9eced42343837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf6e5e7a68652ccc9c2ae4a7f5ba338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c570016a20799546988c1c64839139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129ab54de3dd15b294e8ac7a72534e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28b5e4c17c5b08b4fced7dc3963c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654165aaa213f982d2387942da27d5e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1c03623e78d7387595d21a75953343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da2a2f198bdc186817f96bd60f77ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c662a4668ecac2d4a05d79713f10b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814118291edd6c8a500cdcce430da746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6016088eac7b08e8c8f54314b0a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5105bb6e7b33f7f93861afc82c3f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb6e2208c2c5660bab3ad2305b40649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37712f7f3ec4804b1664106efafe950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da61fd2092047154ce6286d2cfe38b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2c7a2fef1154192a93865501733c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad73f3c60b10475861e648aaa605f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464806fd94e3ccc41e5d1156d3123a5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690386cadab8933b4dbd49370ea5dda955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96995cc6939c38ce15226febd5d0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778abe9505770e66b7559cccfeb9b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3365629777bf89fefa5a203e7c0d3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3acbdae1092852bdc11a69a31127af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb9efb9032a8804443c4eb35d755b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526f7b192ba7b1b3dbdef634a082f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599e7593f54c9787de77095227e01262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c11f900fb4aea6643199b835fd0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413af74f5a48ffe3b621656f3a15eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc57f935b5d5a91ffad37a1cc6162565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a65fa71e55d5e3e75ddc3955e92d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1044cfaab727d4c992118d61a49967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75035304079f3c182c8634f9952e7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14acafe35d2c0ccaa3476be56b69669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c668365a127f0a64fab4d76458df470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4ae6fa608863f2d140bb3f54887dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca6dbe1cefd7431c5bb092b461f8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4140163b1bc0279404d676fc4bf568873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75189f5ad2f171319adf0bb821583e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee002f92181fde03616f969a8836d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe09334472a5616bf3e61da77de87c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c594290fcebc3f26f6a8e64e8b3cd1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa71ea3949d98f5fc968e57b75f0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f326768b45a3a1434cb3b8145adbbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ebaae021159ae0c7ef9e1483f613a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2324cb789797823fa9d374205cdc4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1088c648a89fe77933104b8581499282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce112657b8e0df7e53268edbb1a9fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386099428e499e19292ec0300f0b26dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1beb1e129a1053bf41ebe424b347ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338819bbb4c5d46642f665f65df670b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab675b17b3e99d1cd1eed582ea413f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddc6fe8fdc937a0e1014c6af4d31a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54efe80786d7cc82bd0b009ece2bd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e73249b217bd2f327ec152860b88690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad89ceef0a490c7b63de08b93f48091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567362e50ec0d7c2fe0aa5012f85c7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91006e74af4cd624137bc1cc5b72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384b68e81624ca8ab40cfc16d4410494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ac551e0a6b2d4832bead0259f2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a5b0fa85c74a5ba79911e6019d7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f326d1e0dcf7e0731c3a72994f0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa36ec0997747fc754ca1c471c1f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ce408ccf8d6bbe212b41ded67b9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9549b5c5d676a414dd6b6dde4f579100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9044ab0200c387c584353916dfdc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812422786e72ce69b1b43d0dc0f8e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba384843b6a6a493b825a4cdebf72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cdeb8e703021ed800ec0cf806929104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5eb6eae96637c754148e64b662d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de029fe76d338f521c94a4b76ec0234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215890b822942d355d4b5b66a3cec33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d589c492ae6ad06b018d08efbf1b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896335393aa5d1fdbe39d2b265638b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a35301e83fac2446b5e76746f85fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248c08bd5b8a1f40fa4210eaa18ff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367954d07498d0d9781d1c94d876030d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19558a767a7947ed879923ace61c0f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70fad96cbd81edd88b2faa5d02a1a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638410a97c033de404589c4f61490b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f4681f6214d7f739b27680366281116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9695d1b027f2ea8a45796197619662b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03a11be58ee66adc2eaaa0eac7afa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc9a3c776ca0bd30b2a7a013c419b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db5b868a6cf1db28ffa92b210afea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d893b1eac86d7eeb12370a87c87364121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ccf488b40243e36db60ed50041f05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008930747e8529e561635c74615a2e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4ba750c9a6fc1e53abbb03d99f62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c011824b3ee05154b2b6218833113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a385e5fdcafd52c5cbb07e7f35ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262476738b5596c7d1f2c2c90af1519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42683908838a6651468a72f5761561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be62d5ca08923db48b82c89fb65008129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb473de5e32ca652b873675ac521ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac7b2a2407a789fee8f6f7f3e0420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2a20ef1eb7b7d27a6568686516ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77231b335c2af52f38ee3d406319d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d174fddde5cec0791112400538cd346134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58006dfbf198c4e7274d20b5041e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928f37b9ad61f2e5a924ea289e3ef0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f8ca19da91b6951ae0d8b132dc22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1062c4dcef2f86e8ace220f12bda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384305d0a1dcdf05508162af6b1178fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355656c92746eea26a693dbf7129386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c1c88945c36d9dae4d67e138367d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519eb7fc7d406bc487e8e3b719f68e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e72cfde8bc0fc35163c98b5208fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729f47b5a16110fa24edd5046265f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12877987061bdc6d91427949ff2ea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec75926595ccdbbcc16cd7055334b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b89ad085153ab40e93bb658a2ce2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad1e7fc05888b8a286ab0820d3e56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b7703c4e351ed1f9e5ed5d80d213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ee334d256a122939cb39a1ba4bef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8956b377dee37f0b58ecbc42d40ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae09c314771b0ee38253d3c0f4502f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9407655c1d48536fe4edbe1604182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adc9b3d3800f2889e2a52979930df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28b1737647f2deb684928a50a090a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b6f2a06d513748a1d401d69d5a08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da69f97020ff4a0be9f62f0a551efa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a046d7fab23880016eb492771fb17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b6188025efd9b3f8cd558902ad95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c066bb2b4680f3397e98c1369a43c30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f901e0b6731156268d879e2a26e90b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f09dc7b12fc955d216c7426bb1eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c06bb5d40de4913789de727d00ce9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad16cd693ed9daf21c0edc2481a12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c013edb605bebc5d723b17449a29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4805cc9dd5f8fa738ae747f99b13e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5311d72e3630565494eb6d0eb357ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f267aea2281638e3a4ba31c0a3c1e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9eabdd996d446e83bb87e861906c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5cfe2479eb8243564b6ad65480d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792c837de05738c6c3199276b5a9418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731de600e6784f2dc9a754b8d9c279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854afda2a85005f0b50bd4c7cc19ceab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77bb9a1a1dfc7006d137f537742b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b028e99bf8e5430b8f02d620d2d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ac7e877300cc8cda77854bb1bfb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe412862d76eedea94906f16bafc077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473853029911798c10c816a8dd891966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d4b31ea05e7bc95ee93c4c116239a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44671c4f98c16c98f85ef1886f18cf89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a156c1d24994aa01c3b2ab43e4bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a4d50ed4f58f5c286edde31b4a56a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d92c97d1b11e36be672d422a0eeef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9422973a73a0275e009d61c3bd54f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f1322fd5ae184ede6629d263aaa44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87497f92e1f2eba5acb823457055e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71c48dcb8b8106d2051e90dd9e12b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baef0233de7518ee3071c6fc169898188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967ab94b2d1c4c40895c68e59e0ff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe071f806233241acdbede2cf756ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc525a779eb20d23b443dfeec47516191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd525cee0767a94ea504df0bd3d0351192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ffe0f6ab23343c4fa592d729791b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62653019f9887420116579fa9815b64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926513a965bbceebd21bdb8c4a5c77e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2279a2e1c7d112e4e77d7e665d331196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059a6866354069f8d75c3e7409ad5ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01d8cdb03694bcdb0f9f0470ed3a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7624b5e725d2b03b91c3ddbfd9e10f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9027a18e9162d446b66527d1d3800200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f929a1d517b696e27109646de61e167201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc7a3aa74ed19e16934dae1e0d45a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834c57c7ce25f37a9b95c43bf149ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9d843dc772d5935aa383176a27dc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e58c53a10d4d68eae87732ef1006205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b23062d286a57e2463e463f0cfa96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009cc75f602596ca5b7448ec1868995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a180225dd33e90b6ef2aed01bcf7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b992468696f1bef35e1dfdebf107ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cfea37d5b150565a6af249b78d69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e04604c8475db6a36e0752b9ead81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93f2009f1dbe35e66c8e9ba4e311c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273368f91ad932f1165d13431c2e1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e7080079de50fb359837ff09e8316214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f174431284646370c4593258ded1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caeb094af0f62da32ddcf3500c2cb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b5462a091b7f8ccf8300000ab778217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9bd68bdf489277f4219da6804f833218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1bea5a99992a406fee17dd078bdcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa785e081f6e7d34c87cecd2733ba4d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ad107665dbc40b12f0e7933cd09b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afbdca0dd4c0ad79d63e73bd57ca5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c4631107d07f15feb4ffd7bc45320223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6099a5a8e6b436bd65d96f1b4ffce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81d1c5d95eeb7f1878974d437cec3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52dc8ab1cebf1f3cf77371e5f4e06a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e47fd64b3e7493e82e246a12afa16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9a6a49311fb6d1f259f01ce68c71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a05f23628928fa5429572bbd0154f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce267c77a33777e708480d3c6a0b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0365e82628d80f65475d0fda0b61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0994b79f4897f46acaa246d5cc5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e44a2eef401cc07c86218053cb8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8179a98ed2e497fac6d2b2cfc0732234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db2749b313277f22f8c0be7bea3bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc63c28b8d569a5cdcd13824dacc73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a14f3ee2fbc7d7c33155918a5944237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f78938e9bb586755c32f28dcab86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31036cfc4b43b90ed34eefb0db053239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89c93ac29bbfd91e58d937045be35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15f08dd02cd2645f89c94493dc8a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fd09f4c0453bfc7979655052e0805242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298ed640409a548f3a00c3d18cbb34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db06c0f913c4f168079b0486ab2ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65ed7f63f43a772ae889e3bd9195d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c4103d54a710d1cbadf7d901a8b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053135f87c56888aaf9e321e7ef1c54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4668bf3233d19ee4a827ba0c487f1f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208185a1e3b7dc70adb86f015584203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc8c390564eb4ecaaf933464ea8db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be625fbf68ef713e993cd774bc5edd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e35044988c3cd8be79e2d987f819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db7be61a5043a01e8417fe51242f26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91e0d0c06d6499767ac5684eb85991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7732c02097c1cfb5d6d861d20650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4054162fd679de1d05cdfed638097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e170b0cc7852686d1f11730af635f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90403645e03aa17f13abc905320bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840119c0871cc1588d8078452e57e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcde79acfec17b41fcf615b7476604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0230ee2ecd02879bad49b3d519e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e35af117741f75b87792383fc8cbfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a84c5a789f7a5b0e9d7e1ad6c51b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e080e29db80bcfe639ea2bbb6d4eb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1602f04829302c565e9e80b4c980b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852e98b5573bcdb642731fb00ea669266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab44b7c321b13df7ab95bbac17067267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ebf54330db0a32a3eb7d4c9d07821268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fca011d1a45f5698f3f2cedee375269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8b6437241d105202017b247af9032270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9cd94cd4c9a6ab4c5c8a4a05697d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2258cef6389f9ebcf6dcb5e1099eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c265820f6e6c55b3ab1f62e73225273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e1b2fd2f4dd3b1858ed99ba37d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ffe15ccce0a664c32d61d69a4afc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5c26699fab9218f8971009a7468d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b833fb4be55f88ce83ad48e33fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb52ec3bc394cfff8e3bca87d61c40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812665a202fed4fb82aba3cb538439d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986abea7c6ddb31d1622c61510657684280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767aa6069a831bdb8e613a5d17b287281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ae758a90207fe50d48261c1a20af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561800aceee65998ccba1cd7cac9d0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6220c1d4ff50ec3baa0aacb7d1a69a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3a386e7485c66a1760d079aa0f70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9848a15f5c86198ed0e57c26304704286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79382f96c642a2fb0ee11c25b16adb10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9cd2167cbafc4d04ddbbdd8d37ff6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa57145aa2d3846d71413f0a9b93f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457216936ebe17d88f7b3c942ea8c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1312301e31f6c384978f503b1a24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3da622b19e906ac43e8ac73a1c51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712980f5c494b179afaa154753baa5fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1419a5c4e0f3b2f139eda182842a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a96398695112d6501192b0dc56b24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d0f64d4fcf1efdfd09a66d8ea005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff494534bca275088f05dc16ee61590297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a60258d98f1143daef01429f7ced0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7271748b466605e355f9fd6e8686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90e151e55719254663c5fb8313171300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab20995aec3b339f89bf0d22e5387301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc732cbdb61e36f126bda8f5e826cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761402e24350dd7680d8f624d3ab1ead303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ac5e4d134d5be8d4813de66d08ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f17ebd6edc8cedebed4211b13918b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f3561b2239534a3d3994d3e280b28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb4c23e40c8f079347df10cf81855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1fbd66dcd56be7267be99cd21a2a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1c10296f2926152c60a7226ab6825309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090c66ea8e6d72f2a0ecbfd44c7ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b8d14c907f51d081ac8ff70c8f07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25b8df6bda97027c846bef2e8957e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f633b8b6fb40c469f2c98a1440e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5394074c0dc751b30f5fdf300314314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b5c360fd69bc4578fd36e48076a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a99d89e72f9ea1d2392fe17908302316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38daf3bafbf085f0434490e14c66af4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0e5d8dad192f647fa59206ae0a38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825947bbcb1bba7d8fd32bb760bb609319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe628f1c901180b2888d215ba058f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71579831ba0898dfcf66f98446f82d1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d32468c0adc16c098a5cd18a9b8e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4ac8d95aa4958b1420b016c1baad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50bcbd329a412652d913197b3ef729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c35fab8e799fa96cbde4185db15e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae9bc4e8467975f4992ef6ea98e09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f255213274bdf0ee6b007de8cee314327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd1bd60ad418d94c424b73f1b14df1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233ce537acb098ebae806ae7e3f9bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e0c36f44b7c2d83de0a62893b0092330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36eeffcacb2b0a63a1134ca2a124f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc523fd8a3ac0df551ed9c1d94bd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664deeb8cab213abe06c7cc7d28a885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38511467b78b3828bfa21666f34c239334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e4c1faf0549ce6866593327927ab0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c110b705f4e254717682a2ebaa9d7fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d16ae74b80d9506d6e5c8ddf22dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db9f6d28c44843f5261c4e9c8e9f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63087154abbe88e86d330cdeea43bd7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b0e6ad5dbddbe3600aad157ad023d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ddec500a3cf70fc49a92ebf50af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b2b79cc39dada90ae828bd0c64ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31bef3812be8e742d92bcfa086a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a3d22579eaa16d5aed3d3126d9b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada32a4427813c675704d48f6528666345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e48762eb3c024b10f5a3f9854756f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee53210718344c59bc0622889a7c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9075e1efd0d6d4dcee0f34c44081e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb8b7176c9e8a62a8e322fae704820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f57ee28636c2277e89c084b86f83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb8cc10062ebb8a85605804e53974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e85950521f4c3caadcaa6799e33f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561248afe80f0c083f1e61678dc73105353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533466de4c2d2f9db1f716ba1594d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4786526f7ba9fe68894313f7a711dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8233c75aaaf600f68279570abfa0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61660984c5614f3c482754cb7b6624357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bcd797dbc9182580d3aa15fa929c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa30f4f596e00e715baa08c97b423e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c398398fdd719cddda6d911797401c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f7cced9d35e1995a3eb4aeefca71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf28442cb05d15af1ca2460c9e675c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28090b899427e50f230c0cee57b1391363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58f54855f00875efd6013533a30cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0546afda95eabae7750dd11091c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e08b80f97241e77e879d0a66a5e43f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84367fe9d643d91eb98362ddb9b57a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67ce784094d5b72b32deca7d93928368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9870ad1f91772d3e18de245b5dcdee8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb04ffa4103b30d4892446df55899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4ea26e8f3dabba3ed856e279baab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05366ccf6b2fe6726cbf4aa6dfeab18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75809758ca682442b2211cd195b86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d3c86d453f17d1abc3415086f7f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616262dc9e61f7dd2c4215d220d61d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccba968cc120e1025c7ee7ee53a2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d27cdfed8c25a894de8d5efc991e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96fdab60ced94a3c3153c290f0eda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c397b7ba3def0249648606356e98c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd09931ea9dc3ab3677d6258c7468b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cd8a847888f10ed8164f0d4e3220381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dbcdad0ae278447ef640c4330c0c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100797e8bc220d1211082d0faf3a11c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac990bad8b5dfb25b8fb97c57609e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a3def34dd7ca1fd8232fea7eae2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1085c9d439b544f5c3acdbd07caa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601a4314aa4e28256a15d23b9fc638387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a1a220c7eb44711e5bc2b9e761f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea752d1e7d0b60725df579ef9ce2c77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0d9b95299c3b242461900328063b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb27d70854c5b817bd2143b0ab3565391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b3db2b300f5785e1e7f89cb70794392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878973a845a62d7ea9a1f0783572d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698fcedce06163e22e43441caddb84c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5aadd5e471d665f19c8250d5559d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35091dd2c727ceb3e5a6e53cd329d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0464ab86d532cec4c024d60002471397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a7b12f179f308c40563187fbc22b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b27d55ede76c342f0cb6b3430aab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4a197737a187d6891a485de114bfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c596fb15ab88ea955d7217deee37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9985f799c08acb2142e693b126a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c051ce950a7b0a419436184159a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d901c131548b9dd97e99bfa1fa42dff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e020a10df5a5ed0be7a1d550540a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c584e0dce82dfdf7424ffe160a97c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8d0e4ccd7dbf82dfa0261f4199e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5633b00e7fa6e02f9c2728c850488408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a6e7e8d4273aad0267dc22f17deec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ed58b86bccbed440cc007717e524410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c27259c663ab9492cea4b819be176411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aebc7e1f40a95034e92a89fb43147412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e05dd670ccb3a2472722dc2735ca7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb530194a1130ceb72949d7f6bb55f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099570782f3205d53d19b50413fee1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe208e461278cdbe927b787d551a09b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fdee4d3f89f29e12a39ca73716fa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a51842578d8f2819e1dbf7fec3945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6907c27e38a37b16fffbe1485062d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78abc93b7d183c457aedf5cf50a8fb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf98c22b3fe887793220e909499ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08046950ecf667d4e09b2cbad5ecee2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e881ce4193fcc21693340f30a745fa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8bbaa44fb22faa823c475c0e19db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4aba398a2640b79d30b9c150d6b4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c7f310a4d3d05daa7586c15c0c71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a81700846e34fd24d7ef97fed1c26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde7a780310b5eb1c57477838b6bfe8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908118719cc4b3b0d3bc21904336d1b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cea96d0e775e7684d682b9440bfa51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585d1e53c21397430f37f58e36cf8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e18b2e9738c6ce2c5ddb2ee6f42d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ea32c6b0dd149cff7b19c965a848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eadf26423f5900a961cb665f2fed6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0878d53575ecbb10bdd62ca2d253c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92bc0048c0a0421e87ca538d4aef71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec649421b90965bdde9d57599b7734c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9febc4b431232cfc246ac314a82f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d74afbcc6161e32a5bee0041b091439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d3e808f4ec609e27a08189a8c8fbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36ac8229d573feffdd1482f78f42a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cdd74d12c193820be92f63f5c8807442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abfa7662054ddefd9a251137a074d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de3ed9a8b3de91d74bb5cd7a6da5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70b96b3947b28ac912498ed38f12a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00c120bb67ae156864ba58832e5335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e78a277c587f23974a44a2bcbc83e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6be7513446f2ebc267503746c2f94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463732e3407dbf9f4d13bf6099739700449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b760a5a788dd158a3f7fce81656d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301989bed694b4743289d07f0aec41b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4e394323b0d41c3e20a4fb0465238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590499a0c344fb5ec5e5095012275d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10a237f6fe5e38e2fd2386059ec61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c71441c09609f64cc2fbf22fcc13c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05579bf178163d393aa82c5ed4e40a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62297d326c8a67e593077cfbc932ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4011d1795427f54717f0237ca774754458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979758ec42b482fa7ed116e6c32761459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a59cf86c8b53da17184cb16d6f1e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e0f5a75bec58e07891ff98ce25ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be857032366fa7b3809bd5b637fb5b05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43100e29062b34d88a3bf244195b72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e71902cacedaecc0694b2dc83223464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37591e00673bc3e1b2327756ec8f9424465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b95a09e46f58a6bb1ac1bc8bc0ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc32b7f0a9ae76bf23c60619c3ae8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b2ea14d1407e116d0feef897cc1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331288b211d1ea1c000a0b148255e37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e55693d4add20bfc3861daf929c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa41f3d829204754361cd4c964025471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879431b25e32f2822dd1ded06bbe7834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706d0c1bc3a4037342ae3ff64568d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637813fa05545969f449e149e09761be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f02e1c9deee6f7d0d95cb6198a16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656188d6808f0e86da6fba65301d13e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd913d691ff49e4dfdf1d15291fdc879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d824bcf0c81a7c033155464e0dd8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa094f613770ff6008d7a603cf6f0f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d385f1372fe48565673f568f6705480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9106834a3afd199b524f2e06c4ee5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb6982194f08ce35275f106d39e506482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9804ff9cd213399900bbb64a43dda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18927509293b932320c5a6406e5febf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc19f920e66737042c43ba11173bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e40041992475c4b4eeb71b0137474486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee01a2f0f3400d35fe04acfe8cdc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a187e95a33249951b690d8c6736e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ebef0b62f0c00d391d9074490ce3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165bc5341bbc50650ef5821f1282a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20cebe0649b7d0574fee780cde3b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f48be2df5e3fb293a859627a140bec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473358c21f5be393a055709ff19b4e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3ba521ad5c59ae178146e57613cde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd083471b9695b15a6fa8fa8b8fa156495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8fd0c4ffbd646eb4eb56beee4371496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91035ea7144163b058a38cfa07f28bb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7744e51e9c4921d5236e45654dc380498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82dd9fbb8e952cdc3c66ba7411c41b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39358ec732b43959be41c880b13e8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357ccfded501ea83365c4f332957d73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757aaa274284e88adc070e48659c1ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c7cc3175958eb349041a4089bf0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03df6f006077a8b320d0791c6635d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821c31060b2744f7b7aa8eb055fa84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93512d917657450335219fd858f74bf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0dc35d8e8e0d438949ca8925e7031507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81ced06a7f79d71a67157d9bd0e5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885a037547b00e122ba726efaa52f30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f07c1cac884eab82c4b6f31380062b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e69e026d4d02dcde59a5cc6981de5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069182a95490add44785b15befec43e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca627ddda3b0a0be0c44556067c3d2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb6d19c5e1184455e9638ef3d637f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260189d3d47dd16a9ef7661252ed1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31926582d9c7cc5409caf4bc9283d06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8c7204e7f134cb11f62d7f373a14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566782666335eebc3c2e4381ea8d6906518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070602bd56dcb2ae495aeb3025829aeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf92e183857785f84145bb2574bacbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f602f26a57ba4f39d87248dcb2891521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f830eb564c764ed979a10bc9be846522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147af457796c799343eda466655f22e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8afd103e015cd1c70b9dcfcb932a6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9992ffc395d40c6e47c860b704739525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27df9181ef7020c08d244b6e7b97a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c47df2d18587914dbb67f24e02b52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84353a3b9ad7760abe7ba65825e2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa92ae879df11c39c316ea82c3ec231529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cecff4540fca926e895de4f3c31c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d153b1a350a5cca1220e8f0d94067531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2376c907faf5a38b93f976c4562c8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b163aa65094dc275bee39f641efc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42902bc9a8a315fc8e3b8f6e57f82d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710f373bbb91857950e5f262f00eaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d869332d0e6b3d20e7c3fa73567d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc99ef4511cda1cf06a2a93e8a1f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641650d59ff4ced2f64a84f585b2c07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e8c1599de0928647b734ee79640b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b3086911bb0331e0db7a4961b24d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c61f74fa796b16f2149c04791c9fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101161e92bf6a262a2678b684720158542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca44bbfe6cfa2e732acf446725c9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee04b6df93662ade3745fa3b6e2481544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd4dee188e79c4faf23f553cf34e35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64243ba2c1795692fc944f566a792e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02797d9dc7b3e41fe2e5f6025e8c909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7953cdcb7c6089d88f77b10f37f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb959790148011444eee62ec11be4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe81cabe2914bafbea0d3e1912784e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b6a177013d6369523a9e7c4b2bff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07197b21bc6677e4907c276c43b1e712552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7951c43ccccdd7e80c6ddc82927e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8de9b70fb5866a27914a498e70cb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3888a4893c57a17d1475b4dcb17269555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1211472a899aec7944b5a552ba3998556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975abc69d9d721eba3cb640f693d8e94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd022080f6cc9a2810eb7b21f93078a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134395d41a8d4643161fdc7ce670ad4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1117c744665288d9f3f73485db4d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c28135346c2d5d5f0692639fe2e4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d75a0d3525e12c5d4d2bd24eeebe3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93650f341ab9b4132fbf01b1bf047f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdc6a0f2af128423af1483b28a16f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275833aa2985fbc064a549921c9bbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941db21396e5a94a56b268003e5d12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c148316f493f404b794ec52308d547c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348aad87777b1af2a7af37595080807568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093ff7adcb2fbb48365dc8a290fb5ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c6f8b2757c011da70974123ff0ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b800c9e95d4f13b161746cc65c749e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8ace6edb9f57cff96970cf55229f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfb844eee99ca42a06b48b153b38e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9a5b776f77af2bb9bf9aad65e9e03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091dae7f943f78452e6ae66a110e475575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60bf7d1afaabd15729ef7be32ae6cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096aa6443d72e54f670fc3d559880f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7154bb2e8c693511f159531ce99d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928beaae6161cbf2c5d4d75dc8904f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e02f093c1e564b78b5e1ed34a1c93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b20a8f36ce4b8ee9cb06b4af3fc1b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86741530c5dae0425ae30429f42587582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600cac524f8f98de88f7e961baaeab2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd88ff6228eda809914377b055b829584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b1e889340a4f0169378c04acda915585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add69d398e30a20d7023250926f4ee2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d8a65ae6d26bb46a7d80cd54924b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c787d94a94d6b3fb590bab63394e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6830d4694a85c51009407d5c7ecdff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be3cba08fd9dff7a2e8445085d249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f92eacde9e8958453c610c548084591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e3e66ba08cf5e3737aba079689fd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4650e39d054dc783c5f2e150f09c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84de44ba067c6808ca8993f1f266f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c57bf51bd5f6879952d3cbe33ec2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b16fb9413e4e22eeefa21c33eaa8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229d7085568cac408ebc800a72c597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4184c8e782a466b2a9a0c87da8612f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767472f24787f449e6c166c23c62147f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff18b8424a44d97b71a2af98223e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f54c284effc039fd53075c8e2aa74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1f1d0361c34bc555498c12436c3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5c98fdabc58a29dd8a7c041de1cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f925221717749d2757942999e5f58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16473607e1055143d53c7d8bfb5437f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff4a5e2d9d9ffc0e926b1df8515cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d149e6a369121f5dc2fc176d53b9b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f1ca5d4e477c39c8ca19a567a871608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408829a00ad10fa8f90fe2f45beb13e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4183a70c1cc6d1f38f19fdedcc44f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c69422cd89e4fa48a3ae5743d32713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd39c6764ca12dcd8db881f7ec3c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2514598d991be4de204b179f045b87a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8af02a275143467ea34fc19ea6abf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafe8666b0bafe3082881ef6c9faa3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b74f00b77081962e7bc72b437371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e90da57e23cbde34c8ec651850491617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc3e35dd2d02d3663f06123f4ff18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683f29ce42c9af33a0a647d695444b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fdb933c5f352b32615764de317e39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ac9945c847d6316ac01fc80653bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7a4eef47bb844686ce3ac6765ca1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6ce8017c7d930588613361f146f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90722a76a094181601304235bab779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283589ea01d2537fb1b9cb36f68120a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e8ceac78c6c56f81eb534f41d4384626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2029bb5727107654109287aa9c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15d3f5d5d30aea3487be36961da20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507047cfabfd288cfd81675656ab399629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951d50690311c72982ee86c4b375cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfac84418dd3133b9fce272bc7cc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553d620fadca15dec86982055b2027632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5054848940de87f5cb696e4f835643633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d325f6b03c4f3f59dd35992588886634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccd7370c7be138b6d2b9b903f6a00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313789486f6cc7a694db802679c322636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a38c805ef9e4a8e1cf58b17c709e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbc662ac141158a79587695a174bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25fe9009a4d7268eebd0aed5cb6a3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4483b7050bcd649705937b6705e11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371d15249fef069d8af65b31c920ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d041a3faf0338e9cc6aae857af2bae8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519646f7528a2d11360bb35855fc2a75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1928c34d7effd7eeee3c7b1b5271644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f1c6722c290c827a3b8f80c67c87f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3445c32060cf139b01cd98a6bee4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bc7afe0febc1d7a9ef5eecbf6317c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b242e7e04540e2d30f8dd75078936c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6cc577141d4e6cf1e5f1e82e148eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f94cf854fe3d05a1b655ef4d6affd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597522e04a626b0ce03801d78f3ec42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9315737b27c0506634be62ce51f59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c782618a900fb47b478bfe62c3493a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec923f72974c1e56d70e695d6b11a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acef3ba3bfe6954a0e4acda9de70360655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953b09b315ac97ca84292884a7ce16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e3cf1b264769876e86d1dda84777657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7afee63c6924acdae53010ad91e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309757fa91f1a46922b4a31c7b182d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e588b3fca10e202d48cc27acbf86eeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2838dc43efbc673a553e664bf109661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db0bbecdf85f43bfa1eb093bcdac4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36439f06515f086bccb09d9e3850c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df2273fc9f251af06a65f21121848664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9848a9abd23bb7b2f3d2d46828e703665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c2b35be21ca9be55da48ec13a17e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606624e4a6a593d8dac370dc6865ad10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046208b297d36af6dd1383543eb3338668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea503d3fe208b1450b90134621193fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026cd830e1abbaf2d0184479fd51c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5d51c14b9cd0b13a9b06cea04cc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff8f758f790f16b5ddfb4069b08f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac333c361a6566554c6e27a6a3c193673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade9803f104721674f203b78a64a22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf14ebe2f6cd39380ff90212f55ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e70bd029df50013d02c345d18374676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7fc87385195973ed755ddf8f63bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035463ff7102a494b6f324ed86c38b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223470514c0974cdeb6ed814fb84426679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b2f0c45f58aa9fbcda0f0ef1c4ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182db8ff37784eb38482b24050ac4a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80bc76524a692147b7acd2f4da974d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5759ec3c9e4bc62e7a029de700df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91704c67e98b9e6716b65be00e824684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbc250f14db812d67e834f0c18480685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bdbadc33a885a18228a11fbd2c972686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac8de46e68b42ac4c691a8bf11d942687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed8fb149134dedefa28a254bbd62c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751cdbc00744b4695c930118869aad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433c71df9da76dfeecbca98a867135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff391e32dab550334450416176e4759691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d35f81519746c626194a729bddd27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c42de8107ba4a0ceca2031026e8a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f21cbbbc30e5a72614c4197379ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4e0463c9ced8e0dfdd476dae410b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d2024f8a469144a0782b2e6dca572696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3e76400273ebd38bf1bbd265e417697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ca0d6f24cadfaca467a9f0b459db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2261b53ccd642a7305d5fc93a911699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0e958d917e182ea513dbb7a7c0e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6e5aadd742b805df45a27ca17af16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e180de634ce8f61fd11490b5fc6fa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec54ac3476e7cd06ab59d7a3060560703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f72feb4ea75f21313fad35a9ebf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7214a1d56c2e62066eced7f9a94b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da328408f06984896daf0f688bca499706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b041ecb5fb7e11cd60e32c14b33e83a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b232680a1b33b3eba82950aebea4b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7bdd3766f2f48f53e333a5a1b5fbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b170a0bf62f68dcf9dbc08f72a1ddb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abcf36daf2be4b8c1649bb7b9d655711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966761b5615952cab74fbe33233e51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b178e814c0da882d681f6763b185713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d454f7be7ad58561d422a33226234714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d366e02991da3753188d4a9d8a27c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddf57bdf4383aa680ef7ecf349449716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a71cb5c8fbb7e7435799c6b237972717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfff158c5fc2fd931bbb460a16f1fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba815b608d5bb4aceee0506c2488120719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1546624e22702f9bedc926df9a533720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c4c5288de5397b58c070335422063721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41c7f86fc0ad75f598bca2662fd8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807a5170811ab4174218483373fc28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9bc99c45fed6c33844947148782b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2c7542361c9abc1b1989582b5cf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cfe9cd1d4a2f9e4edce4a3935ef1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6efa6ec4b2eb3afe8f068d40239bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dad08426da26afe3c52793ffe2018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b69b28f4a5d3b74410d639de60d9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712fe5c6a7a386bb834172c55af49b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a245ad8d3f0c7fd97f1f62643b5b4a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2a801959c44756f6149285d0aecb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e65b50e622fe268c079816f877cbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfb24e453fdb652d110f5a2b35eaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641a6a6f26c7c2c8aaa8a85fa51896c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a475952f182edcae372049bfdb13f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160593272d35c418a5626f50c0205cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb225939a5a634eb80d14fa0792059738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5693354279154854079d15c112c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baed1b2bd2bb0971e62b596c872603740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5b785692be92f23541bb5cf2a72a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc51d823354845cafbad1cc110e98f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac44da5533702ffe0a9275df52bca1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a0f1c794431ec0b3e82ff555edb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd07d89d3a08733a7491c94138460745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783955b4a5675111ee04dbaea7d4a59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a3e7bfe3b622ff9151f441baad40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802bfaf78e0ed363126ae636868084748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a527a390e8174bf40176364917c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b649e7ef7017a569aad57e5d1b41eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d84769a339ac3780b50c2d6cd2fd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94864ccf262ea08263ca11bdecee6aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18a37ba88a7e100498b4663eb13ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec5f0c6cb8a0e92b9096094fd9116754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d646bc37735c418b2b796e9f7c74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357bc920e3871c5208624c56ec7491756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7720626ec16e75ab0d5eef9f2d3de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6c069176fc403e2b96ceeba95a05e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556bbeaea4f5266ba1c65f6cf7e0268759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1109243b8c3c6d09864b3da517e7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d3afb3d047d4607b43d5464520a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125654f37eb221baa88a2cdfb271be3e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f0907dc88801531b46259ba396c1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6719e95f565f37f8b576fd6c877fd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d779fe44e672406a06302a708463c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff0eaa2abcaf45f42630507d1ba50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67318474a3ff4739962a96c656287767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffe979ef0fea64170e344622fb04ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e606f90c09830fa612693eb89bd5897769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63234467540a3de4d6bd42deda5a30770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479635b3b9dca537c6fa3154e40e6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59b3d02a12492c3857eebb36de95c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bf542fd174c62da72f07a6962098773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea77fd11bc50beb3fad7dbf99cf6bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b463a662bef2b692ba34a07590b7d6e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd3ef67c25de24e4f1b87d61584ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd3a25ed80198732f65945f9395c94777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6375747a1f367591eb4f17461c8e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3316415de59ecdf37a50bc124d7fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd064726b77ee80ea812674df6da43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dcf47de35171f1107d3c3ba89e62d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90019dd3f7da71dbdf8375d422900305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a106f240818c5dc6766fa1e604ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616bcc325d3c08b1405c3c88e90f967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848668bb660efd88f1f65ba4179dc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd4e4201600b29ce07ab016ef24af59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf479c32380f470a1081b0486176ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d5820d12fe57ade7f2e60a1613f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d836ad74c835fae1b79251e0e5d9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb882c91e7b965d98ea9c3fe331dc3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c5bce363a0a6a226e14c245fdef8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71c9aa71b569d3bc56c982d77004c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c031ebe49d4a11c51f729bdeba01b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d0e707234bd7d6d67f37a4eac93a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c21f7c62eda2e7093e7b4fc5db71c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626acb7979bfc681e0d7ac49217ecb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d48472a203052e99a4220822f25320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ad010aa3657b0743c0774246a86f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f0e2d468d0380ac0a2b13501ab0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8ff6d2975ee7c05a8aedd35dd039223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c63ac3a4e8929e29a1abde0b8cb0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57382b36308dd32f976ef94bbe4831825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ffaad6866b5af6a42f9a125d5c80626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c8f66cdf8161ada4fb3aa74cc14f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222a763e8de2886885a6b546e4b549a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b626a11090db4c6344131a602fb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4b42a8272af16aef99168fd5d6da130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c8c86d58c66a9931828cd9af1bdc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aecacc5ce2ced3b46b0e5427645b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb22c33d7cead5e2b96d44c73af5c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6036d57c6ab94806c63b7c8423bf4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3269cc7c567fa455c525f3237d02c8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02882d1a8a741c502de29cf048a6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8f5b5f743d745c2cd6ca1db7469437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4313e199d300b58eb02f1f30aed3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0de454d17a770a5cd74ab8a01707939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdb2ee8d81bf4f03ecb21a4b353ad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5158fe6bd92cafece89ac45b8ac2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a306a3face0d666c80e7222f06e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b49d25c1d912c563a9e27ee2bd49543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c9d9b6dfc9fb605ef645e650b9ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9c767fdd0c9d17707a2da01c48d9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f666da7ba0c48e284c6129cce04f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28270523e522d5bea93f6d10224c121d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c462ee1347df2fa394bd7a2b4c0b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec29b9bcbf9921659e4db47e4627e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c75f6e8b8b7d49ac46893caec69a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5dd11dadcad308ff99a63258696c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9008a9a91f86f9c5a7d40f1dca33c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52061f78b20c54c99359246106e684153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24fc2a7bf78b1c3dd18a539a0310cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402fe0707715ece4a86f3413a1927a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c198a2d787b3fa8db28fa1969498156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf9a6fd4c8a2219ffc8bf53d5a08357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125b2d3bfd34476161fe20150d084458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1ea2c302bfd0050b1746e5c7660059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b7b127f6f9e0ddca2ba198d802e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6698197ebf215ac83b5d80486f7b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1a3f3ead8664bff946398765aa5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103466d00659b001442c822a875d91f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14b2b6dc0ded80a1fd8538d461e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78266b410dfa2c2d38bf3b28086fe37b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40692253a1d7d06fccb4751d4bbb8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ea5706e57d5edffbc017e811477c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949793c120332bc0657f97f1f7a6660668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27bfcdffd1663de48aeb1f5576866869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509fc15a89802cc2ab6535b11476b7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29c8b861ed962968b88dacbf081f4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe0e3e810b91905512d656e4c9af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5aeb4aadb4327b0999e62e1a5890f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699c48515fa7ff5df3f3ae9c72980574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6752e81e0f2660772a18a02cf938575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c0e1ead0a5b57936f30158218337376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5a9b0a8a2c521bb7b72185bce07a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ed7cb35c0bc95b028cf98a77d53d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de1c441e9fe46a1543884b0cb8a6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f782741f908c25e92c9f8b97b8c54480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a701fca7d4f470750a313a7c951fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362d840e817c9232141f82418ab26782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d6c5b9848e9a20914acb1e687b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6600428f139ecc45532f9560c1e329184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc578e178acc60f2a146d923205c6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b56c6a50b733e3f4630c1142b7dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ddaf55b2cf25453d291740ec221a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3aa3460e7ab794856435a4a401b8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf6ad65d09bb998e233845b71bad0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fd7f556b7d020a7cd8c9668235e3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af585135afaa417069993cda9bd06291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf8b507dda17ab6725ad18848e3d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db200972bb918737975a21f438332d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad919ba5792ccef146ecacd698dd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b213a77298688c9f8c8d0af248e32e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd35cf479ef4888dcfa50b0ee690d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddabe2f9a61243ceb5b9a70f3bf9df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd2415bb5dd39d2fffaf4431a4aaaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e32b89760c5797f1f2adb09f0019499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c95df8372e88b37f2fa57a7b0c9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c85b19c7b41ea89c1b1659be4b986101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6438e9a563b253c09a8e08dc1b9eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570672fde5e99689c9ca2f2f2eb22c12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007839c26244146b0f1713dfc18365c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd0e58d2dcf8814bd4a7f96c72d29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265826e4356e81af41952f4630585a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53190786350b32b2dff75023ac0199107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40e3635e30ac93e95b85099dd07c3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999393f7083f51b17c2255c2eeeb2eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b2a94949af9a0a15ba8d472a6ec57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba67e04a5d8b404ced39084c066996111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec2b5623f018a2d6ef6747fa8f8e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c62a8554ecc4f11db3691b386079113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de516f9a53125b597de28e9f14b018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727edbe7521cfb4b364d9824c4fe3e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b680dbcdd943fb54ce8c8aa0a5eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d4315de368c606779f764adb0792117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942413e4e1d0a3ceacbfdd094ed5c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c2c501a731d8130d3f0ebaa4b5ce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93102f03340a1098e6ae110383771120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d58988314aabc7827ad28d8d0770c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b404fa18fa94b6c608168e42e0bde9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263773e16a2923ebce45c94f052a48d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd1956823036289411a17913b82bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaaaf7a9902c4981dc95a77dd6bbc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb2214f286ea329d6d76d66940f45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90052aaf531f011d61a952e68be188127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88645f912de7f999c84273c06b044c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da63ff18680aad11075292a8806821f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f88cae899735a602ea23a3c84f020130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f4be3e52582f4a1da20393623f47f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe8f0095384558e7eef09f159c865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fbe9d4682a8ea17a1c5148ec9ac8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b52929c5b2ce4a266d99adb04e6b84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c521da70c5b43368963fcb78039af3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e845ba437696de14465950d84a4da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b0df3ce946484a3c9614c4248984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b254b6164ed8a7e319c11f8bbf2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc851d10bd0e83fa59052247d0fa15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f469044e137c8289ec3d06a5ff10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a94ed442b824cf4fc7d9071b44eb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef12894b5ec671c96c1cfb8ac74cab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641b927bf3c457113b46bb7b7de277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c904a714566e4d2d8a955762f5b06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575837bfe6aabee8e0811c13e358959c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88795ea73240182042c00a377f0a6a20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573379452a38df1e6a0b6b4cd3d5a318147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca68d2e3f21e23c3cdf4f2b3bed1e9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5f019bc364564d0fefc307204523149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e402ebe06c4b06dbb45d9e214ec17e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8904aca6a349f4080528b53a7f6a58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7bd9cbb121198c2f9988a1ddccae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47308827aa6e89b6d886ca3566218153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8fbe2a31435151b29cf329317a15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0e3499df5483736015e5d38e48563155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68dd353150ee7920aff653127c00c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a761d09b9675a58a7cb6b59afa82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4efcfe25a345b73adc2c9ea34a23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a20b9740ef86865dec82e3ef0174159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac685a63d121edde5d6b1d82e47fe829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110c0df3b0acf53bdbca8e24b36e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987f2187d7b1b3363bc1ceb0f45b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d3bded2717e2bb05e8e7588ab3ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a24598cfae6b55581ff9a2db640f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31711369ec9d04e9871d8a5c7bf1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ff5b3e808e9c6e9d06c7013ae166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f2c43f2725049e0270097429f815167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683e42e8c0fd716e82d3acdeefca19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8999f086f7276077561a3b1b607cc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c887d21b1d9c59ecde924772e38b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c290df587375bb130b1eb64ca5a0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5d737ddda4292217d811e1e123a96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c313001ee860444f240c30a48de31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043128123d29258e2766adf1e9225780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d7a2dbcb242a3365c3c66638bdbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35d5e4407b7e93733b3473ff2719d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d76dcf117fbf67ca8b19f8d374ded177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116fd0f3d61ee8eadaf69d2fbc07035178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7848c01b7a7c3f4af1d7bce063f99ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46143367b9d6897b6c1c1951bc172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed58ee1dc055cc7fa89e3eb48b3d8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4f09ee52ecc612c600b9ac704bd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f8d23f4e6a52ec83638182ffe9d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64185acc763435e28fabc3619455dd9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a038240ee0dbca339e1decd1ef9309185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cf60a08fa87593ed7608c93ce73d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956b90daa2acbaf6092373d1997197187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90e6d3801eacf0b0cdf99e870ef5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277b7b3190b936d5e2f30d45acdc8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80bd7c944539cde8219a1be14514f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d6c48d5c90cdce717f2adcb11c573191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dbf5c3c52db424f1cc3ed3fdd80b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a54d261526e99d61a65e858b10e1c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1ebd08236e6bb03ee9618acc95ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a647f6cdbe11e1fd246d1de99ac12b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac9b9868a3db92b43ef9bf5b934e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c4aa7e66d04e052c7199002ba294e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197953b01265928479e8fb63048bccd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b87ff5bc9a110183f9e6d8f5625ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190aafda6f476f0a62a79b2930d1cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b2a5218c9f49dd9fd55974307d1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f31cb8875192fc0f0e67af0a02e52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae59868af4b4cab70fc40d48bc4b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336696837d6f98aab735aeacded158b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbbf709412ad9cc5bf3eb2f8af56b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95910d10133040394579c6dc26c447a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217fcaa1bf1f836b6b435721ebe1a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad5fc2ebc0037e6c5288899ea6919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670bb9badb38db93e02b7235f58d23a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e098e3378e0327bdc7f53a3ea28f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69db1162898c41b3ecb8e778db6e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b454b3884cb4cd9019fd41aac99287212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de970de9b7328764e4b6d79f0495e856213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7589cee3a73432475693850311c59ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501374e0821d77659a52f1362c8b754215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c2459d0c3b3bbf8b99e4d3a04dec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820908706ae8f0ffedcbf8501a42a9e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577405c32dded4193430bb1ee101f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e127ef6b0b1d7a4977c178434bbc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0571251e2e54237d4a4f05aba5279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae521b98a04d8259276eea9ab43ef13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086c4bda1e9749cdfd23ca4de3e7f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34db36ec079963bf5a5605876898a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29a88f51633570483e7c283ee94679224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ba4681b3e7dbd3133e2753e83a20d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d137672607348f566a96422fc12d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce15aa42a788266b8bbde9fd94f5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cf8922ca7929450b77b91b4703dda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07669a669edb5af6eeb5ae8f183e14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aca01b6493f3d393788c8110986f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c31583acd3acb989bafb02833de9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485607dff7b146d7eaaab31da36db691232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16d6ad476d57eff0ca4cfd2a39855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b007d6ae8b6405fc535647edd51e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf1c3affd536ac8abae6959aa77d43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02c0426bf4fb53289f837ee65dcf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358cffa04bc2fc3300d57b8ea0a40b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c2a606fde959de5dda33bbee2d69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4dd451b34e297093e67564f253f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21f21a5d4661fb757add34e36667d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ccfaf1866498120089a7c83bfa86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb6aef2d6b25796ae0c378fd41bdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46229a16c433302f8ea1aa15c8f4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5278a670e07499925db67b564d4ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa8d0a3891c9231972bc210a16ef31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5bc15c49dd30a8250802a4c125d9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3f02a05f1fdae31d897c447d24cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004e2ead1b5fbf679f238d38de5dae3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6064970b1822722a863ada84257750249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba7dad5618f3f0aa4bd5b877614ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ccd191a38bfaed794faf36f347b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b603c41c43896a1111ff81f0be3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cc65a2f54182a92c2c16f9aae86e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639a7b2b0ed0a0e5571de198ce3413a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d820ee9131522dc2d9f85e11312387255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011a9e497871aa6edd0724ef264702d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f320064c91a8e8cffd05bd81577587257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a831526e2c19a6e618e622cc2981b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f991b8fdbde0e38dd551f4a5fa26f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713b57d1eee75b52f214d343d080be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae5953e6a70e375a43546f3f68ad97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567789bc7460c7e27ce6947877afb0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d59727a11a7c2456ff0d4b897ad21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac29233bf3cf0f12d458488129ee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581115c4a8789f527b915354ec34cc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d032027213085ee8baedbf196164c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d855b5c5b4c1005a1c168b3348d3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc21252040c835a88dcce47cac964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a4153e721c66215dd30d3c0248ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5548bf761c330a1deaadd4567bff6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56193cce2200fdfa440a18abf2cfd5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f273e0e32d43c21cc8cedf0bba497a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a0653f37972990393203bd223885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb979c642f7bf065b2d4976dfb2d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211ea24dd4a15a8983a85d6b65c1e3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df458a3156dbe13119e339f89ea59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f07e31eaa8cba7c38cf4e6958f0ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb208b93426d12a4832ec6e2d2383b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32260998530215fd83b76ec57d6e805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d00eadc996d2b5a51b4610861626b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe2799b42a338c29935423f4aecab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108c32403d16f5be87482915783f32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410bcb8bcdb6c6ba139d7c83c2f3a70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4c72f7a3c662272a5a5a542f4e8c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebff75d21e688148944a694d35c0a2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f3e5d0a64fcc4b7741d004fd495e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9d4e50224e46887e2965510149a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f44f48228cb901fc77d16404e49c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfce06f1deb2951430f4abf5a112daf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164081266e43ce69014544eb25826911290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6125bf38b6aa79ee15c02a9e5b4ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96871813b0b5b4d79b97fd9b557e48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600826bb702cb265822e921a43082f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a9883eedc52ef3ac60767760e12b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f243a49d2ed96d07ce892ec9022b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab69eaabb97e98f71fa5ac09e1fb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e1940c9f569d9c80d7d3f658a47b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa26e9fb39308343a345e3850c4759298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a527d313fc0d98956e4b50d0f687f9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8962634dce2e5dd6e3fd7d4a6145d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb265115cad52d7c8769f1ab9de504f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513d9511e4da7cf9ff49341c221941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5d30eb3614adae0d12a03155a8131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c66b35a186973dcd18306d8a784e06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae582ff2f0d9cd3fe4301a76660914305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daab5b4f3bc9073336ec02c80fdc4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620a73fac0726a9786ee0c4bc3fccf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09185ce21535c9233feefdb40ea21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810bb14a9c07aa9aaf090390937e3c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9deec604053cbf495acea81c9367310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a39b987444a41b69312f23e4e7e9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8162d0acbb07772b555f20206b52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447e2dc77c8eac514e90a53711d5d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c54a924c939ab84bb9216862d628314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7dbe73f4d0104bd8f79d9cf990e83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed19e92c4148543cfa07f78eab0ad5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba44be0421cafff7e2c9e21f40622317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d77f7ffa023965a7b28d5b453f075318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd894d3a56572c0fa26d2e053bef600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5979f642c1de212fa719b0d427ab0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ba32382d1e0b396fe9ea7285de34d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957f88e1fb31e42b1c69ece41dc006322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f00998ca1167ba255ab5525da12c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ccf0c59095eae3e53fcca54967e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf91f6699187606b38d10d642a311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86099cd3d9513d6d856d61a15956c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6f8c0eafad782f09096ae50301be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252ca8bb3759b985b37a28495e4b32d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83414b2ad4a62f11ea85e8da9166e0f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358962d0eb40a8d0292fbc053bf5823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962480d1c413201f2665f985029c5fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ef2e9aaea0fdaacff29aa62b2059332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27eb5d1d3dcf2a7a375f94480fecd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09f96a9e01e699c2a76940f3d0f72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a2d10603115a74216ee32a6b18b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad136c4ea513ac493bef64ea9e78d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74f2810103b17da6d1ba59836804a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e4a0dceb72e6153e510d17a4ba82f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bdd980a3e34fa7c728e5b63b999dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b73fd01055398b3fa4d4de84bc23b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20f9202daf9650a7f7d8af0879224341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecbefc604e594e231bee95d1b9430c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed84a7f040225adbe45eb4d9fa8649343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac903f0fbe0b81c66be2d500a2a878b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46870e35eb7c0515ff8d8793c2c388b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3dd79b037b94fc596e94701cd1870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34712ea487af1f799f1d480d6216f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde5a6a48d4280410aac4ba0b58012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9166d1677fc6269a64f656d8ad35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de806e214149a2d29da22f19fa5154c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f76b3d26b68c0bd29e0ca1710cbd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5ccc21309f76ecd9f10e34e674e46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d4df80dcd1fea49e72d1445dccc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8fc6de896f04fb1f22a6f0d754cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517d98c2908fba15aa58103f8ca6b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c7e5704e8c17af602ce4b3d0a8eb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccdfde4f510698f372472d425a3636357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275e055c60737515e25f6217b6555d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a944f31eddd83fbad50c18551b27c09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b80e19c4fb19bb7c1b83187830a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f128da166f5ad23f71cc453c71afefc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3588be6ba54f9e918c8fe06ef430362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff05798b97854a0ab92d7648e70b0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bc6fc9013def0fea02402160ad1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a349f715d50e971276f7bea48401365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc6b863db76b4d839b11006488d9bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88a4304cc00f2ff26fd557d22c0cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee695493f3bbe44c6735fe41606ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1681fcc9e29c02f4e125a7efcb8be8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b9ddd1d83c4d34edd6a0c3602540370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4b02692e4b8c53aa98725b487bdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1b55f12196653fcffe91b8e647633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea007fdbd5a295332de967571a67e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe6077ee74c55d05b12ffa5f888e01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4d53818ef6df718cf93fd17ee770375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d32af4063c380b7d5e57d6cd09d87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e486030e719d32ec269cd7d98e8e7eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f0ca31f427cd5ad7a189d13533d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67e254b66907a4b5efaf4c9fa3ddf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75695d57f09aa1cf611f8aaa7f32c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb62326ff9b6e7d349b86ba9c2f96cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02d5699fa60336a8238131d2056e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe286375905e00c75c7225d20dc363c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f452c405bba833ae2f03d84a2147384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ecc4eabc2cb6b29eb36b6bcb4778385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0004a3e43a40d2ac67ba1b85561f4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f6cc157c2b9d04c42a398d5feea4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead655807077e7d63f2d82b56689763388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b9d46382f77a0d9cb343a084f6289389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4290ec0289ebacd816c75e34322c7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cc605562d0ebcf62d690beaa71a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3e8dcc9cd7ab7b4650688882d895392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a69aff6b706f65bc2c479667dcc6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046dd0987fbc707d652b06e42ea1abb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc55bb781aee7002d8e848496ef342395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd07024b2c67d4bcae9153cc8fa246396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e7c3a0d4be533f25f7e8ceb7e542397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5fae49d48065bd7c897449bf0ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083560d2d1fc730a3681b62238b9e29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62233fc237968dbc5163ffaebf5dbb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704037c08a23657eb9ce6027863d8e2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dd824471853bfab0325d628688754402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f2bddd83465ef93fcd0d793e09b04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9844dd4b26d7b8263e292567701f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147bbb3d7b7ddca7e7d7068a4854291405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d92c1fc7cbd5ae147c873c9c18f65a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad466a94d855b1f3383dacddef4f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072a4ba92d5ed8c09a244dd2e5425f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3cf913daa7a2b1cafbda829ea04e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f2c7c37568f678dbcc4efa3801d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06659823ad7b88640ccb0bc5fdbbe61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942b9e98163c7064fc8ef7df3438cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140132122f04fb683890ade5a65056aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d987cb04bca031df819dafdb85b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d987076a335d1deae2288375a8842415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96677a7f3b02ee87bf28d867b7c77a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d0b9b7f1554213975b7189c4c8c52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938dfaf230aae8a7b49ce11151362fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329088f076f9d1e87551f805f8aba316419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943aa865549efa73cb50d1db3b821b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f755117f8fe18ac62dcf80fa64460421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a62b7305b9d56e01d1ea23cf5f3fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1333b74f545ef62727d685fbdb056423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8462309628ed8d4f558a959847d2cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57957dc3d1969b480ed72cb11f3d2eb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf70332c07b85166c623f31097be87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdd090fbf36d787bbab839e7535179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b966e8be6c8d9ddc0fbc90e1b8e1d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e81647de48707b506f90a335a790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a03044e2b66bef75370639403ef696430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55704c246d53dfd971a78c412667630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece9626636a6f7656ee68f2468710f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f704e7f5634a4d19b35b43aed99f00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d167b8b0787d8d3f8470de2dda76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050ef5c9a5ce3397696fe69515de73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf0bd5faa30767bec1d1f08f17088436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc91a556f78079ffeac738953c2f27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c463b0fbfe470d83e90922b0c87fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2beaa89bf3992e8a212b4a864dcdc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3739e3f7b90dab4360842efc3f6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e96aa98bb7d6314bb71bed4139a340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c70b403f763b7e0a269248be962a03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117e8f23b8d0b7ba8a28610399c561443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409edf5a7b0ce134fcb8786dfaa35b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334938a38617739cdbff03edf2ef7f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5f481f617d442bbb303b3d29efc8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd467fd76f4707c343ed1e4244681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246d9e26b43177f4faf21d1426913c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341647b49406ec53e7e611dffb9d9fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a6052db6136a8f900363a5279139450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f2a683e625699f528d1b61096a19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6156960a0423747d215d899c40fd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3929630ae7ff216be858529b032c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e9c1423ae2b391f6f319aca24748454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f39376bd30be850d10de7bde5599455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6741ce2b363e9a1adaf0408725c971456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc228ed095d471e1f38e11cf5c43a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da60a26905ddc2518bd0e1865ca05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21d0ef3217a3e2dca99da79cc496d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef5f140ab63bc5f4c1a559ed78d2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be573ce15b24042449ce37c42440be2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ad3f965edaad522341300e8f3dfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b9f762b280266c7169dd5f701159463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f0d984888f45d3b9cd2e60e1bcfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948988c695ab133940a9bdddd07588465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb45499fc5321d1a0ea0c0bb6c5f57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be334d11626c0edf8a4c396f466d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ace4070469d898e2ece8d7436f02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed1de77ee66e93ba27c88e6ea5a36e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edda26992582d6170304c1ddb69a44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b30582c29d876634484ddf15b1f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3dad6d7413de0c3105d7d1a4772a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f7ad54ddaccb02d7ca0ea16d49d01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1c40c2eea5ecfca4af006527a2b71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc834afb8bd9042f55354ec6ebcda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b8212118284dcc7706ee27efed7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288630c54b1d4e661ab045c43599eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9b06be390fd8794938a21d099c88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c7f4d95fd642cdaeba6ed1674cf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108a59421658453d35bbea588d21bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea368b42f4ea08d28afda8e2dbc5b37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac06e9e6855f735a743ea61e66ab5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa920c9d7cf00c4f9018b0f22f82b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9a6cec16c370df4b9d838af5fe0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9dd5b631f9a0a1882ac3f64538f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36df4fbbc662bc7ac821b76fd37fbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da6f4b945e75ac269fd25beb3f2742487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8615466ae97b82a843465fcb4c18ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113ce757d83965a212a6090f9dd846489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df118dd958573b77ab649513da224b76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d60f43bd6b6dc53e3947112e5e93dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecce4138ef1894b0d4d574f1f95e50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049980b5e57a55ee83cf1b6591af3b9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3e1033d1d34cf9f39fbc59e1cee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b50cd0db42eb1263dd994e6977d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5871b07b14be4e7f01603d0ce5427496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024c2da0b2f03650f48bb335b0a3c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e09efbf2683ff9db0d39b81afc5dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e6caeebf994f1e683fa9e2a9e9135499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32161d2613e756154ce9276980a8418500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb226981caf0a5ec4405d01da7fc1ab7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a35c713ac54a43363c7742079acfec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057ac251d8dc00370f1222fbbec310503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362468e99ee9b3673e9b51db72aed7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade512d6a602e613e525c3865c010f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b073bda00f364046f199a1b8682ee2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3b9f179e0414439f2ecd4e538f31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b3331fb399ce9c17aac8fd871b28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e069f8d761c6c516fa0b017390787509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b8935669eb1787f41bf5628faa4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b837167119d9082e5518bdb55b896511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc617aaa0c71436e6e9b12d7ee23b89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd9c98574262a817215a27e4504b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615983ba07ae21b992c8218d3e3c326e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab4599f6a58c2aa41fd7d98ad4baa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d4eed0ad2392376ec74d60878de53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107b42e8e3fd6893f3cdc39ac42d63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae44a8aee4294795d2edc2e59ae926518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a965369291c8c5265170e3973c0f19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20692b9a533143b72a477c8679ec5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d84bb81a37bf5bb19606d0756413521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc2cd9f789902c094bc776ae02ea05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af80e54a2b4127bc982b2c31f2eba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8e476cf275a37c662910a3eb20973524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b134125a7487a2d080cce147e4d0a61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310101258b5f6012d2a83d54c67138526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544721aa7bad2dd4130a3612da069571527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cb4e0d768ee7648230c1e6f20b1af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb87370e192b0499e4ffea3dced6b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5909ccde7f9a85f3e240d303c09fe9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af58ca9cce35b20dab82c8f1caa06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddbc0a835f1833ea38f7dd5ed66032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699374d702ab463c4dcf9cc9d8aa1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440096bdc30894236add3951d9248fcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bcfdc1b86da003ddad424afd5b9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d5dbf48551d91dd4f01e96624b05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c385406f19a0691e45f6f0a847f51af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05bcb0a6fe4ad8739391f169981988538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f65ce00e2121242dbd64a563ff9f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6757b79444dbb522ca4dc511184f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbcd22b582aa0d09d9ed1546abaf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac0979361640791deab2731b61f1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da041fec2c1fb9cc608c2cbc339b70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852f73b92d42028b48798505aa129d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d0aaeb4ff37bca17a168b9eccae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee2725845876ffdfcea8834f53c330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56eec668bb47f0719e54a64962e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b056d11eff115b9d43aeed884c27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbc2ff7490806d8fd5ef73592e1f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40235ef310e8ee526463cce37496b44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8540b50c7e5a03778672a918048cfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae41fe55e1f3de788f160d38a368b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25e4773424e9a83851b19bfde94d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c86dedbe8ed8a7b4f20c705ca3e7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc2e289b6f7bd1367a5a555550821555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ccb4f7c84fba9d227b8a0fe34b1c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf4d21c1cb7fdcb930d41b7c8b390557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07058c9bdf0f3174da29ad1f17f220558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66cc409fc6464f5201976e62b3c1c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f73ab30d65b7d9a7ef02f0e6c7858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b820f94e6c8bdb03af27e4a8c3a47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbf79794710545c61c21b4add2ae9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5497ed90fd092f5482b87f5f04f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf7cfc6307b6997d9eb96a3b0eea4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200928436bd66e94c997a19b662b1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b880e4e1dd4a163c45eb2ef733e52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422946c8477e80d3430896c1cc2d89f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d83642c172d58ca9a345b3e2f6fa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489aa6fa6a57ef688b599c14ec2ffb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c0f9bb5fbc80cb3a5bb6cb878699570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc70bc963fe93d4ed375fc1163f56d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4463297c4b06cedd5b376df7b7eb17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbf021a8e9362649dcf6867ccbbe5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefbb4a94f72e0dba0eeac4ba00686574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb404b8bc72f961adf8328a3d3452575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d2ca7b2b0283879ca69a52d2a7df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a54aa036f0a7e24e3c3e37d1535a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89b994c637416d69b6d35a7e26d00b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d231b0cdd1bb030e497228a76e74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ac277dad7de446bee44eb6a510be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec068751962231b3ef77dbea87207581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0c43567b14acf50579fbdaefd5cd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5acf2e5c6a186b27fc00e996e23fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da019387f20b023d00a24bc377ec5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1f37ddd8ae533f1fa58b53812d0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814cb657f5f219e69a1ae8ae84e505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42dfe4f992eedd82463bc78e2d557587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322175d38cf9b1b009b69776b00439f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093557435104e65c66697aa6fec9836589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48a436adb6ab36d8a1c160d9dc0243590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99460ef42a414dfffcabd66177f4c487591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a3e3b10c01f9962afb682709795e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399492b47dd302f88dc5c641c6a83b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42154708dea7b990b34c8e343b76e78b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e86ff75f9ba8d9d9aded7485569bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc3ee830fe42e66dcfddd1e4f07505596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc031114cfd07f8d8164e891954495c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d2b55fdc7f0f845e3de9ed1a88f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ee8c1256993d54709ab8a85168a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4c7b5d3e0f682713189c7a6464fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d27770052dfbd2637f8c91625268d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd026da29dc6b40dd937edee316243c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed0f7263e0698c5838a94b0b61f5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba9314b8e09ca9e08fefd5702def9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9660ded58a466855d5ce2186c325c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b6606b2509e476fb0eecb43a06ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11b7447cf3eebc58269a2227b2d87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5069cfe2692d446feb512bc1b0c5cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe439eba67ca51a1fccf08cdd83a6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bef76b26c86f59aaf1780c182cede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09dea87973bef0b848faaf5a0574f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19afabec7a4d3b92d66c82dbbb288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868333288e55051bbde3bdd9178db73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198abf217ba9b7764aab6d35bc61db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d86ee1c3c5379958450c101503f784615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b884ca3579eb17769529000bf9d9115616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fde6baa427023b92c2e3227c427da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613a6c1d1b898965ab31b1f4cceefa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f304f80bb78e72691e20e5e939fb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee90fb617aa168a8bba36238af17e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028238443345ceb2b852b364684887aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a202f8fc9171e2125fa12ff9056dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17658ef78a3d70fad30d1bbc8c9393a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f201c24530a906d18612ecb7ec59d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd80c2fb51e7e4fd0c6f163fe40b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b8f06194bdf398ed1d41398de697626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65128bd3fa38f5640b01ea403a4f48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca816d1395036f2362c9f7e3a50a828628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7200e119be80bedc427ed503e65fc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e962a7c1f3898172785e20d9cc521630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a918dc9917bf250a6b1c8b39e029317631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99080bd3cabee0faf0cdf94dcbf8fa5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276ff0bc74694efaec24a9f7a9fd02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366038aaa4883effe4cba81c2b42f4b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e48fa997546c1af67ef76bd70025635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2517c297ea1a5f9313021e05e059636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28856ef2fe390660f93fc4636e113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250328f1effa864da682a8b727c721638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72357e044b524a2691e733821b325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d093cf327f52ab35ae94b576b52ce5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886082a27b1171ee547228f687a88ec5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358eb7a52f26f075a6cae0c10a9dfa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2b1d690b8e2f3cc7769882bb04db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cfdd8e42fa0e149351aa92f201f15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baa3b3b8df220a36c277add86a0d09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757b6f0e435be4ab560deb37d4a555646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628f8c27ff129d8f2ff6b31f98641f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c1e28f7c18383bce69797dede034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096522b30bccc3ed5c9ef1040214a6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570a6d087e893a43e4b9c7b1aa8939650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f50f03fc98557590cf0ff43eb30a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf2e6543252f7b2dbcd5e0d867c968652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60302d6736a26b7685ea5c0442df47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b456c3e4915f3547e2471dc600f976654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244f1bdb483af66182bb5c706c1715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fefffb9b53cfb66494054f7eb9979656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace5fcb46276b394d10bf6e027610c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370a0b7fa543b7f164864615e835ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9773ed47059d4d4d892d511bf6d6e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc31bc38ca706d8f896b136de4c558660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20aeff48bac1103e9efd97b58154b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d0fc53b9bac4ad8664dfbc926f462662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ccd3a5fff9256436d4f0a6c370fab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636cbe0aacc0ee23565199e91d98d48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9c6dbab3490cdd813578f5baea297665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b16718960ee9a17f64aa614bbe20c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e62bbb8e14d18db3381606becabc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8b4a9b70094b65609f714210eb78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18a393b30a670ac4dbdee75ca308e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e5a2cd5b683aeeca1b72192314e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589057f7f81aa6db37d29dc89ebe1d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e17912277c68c4d480f23c4d42e78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aec66cf5018c344a8e80588b4e05b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34438d212e4b176316e9f5210680f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe92716dee16d011374e360fbbd2295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e44c831a24d5b95ed037a383a71b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f2fe7a4427b1b52a9ab00bc79969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17007e9b017e8b6f9dc2a8826f4b3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ecb9541b697bdeefeb06d84d83436679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b3e6b5420919dc10da0e08399f95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d612db1a2f8ee132fc97557907f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af07751becf7d4d605207455da521cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74df5e798aedf0bf1360b795e3334d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df04dbe82348fa6014ca15bcae3f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81638ccc2d8353aa0963560c81e6e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54bf23c9b613f526636402071533fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b23437c72ee138cf056186fff4e4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b87f931a12104044ce8a8d9a6f36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb4ae43882283d8f267188255194d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f28f395822acaaa3dca8bf3d9987690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45bb1bf804a12e126e50884b86d57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865cc4591eb1819338754460ff23263692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444114b0be8ee5daf0bb329d7258394693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796bb85657b82c971fdd84133e35a33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c03d81103136f4ef56c0f2b28270695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bc5325e430ba265b4edc54f8af7be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf8422e9917f2a78f457348c9fa2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eba1a51d1d3b4af12f6418133769b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689522dd577100ea6fce3d79cfec46e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49003f02bd5cdd8a700d33c3e1083748700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef978e49dce63e6ca89944a6785814701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c7f0e49f2e86ea62d9443b0a5122702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abbe9afe70f78356f8086209af3690703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a55aaa2a7a520307011c5ad2b30d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a8c052651b926f7c9736ef94ce073705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12621d82a780a975882760f832bfe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed70b3ef513777fb4389706e434b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a835039c9404971ecec249214df2c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207dd45cd467c0a82ee08739ab4dc90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d15d463ce0d009b04c4308b8d4c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb195fd7b54a7dd5fbd3dbd9d3198a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0bb772400d802821188b37f8b9204712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e492d38de908bbfd0c7a8ea0feecf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c34be55b8c45e0047a08311a6bcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd4438168936856c970f01dee12a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5869cff080bf468ed7837fca2225b2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335b7cb5cbc7a8c64d68135b973f4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd650d22edd7b58da47ae4c31ff2636b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21179e401cec37b9f5dcdc78a9df21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d3dd83a9bbfbb1df95623500be1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b7b96d4da8ac782f2b55bd4bca79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78953b232f2d15ab3ff2907b0dba04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747e6562260f6ebffb9a9e0b4d21174723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd00a41cbb6d5a83f59f5b61faa1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f85583533783373b2bd9b12414460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797a125bfe488dd1cb8f40eafd6e6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2063a91e55b71dabd402b99e48c666727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ade560ab48f50b55de99abf992a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64517489c76098e7820022fe5cf8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225a96483a83ac399662344caa80775730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33570d00daa5c58f863079b3a92376e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed04807d03ae465485326f1280e815f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96a68d3df852916e2f708c1b6e767733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652abc089e9e0456b30a57f3e9eab09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89172a94b1bf4973cc08000b82a5d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05323134c44134bfc60fb1286fd81f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ab8aeafc3bd437893de2b27a1358737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d059a6eeff7a88025fbcbc2ac6a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd543c97be79a480fb48366251464d1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a7708af19539ac4eb05797c2ba8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df398a9ab23de3ae012ca27c5e6138741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad72418164a142849715f62e2104ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45f1d803541556141aad0eee5807d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c7b49d567ba33573d6e8feca90ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e57a91e581184ece2d5195180adb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcd3e00d7bd51871f728fd3270c2ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46acca0b080acf1505c597f9d3f69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f991a91b1a741127ebb20048fd93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89364ee9c87747d5eaa4f3ef3695a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174400149281f7cb1b556c84f64ff40c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255dd33570ce1e64453a2dd9bc021ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5fccc35cf9b0e818e323317587a14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b17af11e58df6e47de8dcd22ddfde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e5d8301d6a4c92f55a078bcf83f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd4d7d564c46aefb0a9f0a5611188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb718f90fc42c294e7a2a934adaf92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdccd0c912375874957d5a34c8dbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e41ccb6dc0c1010d1fe53ba31415758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b44d70774d0094564024d15e84db2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0165687a9d9fa4d277d7aead942b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82922800fad5fd71894ea87c850b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8e2ac558df385c9000281681528d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0302af5c5f2e9ad3f4a783d3d513d6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee5f094248fc86ee5342e76de30e68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a67eab44bcd6007ecf9993c7b2005765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b8eab7b257b7a81a9122a62d1f73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eed2bfe09acc5501ef535269af206767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b772cf4f39b73030a1225d73dcdef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a31b91864c6075f719dcd5b1dd00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ac03884dc3a82af264d77b99a004770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956497ba1820fd61eb204d7b74c6ade2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7ef5cb4e34485f4a36b95926dd970772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f548d34a7f3b3252d4cd65038a26c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ac8a4767e5139cc169f30f56ccd4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c623c5a0f419eb02e690e12e6760775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072174ce60cc813c3e5d06a39920d31c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb32773a0c66ca677f9f7abcdc9a0777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>