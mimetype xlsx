--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53c0ae0eebc47c271a45d264115ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bd6a3f02fbcaf384e85e6524791b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4209e96bab60d75e0c608832e7ac2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e5cdd7bf77d520f4181faf186d0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae5957003218fc04f14d4c9a653fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f428073a0faede6927a040e3a1c792d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8524884459dc5cbf861f05a3c9dc3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd716fce9f2dedffa08ca38d0ef4b338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351139e65ca5d1cee37c7faecdba5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d65fe69b4cd06bc516f1c7196057e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4881f9d6fe1e7fb04883e4318bc9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbe6bed543448d3713d52a0af9ffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c00b8502ad4e1880780e9ff6997413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd72526e0167655229f3db3a343c2d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef245144c458b878f84cae995570b2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bc84476e13cc72aeb18446d36ae816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db63955029e0658239600af04c68617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4351f329101aa891c7403fa7eda8e2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95051b909878062fd53087b6f714319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04114b8c2d446eebfbc0a653072d1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51013ae80674ba7416cf50466409cd1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cc405ba22c8bd8f3562aecaa35a6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d845a1035705d4fb167f7bf7288cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e8be8d2910c5f50ad12153d64d6bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d22392d66f09373e83aa316fa461825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2aaac4da62bcf724ff70cb5ba84f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f916ab73ddfcca622e6b7430334b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc46b5b5e2d8bdbf7ad49f43a179828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e11e6fc2c591af1123c4de453d4b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22efb2746fd2304482d226bb1e7b2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc51ed82773f81e4b650bce61ade431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd627aa6cfcdf32f8dc7e19a500d07c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef3b72641e71bcd31ebba1f2daa5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21c169b2d6d8853bda133e9baf1ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffed25941f2b8ef691cff12e761723835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a816882a0c890c2502ebca20b28e7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378724025de279aa14646d78ce7eff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1e4c2caaebd9b008f7c1a36695a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b40da803b0b7b1e74e42aa6c267c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61256c3d3cf4c5d48ddcf6dab234b9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5799d8c50efdb1f454153ff2862e5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000ee1477d80cc20c6638fb86f1e2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a2a4d4b2051eb9b0def07ee314a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e005e93ddd2b70a3b84a6a6b80543844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823bad6d3bec60532fe99735003ca0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d459085022d431b967848030b4bb3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082421cd78769030260d4d4f51fbe54347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8c90d814f9e5e7b94b60e1d5711448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981922b7774322d9ba9218b4e7062fd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde67287d180035d09b6356ddaa98b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c298be3fbc6f42dea3ba5ecacec83351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40956bc7aaa055b479f9eb5300d6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e0ccec878019c558c05d1238bda053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b9f1f7f6bf3437e5de653f3feeba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62304e98759a20b8dc1b4d0b68a1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0045457c142962f66386fc9c5e4f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56a36b79a6bf84631c3b4b3568af157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57703c6edb6a863f70d11825d4f5c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84af1c7e4426df8c5c1171b85f1c3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b957abebf37632a5d7fdfab389e4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7746aae8dfe2c1e1bf5b766aa60a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d80dc7f1a74c0d90cbabc976cce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0f503e6c3b780058ad529df2334163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8551c69c7db12b673d065df1214264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c280ba796931dc0c0246b73bbce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c079e7a695a3cb4d8020a6eb32bd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294e53f94867d48b7e1d2305f5000e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6371e2e1f745d9928c2e4dfae924668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f77c58cfe82f3e9d87132ec4b7ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af0b2a02dc838b4bc011080f3da5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146099af8b174d44fafbb09e8fd744ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f93292e2cb2106ba534f0b1b5a61772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a7d971ae7c6ff52fb54882ea8c0dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32ae46bd37d866d77c8e1ab798d0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad2102165ff3690c4d201a351431475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7b0c97da360d174511732f10bfaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d4612e12a14cedfc5652795b99d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d4c9dfeb0e26ab8cfbc2c4ac1bee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d859bde6adbdd8cac76abc93495aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c6d539be17de8602b0d41b65aeac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a94e29b5ddd74ddf1eb6569056be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335d47f366875e0075843eca01a20982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712ba1f40bb07bf58f918cc6860a92d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ebaccb4658a8854ee93888bd25fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e2cd86b2ea954a504a9a99ae688985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cabcf70e0d6718ffd177a60e8725aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd81be7617b85adb3fb79f3c52e57587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b92e75b4d11982a4db403acc2e4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e4b5a8fa66039a9408903ee0265589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af665914667d8c801f3ea4600be8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d702c2cf730efd44971709812b35891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462417d5da230f26b2c1bb386465aba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da256e901bc2345b354ab77e31c4be993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0a27d2a5b44f075e05b8c22f7862494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfaa16044d2f5411305d33172e5f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d7c37ef9cd0df3e693927f7ee3b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22fa72bcb2765025b259b84a6fefd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c792cdf0bc7fa3a2d817f37fda4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978e988522a55530ea42769eb9c30699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de3c4bce335771e078a1b7ab9d3137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d5f8c7512b67b08000e6804dd7e47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38b11117abcc4839953707d704b06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963096a674cc65405dfd1ad9a1318a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ba715470e401f3ef240461d16d87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ef71367f44f4fae5f7d9e73226de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff28726a331f43e5b403b19f6a9b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b97bd456ed23ed2c2476c6f609cd0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a44cb178258253d43f4fd0ff8761b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bc3eb5c3ef5f824eafb8052abcd75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108e32d5e15008b8a7a8ecde11fe9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d7d92e085bec935bd43291f1472c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f394ee8620bdddc48bda13f250a86b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d640c15f895dbec72fa74fa275958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87235bdfa2ab067feb1ac446395a687d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6446b75337b50964bd52b07b170f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355f1461a56cc21d30d6940b8d0e4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2386f7a2270c94b25628737b2f35d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf288757c7124a9109cfb92f2c4d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055ae3d6d34754bf977603d14ce04b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b9a6a88cfd357f6b7108ad2175125120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4b29b1ade3b5a65116390916eb16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a76941e91fa3e5627ecbbc10319e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0828f0ac8fc562348070472f15c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff20e1a4af17ed9e1e6a13f04d5fdab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064e4df8fbdc8b4df87aa7b1395173125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f95d003a786b5d00ba13ee9435c9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa2980155f6550f916e12151865a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb5948bbbe75bfa12c7693c032dcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb819d49b319b0f0518444cfaa712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328497863ff6b83b33c011e37a7032da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1371d0d4bc9f8f707c8bec004cfe0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f9dfdbff2bf92ec51c4f7a8237cd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e99572674da7f9bd5f85c8d512d01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c9e2dc6dc66c6bc7bc58868cc537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a04ac391f3ef402722d63ed881d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be418d2e16b4ebc5076a5bc34938814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f02144f2630f678c541b48f73ae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae8682a5323d76f45fe0ce371ea09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b90d1e70d71096d4a3c8bae189359139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147347c03ffeac2f7043a62c7d9e0b83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793280d94549b09f36804a54de79e879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603475d3a52ceb27a3587be03e235a46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628474bdd576f012239d6276cd8e91c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e1939f26ed6aa3eb15106b8b9512d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7897b3510c5a804ffc8969886b83e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7211198241ed38c1fb55c33b3faf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba7405f645f27801c9dd42953e26d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb511970f0877fa4b33a302fe8fed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24ec1bf7dacbdd8293c95d63b8fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3053af87e567a9c76f7600612ac7bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbd67b103ddf1894779a58d439f3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee24ef7a5819e18f1487bc86395f941152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed54aec97fef88cda1cbbc55ddced7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586995f4e67569b7c48d6716a6a97bba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1472496c7e80c06ef35fd0b854ebd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933271ae4b62b4811f8079ec845887156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed9c3a9cf3a44d861acc4ee76dafb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c926b87f4922c9d594594508fb42db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236123b083c80fc5d1879ca4793c91d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba7158de5f43b988923543b0673c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ae5bf6569b3486d84d707bf97e901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd85b8f3dd40cdb153f5a4e7aa69ecd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5be732abe3b5f583d5216b1e46aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404db3cd5e911e1cf671a577df77d56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240add8e5739f5994efa4cf1dd0c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d0102748e33edd06e85ce882e4e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e43f0dd499673f8bee7cc1b5bd747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e27aad441815fcfa10693cf25ff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c59042b1363d6f39be71181fdee1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896587b5e730911b4504b5b3b192ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512547bdf3621c8dcafd372ea3af3228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c021d7432bd23d2ebba9a663fc7cee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46c527f48cba3eef02ae5b193749d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e87bba1e3bfb2aa7507e07832bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89857b9a07c20d0a677a21cb47ab572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb4e35436d948fdcf51069535b364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5196a46ac111fba26125a0f7bd03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fee6d7ac2b2df3112779d2c7ac4523178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf62da0a17d653b59e1d66766cc49ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db16eaaf92f042340f20262baaf588180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397583a50941dae85c08fa92f54357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de867237641e1d153b6e158d32a8419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367dc99cf72f3247ee4084c790ad532183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddc60626c82ed442baedd6f38b4b14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699abdffb453f90620656d9a5902729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a994ba3c0049b364e9214e2a437f7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ff342758f5911b85a96931be2e3ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a076d7359c4c82dc742b943ae8f4eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b5e672b529c2f6866cdde728b531189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbfbafd14597fb2ce1c2f30d9d0086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8205b103185e15cdff8a530dc539d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421079a6bbded43449d6ffeaca87eb59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242d1d652a2c7663bfd634cbd892d5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9e12cff9ee97b54cfe6ac751da344194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c7997144f1bd2d610da3bf9944e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ea82bf8bc99dc2519946fa34a6e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071988b388a3423133a8bdca5bec9167197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2ae94ed631e7ced9bc8027a1bcf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d54f16f7e8e9f661b6676a5f30d43f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e37e218ab3be9b58296e23d36ad9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df57eb8b797f7598607a0c4a33c561201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f086889657088328b94dd3192483202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00036003e1c6077851d2677e22635a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf3ebc81977a13b29a9b556f1d1e74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dde43e7122e75b4aaa9597d01dbbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187da92e66a1736e9b19d0ea5c0c1e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f142c3ac3b3aa069fea4a08231caa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3802cd9fea29590293f46e2f4c608208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7e133605dd04e00eb4c4415a5bb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6e65d9f76a1235cf00db0b94a325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df78f16467823c2ad29554a990cf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e354d9cb4e56eb5a4c6467c413dba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff0ae7e15e2d1636393a7d732133c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b852066de4bdd9189b1ec3f9bea3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274387ddc345e6b0f3c0e62d32a6c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4df316a814870a427d131ae633162216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb3b18d5bfbbd16b785bee33037b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b20a69ef0669198d90ac5536203f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8562c18de8847f7d910ac6402721a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bbf90eed730323c1c1f50fb28beaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa87bc0be4c7b6834df9cf17911afb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9ce85ad869cd206bac6f47a4103e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfb1ee9bb87414c8b35f49a72e3d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af422924b5f3a7bc9c234b361f872a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b81348c32e53c963274e72754f4f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c41e32b2a4b4f7e8e26f1e2bc7677226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3934b28784438c81ae5233b2dc6e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269102b6ea1817314ce151abc2dc3348228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436d1df1b23d7198c8f06a585d7683229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8221c8475256dee94fa3e5a841dc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c006b32557b9ad96e7078ea9e8846231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaff99bc7dd76ce03c55c504c35a6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f74a7a097cd5ff8d3aa300136359e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d299cd12ac3efd1fa2d4065791491b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad708a4b7fa9cb6597d3ad4a4f775b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e852afcf62a5b0ded4302be293b0cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8867d9e1d3cee0acd27f3a65c31911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5c51d1a08765a93aa238d6df0b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1372ea379af209dccff78b62b2b4903239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac072a041cd909b1335e3d4b75de553240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27386879238d1da9d26417bc45921d97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b15bb6599f962e863f66a9a5a9db9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255f7db39783c9c053f98c3462e1816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298ff5333e4599f63df96baeae4dbec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6622ca802af9be66701f1a781aabf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b640ce73e059ce105058fc87caf2b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ed49ca85d27f617f203d0eda1b5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df776bc4ad92a741feed97c5a0d6f27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3941499635b7ac6f35a15557244247249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad08aab9297ebb081c84a47d70891da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0bb2e70f3436eb376388a3730b14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe4d52400c8559ad0bd8fa09679b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bbbedc169ca334ebca7279171ed5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a798d8e0eaea9a8037a083b8acc3cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b13174c29800448d0c2a3fd1bfff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980281ded34885020476b0436c94e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6854c1178aeb5c3dc38d296625c16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edffce49e80b9ead8601498187c41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcda35e9d8c55f1c192fedba779b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0db857785168b8954ed9243409e05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d2ab3bf85f73a7cb21cdc6c11d05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf003da433b10b11d972ce07146f34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676370b15a5dce06a470dac83e8d04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c6999db7f15a529aff3d249a9f926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc8b3c966aa949ec921e6ea1e825f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b51767d1e85af836444e9f9909d8e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9ce71e2a7d8813f0dd1920ae8039267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3201f72c5e3c71ee1aa11a31c005b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976a9d917b1a2201abc556077e1b63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822bfb66cd4639c42a79c33898b170f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd487a25ab7749ced11acd1419ccd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160272381cfc6e424f38057264a49e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b850a2290fbb1a92d7a52fafe9fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbbd028901415407132d5e4e73d186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6cadb26d01200bd23f13f05bb830275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8672a3f9d86fa37d49be7f305fe1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be942a71e690fd8cd7511f8ae75a1f73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e651d0239077d48da4fc72a6bf64475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a766d4fc6be9cd9aca36b94f5271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1afc1faffbbf0d27cbbb3a5bf9aaf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5462234adda976957c1b5405a868274281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e177d0b53f27ba228e899257bc268282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f3babf7dbb2070c5ce5605076cab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b67665801446746239c4e0c33870284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d316da9b01718a1b4ee95e1830cac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091edaa53889955b20b389025e05d040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6b1d5eb01c698ce42ffb6ba09d8eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf26adbcaeed2a55aced16db60a0fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a2ea02edddbe66213962ea45f80b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa0cae5e9b9646ac0737014c072be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a563b3d4df3422181ed19210b68919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46cd0cc380c9f9b5cdd79d0e48540292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e797fc2e5175ef7cd265411d9f661293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e2d9bad5307bf1e228bf1af1d1f8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca72df777f855826ca9db0999a7368f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce01f49c508a62dcf32bee5f3e8526296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7491f1fcc6ca3568d092fcd112624297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e0a26d0700fb1819c0dd3bf42fff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3236b5f823b461aaba6ba8efc24fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdecc6388b13a0b3c0ad58e92edcff1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0cbe9a750d7714db1dde376e8b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b9d74aca9249e576f25a55c0e0aa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f852416b60696ac293349bd9f4cd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864129f23fee4528917c67ccee1c5d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30f9f95d46cf9bad55a8b7e34e94e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c324498be0b5440980841544493975306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626bf92055fcf1f7c296f1bc853aae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad7cde61bbb88aef18303348dce51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a54e413458e7ba4c4b8f77ac4a2e5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e239d68800faf217b71df7f4cde15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d8dff82038009ed60884f7773686311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc153e2caaf12c0fe7867cc0b9d07b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a556479d1414e491076312b2a897d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5202bf174db4becd181805183fdc24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1e6b2eaff0a4d8f10f9a9257cd327315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b272fab0abff81fb987c41fedfe6c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a302aa7c9dda60c7aa17cd39754448317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a82e1a0a931bff6fd3acb84512c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bab5a4086f52eac4566ee047ca13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a834f9cfdfdefe0e51d070484759320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1407638d9bb48b6292eaf9b57cbd11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdca80a060275ce5aed386002d92c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf2c7a7483cb1bdd8ac308a052785f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedb94df01879275b8e56dd469b19ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29acb0c4eaf39249f9fbc7384ae0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cbe846a387ec40568dffd3e343b78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f584693ff460abf030145edd997ac75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8829938c823a016b656cd27a4d28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a741ec27e178b9cffe835eb8f8054329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b108a7593a1c7c1117332d4b2255d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ab72d4c399be17cb0e56ca8415ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a31e57412d8b08c07109542b6514332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116283cc642422330e679a53326c378333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179802f5fd6923db0305f58b47c731334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee205ae3cf9cc24f4410e440e5e8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4cfb4fc9895de0ce7c9c59acc4a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3159d170db4fc64dc574920befebb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e967a5504920ae6cee5b194fbc7aa4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1cdaa17b9b9e84f419118186d0e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4216b1a4104b1861e625c2f85a133f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db35990eb0922652b772650a578f2f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f930167c509a731d3d6a11e882b722a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ade3e89b891fc248227d392632ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedffc8386c5f5a2e706af45acf4a94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5dce21560a5e26c3bc5727960b7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f43b794a9a00aa14c7dd0a94e4baf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf38d83a3575ef4a04b0a322df72af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8b0bd2dd7c3e3ba58b848fdc1464348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c9a99b9d2ff52a07026876bfb1fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9be16b5db108fb7f0bc301b22a480e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdbab6f5cc0f9aa5abaf40797bc9de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb78350d1265897e34157da5023047352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eed343a4c6166e25f9d48edfdc7a84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88a1dbe73d99f9e1c8a694389509d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9853c4c293bd25dd23f054b1c6198355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362be55f7d4370ddc8e858795f87ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2507c25be0fae1589d197830f6ef1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab33824f1232c4bccbbc9d177c0f0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e2ae2509ff0cdd44fdcabc0b18ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b8095e704c81670de2b17159ade7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04730f94f63c8991b7697c7b7bd469361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9611749972cca5a11bb9e3868be5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a28503896032beeb89f6b7b67a90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2bee2100d3f89af5cdb8e9dfc6cef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2067d1339c5aad942b4a00492f37e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8d1feefab7cffaee0a10be56b6057366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751569155b50a0b610bccc209fb6f476367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfceced362a7cab1b25f945539c40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ab9f3e3cc612b886ad95556e285b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196089e084f3558c383e3c22ae6ba8e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50303a17d372b1adf416b1effeaa3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd26006ae8bd2c90178c2f1dfc6407c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863dfa19f94b8de3368baf4306a2fa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaedbd68649ba88f8ed0c8569ecb9ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba91ae6e94aa492d6c019f847289a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c6cb6c2227edbde8b61f1c06762a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded0257f71f9eaa09f3de401dcf5bb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d30621b2795307b145ec2a8a699d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90015e3475ccdd0f9299449c1945a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36faac4a741be93ff680235d0a30b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4af4cb3ff02c3ff604230521fd6b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f82b5a9733c6b343389b6baeca522382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7048c103c3995814f7a32cb09244383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308bd269446e669278d1e41e413f2c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca0de4240223af7eceb2ccaaa5156385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d986212d373a066f34396915ae44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c6b4fa593735702547855c8f770f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba754a40e2f8f5f6daa17ea484c2517f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657923b9dfa6bcb202fdc234dca607f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f395fc63859a0c0600518b3349fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7245a126d4ad20bbda9e6610546d0fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61811eed1f42852da4d9c522f8ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37959b24078e2798039dc6e7c2d2c0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc67e97af5163f7b0f99647f0ada3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7956d7e2e0b328228b0bc63b7b7ae1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5adc59f2ea15fb909cdd2eb9274528396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf1268498b1d6a8dec8854c1678ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a29a7bab2a2ff3bc0974ad00f32272398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1407ea9c24fe4e983a412a66c1bab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433b0debed55acf92fb152fbce63b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce721045f49abe874433443e264334401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20f4758f41e028f81c6b27e3e00406402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766293329665e9ba7afb21f0fd11243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b59458584f1e189410443cf1c7c80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bbce1d84b0bcc9d33e9948d694d02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2231fbfaa40e9d7276c7e2dd3a273d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c74b53ffe915803f3ffb3b131fcc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d95466a3c65699d415ef9ce753f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b17e332ed25b56786ba9dac86de5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb684650083bb008fe953ec1c0a7a9a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e56f321a8389c072816cb91e94ed8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676fd0c79e2be122827b073b629710412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd474dfc41c18d7a94444bf19924be4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566045b7833785dd48f49967999ac5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee4424bc4dd00aeffe19f9fa3df5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc86f7c19932a97319a5769c9f0f02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe661c8bf0c8bd64fc40b4764a850417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189bcbb6999b0ac39db53b99c4afae9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf79e3edbbc30f85bd1db85ec5a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b74809ebb54e236f992da46627699420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434f85bbef8ba1b96201ce3661df61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d1bf5b4af3eb4a68f989b9dae493422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77bae1eef4d0c53412345102615de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94412065ab74ba2e3775e991b17dd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b7a7c267463bfa8450bc66ad39e20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60959f8ce632d7f1dc66b877f1ca5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf56095d534401da815e568f102f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eabc90269ba1ccc07a2ee6a339864c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896de5c86d004116b309b48d3f8b410429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f265697e083333ec02726555b4c0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ff6a1f3930220730490ed285f2ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a2482343238165e3b8d14aad27e1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ec21dca4e49efc03f1e9b5731a3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80788aeb747659d1d3791136743348a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3766e8f29db4d3028afa345de460a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4497f9aeb2e223bbabaeb56126ba0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49625e356cc626f0213c5f4bd37d479437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d33e445abb3679b2738d32c42d82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ef07c986f5c2789f117d9af479fa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f604d983d8bad722e5cc365b08198f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a29a80a719b4a1b7d460eec5fa60d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66134a4df44ac5fd37ecf4572c3ed5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd2007ad176c2edf24df34a8b69be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4e11d53dab355e3d6bdf83fc908e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3555c798ec6262b76241a5de40f94c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe32bb0e252022b5d39b40b7fbd35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7039144de010cd6e442fb47f3ecc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224497d0b332756a1b9b459029b926448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9947b6dcaa4631dc0eb35ee91a98ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff38cd2e5ffd417adb427e8a4b5f378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d82f5a2a32e923ff1cc183070c041e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff25f8762bb25e50b27a25378d0db5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80c049af180ccde29f1b4fa139430453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff071080c677aae8e41120c0ad71862454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e2ef486160262fcf5e0f2d500c419455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a27ead24088466d03313c53b7d0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9028305bea0a00c7f93e4b53bc4fd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794fa8713d7196dc6e33c9c99e71fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091707074450106170748aa0abdb56f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4bf2a5599df258c8b2681fecd1416460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f210f423ef62a6fe02044313e13fbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b3fa857486bf7ce05caa1ac3ba0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485b28a2878d1a3654e07715e0c7d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a474fc3b36e120e63c3c3691ccdf00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101613b2d97366e4c71d76325f510f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d867346bdb8002533c351678b8c64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825ba9023dc6f2bd016495a901645e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22eb030edc208eefcd737eb118671468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79d9077149cd86d876d94c62c51c84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12229112b50e7d8868d48317a38391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033c527cfa3aec666a2fb01b0d3f29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa03b52d50795a3698b51b6697bf0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489117da5369c36b240c1a7d123ad3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a265b4208d2d8aedca4a653b4376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abf886c3b6700d45c40e57882d5ebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c20a88bb34d11f33bd7f751ac31b90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2c6190607df823a034d095740e38b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e44676e4346f51d6c16193936aee1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be48ee7fd31a79d181b6c5fa60f9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffb244f7ee67480238485acd664f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1738d91ad5632b52efbfae5989639481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baad2a14fe542606514655fe1ccd50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68b98aa52123963ae517b77eb7d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a68255101b65eabb5a3ce410f5a8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07adedaa40f45ea4efd9858520792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e056c3a84942ff6ce47e76494366486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638596f7c95563eec37cc1e705f4b420487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c6ab9a59c0c9a3f7c46b3515da7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7deb1b504b054333ca4089f5f8b217489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a1cb045e2b19fe1f3bbbc370e806f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e06f1ddf7413b6d6a2efe9d273a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a27abe29ad683df321841e8e5f4b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853bb0c1b5af194455bcf4f8102e6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414363fa256c7611b4867b65ef447b07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaa6241faca8da16f3995e5b7af838495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b528590d7145b08326aaeac21714aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae741d66e7d553a36e5cde8afe590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f118bfcb2e8a89aa6719ebde35ede0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2823c6194481347a9330112dfc6b42c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be8da65affd47015a0b654b088e59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a10827f31611b56e925e2e4e4a593501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d72b3b7645d9029b326d6f3bcbe06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5839472e9c9de59d6090cd266b94f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f91f8baaa345c012cd6f1ebd185ba8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd138a629cee0e2254445bf1c99c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5cdcfe1ab07261bf6dcf41e12ab4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f004fe46a9e9f8cbafa95d7cb97894507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ffc54456f99882d368cbb0a3f0a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b34b56d2680609e8d9e9b01f653c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860f00ae1752d76c52d67a1a7e9b65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397154c52a7a7e4ef5727a52a7db20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8529a538eadb21c5046bdde8bb83f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd9679a05c879b8da4e785f0d4267513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f150dd0bd1738a3111b8dee9724fe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db97141643f57fd36ddcfd555bbafe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0898387c9eb18ca9805f1c70c58b0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3df16d5357aa0c8a7d00f09c49d5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3d33130d84b4b8ec6a3674cca4df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a23b5bbc51e0ee15ff74cf5de2ab2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972aa9b083a666b7339c148400f2cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1170c341cfe9497625c63d31b16cb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fd4d00c4e6560569dcb3530805ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a3d373945f106b7097e225b9d42bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56bb592dfec9e26c6de40fa3398393524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190fcfb8b524028ae1ddbf97cdd392525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5183b240f942f1b00327fcb82a86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a9bdf44e2498c6d63fd15c2a2bb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8009ce1cb39f6e140b0aff616025dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd999ad3ac6ecffd7588a708c8a4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73eb273ebdeab82b6298bf80bb3441530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e301e385addd2ab9ca3843e5499cd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5e79f8c2fb94ac0d1d94888815eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5079a7892ec2359f6391dccd1f7a54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cef9bb2d425a6274db04fbc72149e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a4096452f6f8b29d71a347f0445f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba734ea4a64cd4b86b71f52306bc27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc069fccb3b32069a5427e77b6ce2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427bfa733f5f8dc4381947b59c81cbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3de19707d3029297447910f603cbf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa757905741d2f61d09fbc0a3dcc8bc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634062c3cdf3f9b13f26e93ed505ec04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a50c20d839e10b391c9ef56496984542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856582de961a3f4ce2fdfa040e03829543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84521cd13d9e1c88ea549e1f117ebf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452cb2bfa4894ad86bcee0c1135503545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13722a926304d3b3416a0d411067e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e096eff17dbbaf3c13b77f2722bf38c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665999f7f8c727d898d2d6cec86dcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4931080e24d46c0c0da9b0329c519549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426d1bfb33ef63e78e3c1a3be3ec88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c108c5df58286c21ca0c8af7ec1d7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de25a1f8d50c7d8fa860237d70c247552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75e22e3fb140c976234ca69d30536553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1982474e5d7c79a04358c142f95c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35814205a983cd70176b4b8bf56fa3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0d52ec1f701bad92e9136cf6c6aa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eceb551f2e1f48b9a5355ae1a4bef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910686f6fb8b02cb467ee55b09f232e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e23d7a56131627ead394c5d0e997559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d9039a673d541efd6924e2635ed0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55d0d5ce735fd74e55b263532a7d23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cbf369e109146fcd1d4057ce0dc3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769add941dbef5ebd980ee15b1f0d44b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186b6d281fd88fa878532394588eea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185987aebcf04dc6e197f6b9375e5277565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba58d51b6ed070e731f8ad6c7581e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708826e3ada5799d759fe2b3ae3d15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02b0d23cb5e3956d078dbe6c9b7ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd24d6521ad8a941f63256312c80b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac9023248ede5984aa69c0775dbf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797deff29f050bcadc91ba10a81c356571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5018132326bb1374f9b8aa9a3c8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c65fa19baadb776d032db85d5589b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b3b6da810a7886ca309af77dc9dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a8a1628ff03bace60400cd148bca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd40ab527157bcd6981031be6726d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b775c4f9efdda09593a576145ceca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64ecef58635fb28f52df6f9ab429a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f51e01dd7da69b09fbe47ef2c607579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662820121b62e6860d5a7f0ff88eb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6b18f9190a2e2b205e0ac17beac2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104752eae21b42ffaa4cf110fb9a7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27b8e06e69db5b9b595b7cc95b0b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e0886271d05bea6fccd6dab3f15b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe76c6312da4d6c840998588a3c634585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b8d2570664c1faf687b2ed01810e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63a6d7aadcae6ed6eed65108d0941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01858873253d9d0bfb7484c45c981588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e445626d8402b838a3a671ff6f0872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a2490ab372bf4ecba2fac08ca160590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af457d6cc1e2ba05890a41f7a4e83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c2138b7ba06aa9150870f3ac748a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2272488af13f1247e6c8026a4e6302593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971edb2acdd94be8e3ebc5ab94d8379b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd2dad42d17352e65aeec1cc1a54e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad9d2fee649cc2bcaf94872b327411596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd688d35f9e609ead4f603934b825597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00930d1f74e8bceeea4d44ab6d918a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd460d28db7e06b5d11077d548b4c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5be28fc9e05636a85f8832e205309600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd8c361cb1cf32f1eaea3022cf747601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb1fc9e70c2b89aa736d7b192bd63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1096ddb5842b0179790436bad260b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebfb9f4f4cd4ba1f8a58a74c837da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84bdd56c45b4046de060c8a215861e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d81506dbe67f5814a26d59e6c9fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1bc0678f8c654417209479d4ee4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74770b4b4c3cc5099c409a6e91d955608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8882ed61a64a873879a5f3daedc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283bae37cf372719d59808feeafc143610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9b0be75cdcd5ba6733b6c596096a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f7cd43b3d642263a7a336f98b2a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6231d34a885ba1990b5539cfc41d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45a43878458779cdd0a6fd3e1fccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96eeab32878dbfc1707a06c71a74e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82336938178c363c3e5c247cd1cc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8438bef49b43cadca4d9e60f32279c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08922a1f583f2f0eaf35fe4913506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c395a6dc8ba74c1386189b74b5345619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681306178444ea7c22e07cf4b2346827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf7000a268b45ba17600257875f4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9f3bdec3cf8e3d9716b6611092b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca437e68c01698f26b01ae919731f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ed21c6d9c9b938ca03bc012860b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ba8904f3ee2a38cceaa7e9b23a8aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe60148dad4b3d5b644f11cf41072d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b759c809b3668aea9961ce1014652b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62f2d161b81de059f628adb4d00dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853149a9553c7f972c0e35f7c01db32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5e06ac4dc60140c17111169ba12c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6683f8b426992bcfb3a002757c96b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63092b424515e75484b082dfcf9d731632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e3d798278682d8e9cb02276c4b89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fd5e1b33c7ed51cfe18e1abf18b83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a96b19616fb734f9391f4731a0674635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e90591d55eaab025dd3a54545296636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b53f889c15705d78f1c6313ac1c2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835be6f3e940a3f88874ba7677db9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9eb85e771c563cae20f17b3e3f4fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef79d2864260629029315cea7caea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524afe4d23a14855cb8535dadc26fd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ab0dca2aac891ce78b094f322796642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efef9ce44d9e87f4b7eef5013622b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ae5021ee70844a9c00193ce814cfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389779341731a38423174d0fad14661645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227b40668b211d1c0dc928648661980646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d2090d37859524fc96842124490d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8debb78bc9706ecd960eb9f38379dda648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a989258905535a785b51af54a98d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f969c9e67095f5cd4cb0837af18a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a2de55ce5aea6e00046aa9824da4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af301e3438f00e99898dbb554bd2e7e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c34ff4461c41e77eb74a6d39b3640653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba13365179655290d4d9d1b4eec0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb69e721c2bb255dfd5c11bfcce0d54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399d9f6fad680d950e2a32dd0f025c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef501cf3d2c2a1d55aba96a8b2bc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c89e8a3a34b3818d4ef89a11c976658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d191b10ca367a30eac21d458e1536659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a83cb71b361dd8cd9691c82b6fbab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54b604d6a2bd454e659a0330b866b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f696e73373631b0d06970073495fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381efc9155121d78e0111b85505955bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0bf643792c71e9f0903e8f0c0799664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4253302a6d41b1d6a61aa0a4d5177665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb763e8f761145366e948d4bc59887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85fc4c0ffe387131e5e193258cef1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f3751eaebe3adce372c4243b70f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b38c64092ae952b219ea80fdec89a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3ad52d712951d15d8d4cf0e316c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f27ef8c52902d18065e97bc8adc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845e9427e66f35ff9708998a4de6d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff6e5dd59520325e7bf523042228af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec0d1216845269f87eab96d220198f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7815afa4db3a3ea3e55eaf5bf3b902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e2d87006bfb06d26df484d1f1222676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bc55e4d7cbb298f610774436769d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3250adda9dbe5ef24fd957b61a25fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a841e51d73e8f0ab3d9f4173a6791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d6c8ada259f08a680f63338f59f3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40f0fd93ea03c4779c6ca62534ad9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d8fee2f9cbfa500ca18fffe59e753682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345e4e040b680249259d85c5c10486683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781174d69cafe3683ab0c8c8393c4890684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85fd44511cbf412e2654fcb02e0e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f72df5b493b0e46f4f24babf9934e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47274e3da7e710375b53598466c23039687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5946f69f9a146d76364ebf3aa03282688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f57a25b52ec636c9ae32fded25af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724679a0a610f85f2260949e62e9fd8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5aff23b4fda1da994488f34774b86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5895c034635da8ed5f3386e03fc9199692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eec69ec7729ada6dcbcede0a16bd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72398e9eed7e9b0028e9e42453da51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302ac1c8203772894c84943973d73d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a704cabb8ec4661532b17436f2b45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2398dae394cc9041665ebbcd0bfaff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343725f6039e18738ae34d27d31666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ee8e66a480e1c98b73021edb55f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985788356469ac3e8465c828fb739c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f20eb5e5c2a891c33f86b9e5396893701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15995cb399831ffef303b2fffd915a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e832a9acb07d911e2c9ac7070c894703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3907daa93e7baac883a72478b644fbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f10b0166229a77088d4eface4a326705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0cfca7c825d0250cd832b4cedcf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58410d34db61abe4f9a39f60f69722707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762e9af6b7121497dabf33ed08009b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f9ab98c6628cbf716391563c249f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7cc2d78fe302abd52ef6c69e3cae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e7b03a4c0647f02c12b9ffe2fc391711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0e6cabe3bca7be4b9056fa2db712712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b29c6cf2490619f73eea35126035713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08800e79c0e864525f0be9b2cc4e770714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524627ae1a8bf67be8bcf0ab006c8b12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab53df4ce3e89bbb3a1a0233cc5d0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bdf51a30a4fb24c0c9d345e2302c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd17b62a714aba9a22eea02b3c686718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62dbf1f912de5064b59bdf41919b8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215580f6659a40786cea61d32a57d4da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d6bfe0220466e63b2a4732844baf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c498caf697849b221233f0202bad55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a3009cce24afe043ac43f82cf592723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f560b423d9a192c53d0c0f399f0180724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95bc20f10588d2b9e22a607430abe2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde6c3a67075158f5118cec05a5e11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997d636f7d1e9792b02dee416c68ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67decc8b877cfa6f69c4c58aa8c45095728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff402795b887d9c3f6493f45d06dfe3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4461457c5b84ae7dcaf654082d15f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5268813b46a3c7e04255b0b2c616de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f29b97b894b2ea49d6ad4e00dff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3cac29d903a25eca2a19d1837cab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec5e66ee73c507edd47b8112e8f2f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ce256f66f702fb0767e4db7db355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865eb22f7d283c35a069089a3c6487736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978840a836f3b3a82c0bd1d5bfb34f67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578daab7e185c0cacf7adec9e0f70d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485cdfb46701ab25b681abb49f5d5ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa98a817105991635871cff8e1361a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d295fa7d5741396d22a8af28379d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d465849503031a09f99d113290d47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa961b7b26de30af51c193d76bb4704743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49db164629f67a10b4d4f6da32fd06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb990796b8199c499ad17a7a6a1335745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3c9c13025bfa7a42d47121fb7407746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ff37caa81686bd766fcf4b4b12aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3519479167ee741a05cd41832ca40e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c112c704a674c7d12b4132e8fbd9a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba31d5ecc95b267d3cfaafeb9cbf11a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ec5c37f7d92616a041883ac4ebcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b78e9687ee7817e8a0b69cabf3aea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841959e536b39efe2a77efe74078e22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c929f7bd0f3a71711b04a4a8f73d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6b49cfd4e6caf4fad5e1f8f9973f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2d58db40e4ed3a6936d80179d94a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b250c9de054316cac218fd695fbdb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa384aeb47c577565dfc7b73a3073744758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e008c2f47110cda509875e588c46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51796dd24ccc9698783a596cf521ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad8de33511376cd19b5fc651fa39e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de2e932d3ce0a14db19eef867868be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca138f4d5c828d7e4e79049bbba32763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c495068b1ebc515bfc4b2a64b1f564764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21abd1d616a38b66cd9a194f65fec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021d9a080d0ed53fb5064e67057c13a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3588eac256285366861a4dc37bfcb0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528962d39d022113925f0763f807cbfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f97c7d5d6d04f9c0abce8f51ff1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ba54a9ac2ec67c9c9f36d4cc0f84770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4046330c37673fbc718fadd68bdc39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e4055f9d5dfd3b54efa59318b09e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33edde776c719636bf57ca4c8edf0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245beed3245ba0aad0cdffe57ba725774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a50b9230ac9ae08cdfe6e70ef298775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314716acb2d435cbd562118c0ddc594776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49693348a8277ff9f93db70b5d8d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081186bedfc0a7d7eac34b08227c518778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117594002e5032fcb71bca57d5c667f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3383d3d0a5040a6345b3697abbf9d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31f024e81f02c1e6bd7479bd48844781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5b4781fbae43e46aef53723b67ad3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ad0c1bb3c0697a89255fac3e1fe1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee2eb25a292ccf385d412742e45d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921595c20bba31a2001503d290ace8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c34e4bee709851250faaaf8198a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b83073bd3315ec5dc2f93ff113038787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fd068bdd8f24e79e92daabf0d1e65788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec858b8602e1d0377a9835c8f8fc5b2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb61de85fbebdaae3bca548830f69f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54c20a966899fcda1a218b8276fc4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe019f99ad6aef13261fe6c4ca1f8a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a4b3aa79e94797f19cdaf198b7b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc13a06c4dba735ae1ed7794b6d5d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf25998cd6e099d6c6ec06b74a80d49795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6bb64c7bea27aca2e598b0aac2c2b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c391a05ee9f96aea42df6e7a0f8a1f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf02b7571b27aa8ae4d4e6148aa0e1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953973773f06f23d85f4215f56b128799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304e32fc10fe86701b21482e943a7e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf52e9c01ee2a76ace62cb549c472801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb9c0b69147616be8edc22026a731802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43016b8b3dd6711e834bb90c8897396c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd59431cfbee6ebe95c9b6181160a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cbb5747f40a2d31c4b72e31b43b43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9c4266df95e98ad480c6d3cd59b0d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060776b0e785cfa05d53a4a95452386807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290366908519ab2b59caa17dbd0d90e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6db6865f64ab12aa90e4a85f59b376809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a52badca3494ddfaf6f2878541fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1bb97611cac8035032b914c111d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb58cce2426196b4435c11346cbad0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331ef7bd495078a1e6b50460369e76813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65e66f779e46e29eec1125da927bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8258ff29d0d0fdd984bc0f0366971815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069d07b20a58985a93ccf2646e577f0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9522416859f7617e73680a528ffb9817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08828968538cb6168e48bef99a47471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad78e1f50f8e20de4435fbf31d76d392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b954f91157c74aa818956b2d3c9ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dadf45b4c95c3b110b0816cd0cf3bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426dc49c309fda6c7805e044e586925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584002041db3775554adbf3bba1b93a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf806e0ba1309af20f9f2b854d38337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d2c2304c90b0466b76aac9c35cbd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb3bbc254782881eaa44b421827c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17ad38ce4aaf5b72ff29c1ad5f33010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367e99697047542d075f44f110ca4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac80a9ae6750e6617db5afc2f4d54a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d29991fc90703c45d04aa75b637c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb41859eb9a790f7467d2a9bfa34a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846d396628ed5ccdd088029b74575c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b6e4b89f2d63f8beae00507c681916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab4df4b9adda01b3f89d6667d13dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fafe44a602901d68150181ba65c7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941124519ffe23aab714a6494b613919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640797f5ef74d69359717c42d18019720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a2f8c5527c92dcd1ef96d902615321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e65d84cd0f750f3ebc400f82214f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df687608c568b528a51a6e27cc03723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4835f48efb17b3bf7f999933dcbb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f60e21797f7aadc7cad3fc823a9e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b98d42da3ad27d731584212f85a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91354303cfa5b7dda984116147d96627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cd7cda08a20ad4192d65efb93bdd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17cbf823b37b22dceaff999ede8dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031bd58a9b9d5631332a5534c09154b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345af59312c200423089ae530f5c79131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1fcc942590c3ed5c798e9690832e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bd90a0417ee620a88607b7f6be5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160850deb70991ed759187a3c24ec6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc0b92e7e7fd1d0a4b93f3c149a4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934388de0926ea5cb814969949e7962036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b9bf77954de78eadff4ca38f037f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998e1e7e10c2c8f9874becc12bd39d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8ddb43caf83b352086c38afeefe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f207ac78a82aca918fd599f8e67140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8d8b36f8561cb063d1cb279f470a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addca1a6eef02626c5cfa6a49c929b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8c05e1d219f6c9ab1b16fbf0e44f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ddcdd1cc998fd9c9b6b687d698ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a6957e2e2e609c64701241715539e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd611f05493d5f1f84f749d66d74446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590d075e923e41f7a72eb6676d0cbd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c02965d9df0bba29d895a9011a2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9f855fa4360edafc63a206dfe36e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656b8ba49da2eced4155f35344208050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692d6bfdba08750b523d2c91f47cd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105b43dfb125e9704de99c17eae27b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e7d71dc257716c290aae91dca44953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578a85619f4cf5e00f9fa4cc73fc9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afc0fe700c47f7efae5392ad6b4fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a5a0a1123c5db0d8dc658ff34fc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c0faefc1417ff099dbcfd023ef2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588375f1c4f0bce8a41706ca013e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb597569e7191a4ac436efa23950e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d875b2564f0a3da50b73cca3ce9e3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21f15ca01bc10502b5fa79fbdc69061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfd36931dbf95ffa757a3308c25bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0edeb1863f913239b284dbc2eccbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9042910ff22cff330306ee717487aad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82094a53dd01c01e0807a010c62da1db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a671615f8a6249822ff84272fcf12c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07b0f31336681dfe423ea23325638367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59ff9e42e2574949865ef9b30ea7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd1c3d6e92b5fba3ee0828d74aacd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3222b19f075d8ffdc3b6d2b432f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b683a8e098257a2c804c7183985271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6150898883c0c26e5ade0fcf93d4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259b46440b76a2e1b1f44cdab1ee3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200119c54e133570d29469e83a194aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ee8706b088091025f7d200b9e8c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed9ba7cf2b80d1f3e09d379afee2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9c7bffb69b388e72d3497555fcc5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9aa8c9070afb46d3e6632d32707d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b28798e639095a27e5ca98ac4c6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9a4a3426aa3e21e31d7c21e6b6a5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d9320148ae5fde213fae8526f21ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8babb008406a7f572d34859ddcbcab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816c4ba9aded2a3df0b96a6c6a96ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf788c3f7db0e592013140c7db4da07c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9c909e9b5aa9b31da49efa316c6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce4ebed6998ad5c63d38800202c4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46f99f20337ba8e5d546a13d6f99287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83cf12542b4c2932af97414fdf59188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9fd00a02ec9cf70f2353ede0fda389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06ea0298a6d86c3bddb9b1d1dcf2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d7a8c5fd1076f72ff8000cc6963191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca6d9e0ea6a5a03f7b8f87b627d4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599bb332907708d97c714eb22db669493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2af83719299306ea348843c4bffcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd190445c14ed4ce17252c8c2f8e59b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b08f48d9efa7e072f9cfd515cd9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce21fa22aa5920e0fe15634a5d2ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f284ca8ec79131efa25c0a2c2b83d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8e61195f35fd577b16d8b3c2a1e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e240adce3457faa8cfc9bfb15e333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7a2aded058ea18695cae8842d3db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1275765c4ae07a1de26402442862d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae356272d05bead1dda77cffb0b5d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eca515d2485f90724ca41c7f2a75f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e2ad94532f9226252b9802d2319b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182bf01f1dd46b246e18c7e7aeb8a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8453d07ea7209a560bc542035182107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c908ae4f1676b59000afeacf953a0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5d5e6173e09e6c173f63145524d60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ed9a9537265f617aef4c390ad377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677682fc2f6a34877d292aeb257a186111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf4f78e604d48f8156cf274aa5617112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98583ddc8338025009407bd9492584113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca802043d24de858b64053c13e961114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbfcf2efd7137fdae41bd41c73d2d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e527300bb1798f65b3debb8f2edc14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4301757de35aa8e934e8680492c9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece490a947e31b1e6c66aa4df1710f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b969eef0a678155effb70aa7adab6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303cce58b0bf8fcab1d71b63ebf532e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21362b69cd8e8fb2dbbd8d4487f1c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b791ecec1296694a291cd4357054fd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01c26e9c4a91fdcefef3ef6b8c192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acdfbc2bcdf4ab54c866571f783a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffae9c285b4e0741c595ee8e4ad00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f70e5b7b3dec68434f0657dfe76b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff66af4380af2ea59018d091f8080b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6181c3b2cd30c2bb8c693d10c0909d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5eb347cfa33edfd9e89123b846af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5cb40746148e2a891989cba35ea8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c3ac106cbd9fee60654d18acadc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b923cd3c3e7e04f939d24f1eed78a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2cd923f43ac71e4e980fb999d30e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0854ca8313c6de88c6237380204e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f58d874342196e7fa9833b05d503e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64cba9be7bad96f61dd00226f3447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28c78f509cfc5b2cdc6f6485322972137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d43867c6517e6d33d77ec9434fb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a68fd056c6551d117d7d959d10a77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576538804a411beaee0f047e0a94832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca46f3f4e2ee725a8d1ded484f0c3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee47ea41196ec9786e44a384c8c5dfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99102422d5fe9fceff8293e4160df0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a17bb8b9d53c8fc5f396d9557fbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a91a68c4f70a716ffd4190e642af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b178fa7716db1eafaedfd87637cdd1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea4543af62634640d4d3bfd15641e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962671c53260a0969062f00e87106e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a520844b08acc6164afd1a1716a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8c100466ba8934d818c5b0c0ab4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae3241acbb8dd21e4fa405238d29f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51374e53224249eb101078df50f3004152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d7f55f7201c2cd142b4934b9a0df1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e300d02a750e4d703f41c89ccc4b1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5c71d62f58ae31dc69eb7ed19ce03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0d8611a2890d3f394e04ff81e9aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287da81886dda010e673329d42d5baf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7b19b915aa560495f3680678710b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa901dd6f10da8d9355bbe84bedba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140a80f81684d211cafd616f1cbf79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265370c11e4ad70dbde468c767de71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c1f6e55a64f7c602fed6993458d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac6c61212f0f1df41a5f3e4c53a68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b069e0b7a483ee12c38b8bcc73d6d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1770c24bbbb27c0652e4e7b3aa0b04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d7b1476bd930431b5f1ec3a0d275166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa0259618a47c874d6bd1db0e3ede167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13b54747591969c4804a24be93415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0095874b93a8f9cb23aca1fc48a3fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff232f0f04245d005114e66f80c6680170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25173417f5c1e5b27573b62ecf072f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c335765484f0f8273968918341593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102180b3d9b28642574e22ff30ea0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387b63920427db80fe2df9882ae5f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7f41c70557138c9b7fbcb1a31cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d646385af7c98b919a18570076e06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013c6ad12833fad9cf8087200b3e81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b3fe6dfda7460e0a5389d5476d90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddac43a0f9d0df029445c692c7d69c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393fa5969fa314149b26d8f3ac7ef3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f398aee0e21c4bc36e4529f4847163181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5eca4ccc51ea021afd14b8517427182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2af168674483662ac8ad89f9474f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7218a42381f5cc20e1334d4e91d183184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a13a57f9a41133399b46b0dc9049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e612235026c9c62baac79146ad39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf9df9313c3fec593727eae81f21f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf1bef864c1b513ea136c175bed699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2ced30d41a96d4779e3cb13c3f40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8351f04baee755eb399e1313892d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6800c4b8b44b1bb5aec824bc38389191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d79d210360735da6cb8219f017cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aca9d50c91e1d0bc74cab7d6e34c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa519d91e707f11342c2c3a5af1d4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0a0b534a3e50c87103079137261f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c76bb2b18cd9da0d9c40fbb5baca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152785c5a373106e46d96b69298e79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2522b12ae5dee059c56cdd911c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635346631846caa1f8bf9753d97045199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32db74ac97f2b4f896984a5255a34e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7fede9d084778b0b702f3225e9ccd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094e6bc81a8e76537fa32af54dfa9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed745a40b20e275b1847a92b5769bb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4628cf90902c4275cd29e63ec7a7f18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940461b4cffc51b194c05ba5fff2f339205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a7edf1e0ebf4b1a851a3e68843e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85556ef3619e13b2ab39ad441251e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1751d44e25474a95f91c8864203352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32ddec0a49406190bacfa94544fa56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b3706b649c2c53e5f59cf441e5f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf16ac7ad9a7875c87d8300972591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea397cd406011afc25b1e58dc70f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac118c1fa18b755463033df5c553b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9c7acbc8bc2581a8b9ca0206c67e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5315dbc1d53948396c71936a268be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f90aea0507e66fe12ab31a012f6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda2889a50567f11b14c9fa353bab1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f057aece117b6f13574ac779efecbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63888d9c3612f8bfa37b93f2c2b6cf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884638ef0ebb9fb7ad3f2fa4e7fb9b61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc666a79fc38cd92f32c69647a1a82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c90747c0270e80c489200c6b9d4c94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a03c60854b122cc654fb44046686223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1029788e291b1c33034fa1c936c8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d49bc4eb37feef5fede2644e7015225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5578c8e105959b59e048d2c72a79ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5973feb0b55aee5b5fed882b866415227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1778489cca7d8581be52235bfb37efb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1f76f191ba776d7cb701720a790e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba72da88c2f1d24c77f8302ea65bfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54a9083e3c0199222f4b1c3c16171231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591430f5821a18f7ff913c1852d4849232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead86837e6e8902d5303f9fed05fe00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecec64d294faf1458fa4bf827102cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202d36efd9ed3676671ba8e3ddacfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc89b6b91c111043eac37df175367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8372d1ea46625cc26aa8247e4de713237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4abac3a08619de43273a555bd4301238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911e102de1447485f0beba73d135a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476378b153ebeee7cc1ea715325702240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c468b9092f7a1b0925209b5f8d995241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853eb5c6920dd6d3e89dc799ec8321c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e446b597508c1bf0128cc42426d75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f9ca83934e15ec9af8f17bad044a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304be22a9319486cff03a91fe95f8fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01a53c7b253fc07c62f6ba2188063246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5154ddb03dd98f05e6f0ccfe3b692e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628b84548a6f2787cc0ec3a9f87b18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd54e97deb5c9890abe6f5bf50fee1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd6dd3ae4a8b1b96d8c02113e59e0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d3ce0e48f68ae457f6b19f04e2006251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d97b26d93bbcc09da8f300d7b1f7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905be2a752cd6d8ed9af9ebc03aa38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d042d12d967cc546a504b51413c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403385813ebccb3232e05e7d825153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429948f0f8261302149e886e59a367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429538e182079691996237c5d5a0a7f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b03f322006dafdca9dee901ea5785258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f620d8dfc3b9bc1e76504d154fa8432259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27886eb4a9aa2de16685c1ddd2f8c30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344747987a674df31f60905777afc3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b35fd0170fc9d378a9d7e667c7e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd25177704a75f147c68da042a106a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0835df2315ee2376a7b45b659968e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5279f4c84a970113974ad991fa90a27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ee48841e055df9a0036e32de5852d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320f3a7fdf19feec63cd0239ced6f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ee7aefd825f0c1455a707c9cefb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5e6af222efe6636f25ea879180d65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c674b9d1df457906418f6ba1f78ad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098583512a62f126a0fd3d863ca89109271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f0bb7e463c34ca4bbe68c3adb5c9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15357ab01c11a73aacb86ad4bd22e354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910132778949e8d4e6f425440811459274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f618007194d48b671ff1999a17763275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60859e3ab9ac721b22b7769f37c0ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85aa29e9d293c1cad5367fdd9a10f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0584c8edd8efd2c774f0900daa2085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0158b680e851e8a32d4119603408279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f95ca177ff443ecb496e8bcdee47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c06ee6aab32cca3eecc6626e81926281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4f0785e4af121ffe1610edc1b4f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba47ee0ca09f49615970cb59058bcf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc207ad60c4d0aa0efaddbf1e7f7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e120a4d3d04045ba218a5045b74f57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1394886d870e44ad77dbbfb58626992286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398f1f4f5a96d4fa9ad53f9bda7984287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667037dc6725349b00fad4532309ebb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733322f2576519631864d150d21f6fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda73fbabc7cced260c96ef7b057dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e112de2c7f1e4f91ad415d90df05655291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966008eb676d9787f0617154a05700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7116bd04d0359cc900524957bfe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab8659bd783664ba35c1cc1231342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ef8563063f5174c272b408b88605295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f31dedc0a2e6ee0bdedd25c6aaf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15919d479ccb4cb6cdc9661ef03d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd763171cc8c451db4d0a29b6c284298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4a9531fca484c5f177a3d4d3eb83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6dfc3e33205cbb4ea2de6d9d93534300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10e3f21bbc4e8c326b787f8bd11c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb9143e096fc58c5ad92585dbdc95d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c559237663cfa6d5a66a39bab4c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ef93d5407e3bd04a8c9f0592ed27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d50d4414f2de147588ea3e104f6741305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adeb06c24449f18dc6051aae9c2d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349aa97466a0688d2bef2f208bd6d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b87b30c0d389f1756d699b7fd2f8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4425d1bf5b9b0d677711f15daa700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3e94ff885acc36f830be86483026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f70b6f950c1fa29b228e74ad1d290311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8545889519583dcf6466fc1ac9a75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53b05b6bbafc64b3c989be3f414a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581596167304c7ef9724fdea3ced2bc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6411d6c2ab1ade11cf7f2028e08a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2b41912f804b7aa993cd64888399316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db0faa45e4612ab5a4ff6500d8f487317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb50cc22427722ddd24a012689edb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab97eb1688fa80b5b909e6ba1993a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa8c62f95c85e1e643e2cef884156320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbded961e75224917f10ca5dfd396ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a6db9c8f4d17af240d6edf81007e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9919ebb7cb39a084d735a7e47f073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4f0efbaa29ae0d0a7d01c1b4186a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c83b0d527be1b3e26fcce4301939325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2996a444f21cdcd00c11073bd68a33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77689be87ba7e2f1bc661b58bfee2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd6084c79f27e139e6caf762707f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea5fa34b04aee7884c6cacaefaf2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40720f8a3b1e0e49cab9e78f9bbb893330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d137598a688e0d7b3da4824cf18d6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888fae8d4cb72af9ad1db5a1055fe12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d2a25ecba3973299dd5ab5052cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ca2c1d9b1a31bdc3276065c10396334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad0573c63bd1d6d9791803a6ccaeca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a47b6d3f256fee5539c7a66385f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a75b521a01a639dd36efacefd90255337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee7481d3741413aebc9d012c2f19c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89374d85c76c62b127553c2fab5149339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9090d882e4fa489c3be5bd1e45ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eded81e41fc6e610ac054a94fbfe3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869f4134caf7194fa791b4406ce6ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4df206b9783d66952aaa49c6fdb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da90b254f6943be9da0ff6d65deb52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc53d92df265d46e9f402146929ee42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d6bbe948ea3e981ffee670213e4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a92b59e80df6e95dda879360a1dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521dbed96c373677ac462a6dc793dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3a44db74ba345945d7ffc825b50c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49775af4508af74bf3e8efb2e718db0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f02605f9775f27f5fea04968472bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cc5b870067188fc5fb1f247b28b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bfa4a3ee3acd8cde923043dc3de41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd9f087f83d1909560c51364cb616354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc0735a4395ec0fd9df6d4cc9e8be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3611f9d3c26f520a85fc2fe245f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56347e998b63021ecedd05eb016341b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1312f0390ecd070581d0d876e77a64c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab4dfd1a72e5271a583c57b7c8268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dadef035d26094d0a43252ce6e9859360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c16d9c9a28e2a3d6baff8292eb24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745452eddff32a13b680e9a0e2eff6b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d009691f64d759bfe7a8dab1476ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601db3d55d8dd94eedcb72d5ba5fc4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f8f52e90967a20a034e02ae319fea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef0731198755578dded38def9c3c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f36cc656406ee1e5505a63d9b3af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff3c00a88ee84d55868b583caaf2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f18de397f01a24ce493569906c3214369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173503ce9c53824a889f876fb87147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632981cde9345dbbbc24e03449b2406a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42830bcbf0691ff44ef59ebf607e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ab97631caf9c8cb9670995804a15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20b5ee74afaa24233d6493deaaba7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b436d226fe73578e8b27a6509310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e46a7d18acd4609ef083878f276f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808faabe9ec8c14d0c2d46c38bd7fd41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c2dc747b6746e14e47660b3ac7134378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c6e5c8223a2c991c4d10d2f7352f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d5b96c1cf801813a3402fd089ebe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f41fccca63085e5f53487f8f6b91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b41760472896f1924a8a8781eeef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4d311691761fe7e9377302299f85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0b6fc3809da57f958434f837c9d7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e2f7a54718cecc896c4fa4003f876385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aacefa138a107a85f3e14a1e8770d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96b72a8fc760dbc86ba8f8a3bf8934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e11037d35147980e275b476ec4b36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779484a68636bb621a464253cf4f440389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42359267c83b37ebbdf62c0742a4c44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ed6fc72623dfa125e180b1fab26b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a94504674e98949b148d650a6273c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ff5857a9fa734d75728815d72a635393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8710ba14f05fd7123edcc089237625c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9dcab7d96c7015c1869f5871147fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456ef4209d1048384651f440642864396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d35c926dfd13fea5240a104f1d7492397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2cbbc892a09177e952e408d60d9e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871db6e3b4b991e908091b2b77f5de02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7631eb0b2fe39090d5885338ad5e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79a3e3294d615bfdbe6b9551917d49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f33fd12a117ed9cc7cec9ac7e794c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447545b8828a60a5ac48c6cfee0d1fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0ccd065ac2e9e439e995c1eb8615b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4e824785682383c644e1dcb99c34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfaeaa66bc89d622a6331f4bebeb68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff67bb425d77b5e12cfbeecc3c0a69f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6061c85fcd19704f50ae9969c28bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d138a8191be9dfc620bfc648655074409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d49f9069f9e2e4920dceb827ab93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f31f0417bb7c87f8c9aa7caa81e9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce225d972c80f837a24f18461f46bfd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b705e8527c6981955f1b3a63d551413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715e52f3ae7989b04f6e8598ea99ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f7bdd95f5761865fdcaa3a07f3c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760ef4ccc688cd568633a252de3d7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e118d25f2774b3d7c0db1901559b4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef0d6ef6cb03b81d8b8176cbfb61b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421056a7eee2c044a07a7fa5a5deff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06d00a1caa2bb04d05c35cd7ea02b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f9b362d45da38fceeba8e5aee35a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db3a8189344ff7428786aade83943d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b1273df9c2e31f4f624364bc8159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c471002bcedb2946bb06464654d25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba355ca749808f17bd51fe59b93af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403be44ea0817da24f08d9d91fe1cfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1ec5e241cbbe55a6fc8aaa1d2e425427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c281781d9407afe126ddcdea02f5ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16363d423d4f7d2b924a070038f3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635756896b5d12eb275a119c283fdb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db558de45f96406e9bfdf28842e6665431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c66ef414e263eb6528c475f8fbe03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b963219cc7586225d4191795bd06c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b48adca9d06c1b93ffff1d66764d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f9126b6346f0c5ff5dba437d2613435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a4cf7847d45c1108b722bb3fbb1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80bceacda9f36f20a1224b55bd9ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede63fdeecf4801d5c7c75bfa568d75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa4a1428e3d9649d00f8550789a13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ef19794a0f85f2ddb0940fea7929440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2500c3ae7df56bf760def7e63aac1ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f798fd18de49d99039d8b546357cbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b10041d4bea2fd338dd5fe0353a448443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14c9c462edc8e6dd43d78047cf109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9f9eddeff1a725a34b5250f6f3691445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d8601e24c4a3176eacb2be57be8b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063bc2cb86a55b49b0aeec4f207b328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f51e6921d758bd31a41a9f1c650d49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275e27291a4fdf77dbd1773f304438449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045800b023bd477c8ffdb9eb1a3859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf448fa3e6bfcbd1c94d4a0666b935ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438184eaa45408197fe485f2c7edf40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d7cf635b8c7c179a9f9b34ef91fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615c14c63bf999b311cd2b64c6245c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa303a3808ea346cd4f4d20923eb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd927efc554825322e1eaca5709714456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368e81cfb70850bf7642cc38634335457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d7822b085daa1347b2035867c8ba9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3171c0ae4b2b73da8cac8043e10bad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3e9c4e862177418acc5b8e9d7d0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe7890dc34e19131fa1210d84bf74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb7ae66124c4bb1607c1683e8e126462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c878308a70767fa9cc749e0b343e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3538de353da9db65693f9a2d10c1780464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f73b6e477fa72be652d4f550c3ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5f65479d242924482d97aa202026466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d8f16a5d035e3256f99644d26053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cdcfc03903eef041fb88ed72ed6ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e4445828b11a3b70f3f7556d9ae32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20181359c4b30f7cf6379451e29d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f1b5e2c4585db386a7aa02bb1284471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8eaae6127882ec7f04a67979a846e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59616c9542cbb029da25d11e730833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c3762aee24cc6bc40168b61d38dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b77077ab1dcc1a76b907c36fcdd7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd00dc006bcd44a4a87223a837e75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e186d3038e6b0402fe8649cfd0d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c6668c1006faac25b8a7712bd3862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9b5bf28305a94213dcc64a76d67c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04164b4d997c2d0b83b21ddb4a762480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412c90b4bd3770a0a9043503baf00f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b38fddcc247afc8ff801b3c3c0a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c511f8eb6549b26d2d0cbc698c47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466131c8795422d1c38e3912851bfb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a0028037ea8c045be3c51df0d788485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3973864ee28b4e36eedd3b0027678d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69f991b2b00857b2673399b25a51d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040efef678a0c80e342edcc7902a4d03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd07b3ecd94bed16146c0692662f680489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354dee44fb226e17c6e09e095027e26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291765cd9e4108951f6f5baffce792491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877c98c7ca4b27ddfe718303f52f3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb7b65ccfcf2813f2021b649d4c795493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b00f9d94fa5abf5430b9fae4d23ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8b7122ae13f1adf32c94649cadeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a6a5308fcd2bd85de880230619e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3d525232d5e071c139198a378e3f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57366104bd7e0c768b86ac8e9b9f983498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec999c7d2ee4a797ca822ec4228a9ecd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4bf4c211a5462fa7de607e26f044500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b076902907eb8bff9d4f1d5a6a5aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dbf72d92a68ff56acc060efaedda3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508c0bdc38fa57098f3c4e55e8147f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a72fa15d63814280d4bd85e22e0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918791e67c150b04868ca09bba814e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f647df2462858778334c947b3ad9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a4ae7e7322941e33f557e7a5e66a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add00637717a084098bbe2be7c3b3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fdb4d5f9f97e09ee55a1dfcc971ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f50701e884039af5c22ec1cdbf63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd050f4c811c87391eb43acb7ebac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec651de83183671ab0b8d2fd80244040512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343ad7ba31cc4f2959481ac364ab08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02947589d8591b1c9891144c37405f56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c17c082a13fccc6556f2bfbe79943e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f187e70fcae14297ad2362d49176516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a019ee5260a28e4af554c1bfcd0da6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157faa6175fc328aa2cad985ad66d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e503192e9dc4a0689ff05fbe4dceb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2894892fb2fc5df4699ee0fcc1fe3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43998441a86c6f91d30531e02297d3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbaa0b52954c04732f3746df90159c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64454be8b0e63b4c1ccc0164ec0ac8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d805a43ccb04ebacb46eec9c2146f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb2c2fa926684788b4168102ca714525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7e5d6f078a8ea8ef82d5127fe557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b292715f53c48563742eb58dfcb338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61718423d777d2d793160e2d6ec192f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0549714aff4668e8de267194c297356529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8467ed94771e9c73c11dfd2e344e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90488eb08171cd987c8abc2024256b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392069d6e8f127576f177dd20c759ff5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fedb511a17751ab5201c4ddb7cdfcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4bd9d2d7a5a10c7c446640865fdde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad821d7a73584be63c64aff5fa93e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426d385419350111bfac390fa1ba861536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4115b92149f1684c99d608ad1967bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892b1dd8fcef77ba0b49deccbf8943e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469cba45b6967d7d8a4e5175f056810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa0e16ac2fc411647524c3a0b557d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea1139a81767093b8eec9f77caa5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0138e6a80f3cabba47ae74bfd8df4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c08b71bcc30f40e9b7e6126d210f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b738b3aa323bfc4cd5b254e11051f60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335562dd915493bc490a821fc452db07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995695da5b29c538dc81e742f8c7648a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadd22836e70407f679d2d03aa5f31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b2443179160384384bb539bd79aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b524524ad241735bedff0694abf18c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e68b217f9995361cd348846b82bb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e8e8f666246bdb46cbe23d5fe1d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b996d120d32d773dbea66cdac1d8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd818cc60cac1b596915ea24d1d8ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3341e7277ba04a9c2e293fb6f365f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f01dcb0c723250feed7d719640b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb73573d177b3a7ee433d50ec183f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b3b768e0537634a1b9002162ad20e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90c18b1115049d6fbe90579c779f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7f727df218c7952233ef26a2ba4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827ab97b4684cce8554de8021075f0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1dd60bfc20db773821f20dc8bec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2471f3811f2a25161ada4036311fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b7dc2a79baf8cab994fde0ff4061563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f238c4802e5c5f0fbf54e25e677e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b600fd6ee3ecb334f13243f67af5b0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1423486d973aadb25ff9abb6238c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc237cad771c7e58743dd4bfb548837567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25267701922da348aed7e8df64c9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441dacb29e7785e6b5220c049322a32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d1fcd562bce6bdea831b938ecd28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e6edb229a0ab32213cfd0f3ca115571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bfd54c292fb22151d45d99454bc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57e67d108aa3067a787b16c85474b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bca404bf139982c707cac8accf0ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44e4b4624cb00cdf396fd40dcb41b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e50bd9d95ed6b014720279537dbee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5e41f19bdfac61f96706c46b32443577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2707c3659a7f185cb3c68c61cd6b05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab277dc3ecf17a6082417acf6e539579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa15d3637f5b021fa6e3f1de117fe56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12d764b971048037c69f3292d74b20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba3498ca9ab2b822a67cc83d1a9bae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11c24b9bdcc575c1054bc85dd3c9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7352e09cc60252be1d8cc3b236af4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b25c8ef180a5f67fe45820e21df1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809062f266cccc0a2011c7de078fe5e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e2ec7326495f22f8e6ffcb755ee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727246f0b87e75a09ba85d5ef2e918d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9b24f705acb7d2209447029494d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51deeab6d33e8ae3cb05645503a109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870bdfefe73a067a92691f75bf9482591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fa4256b59ca4ea5f6b1feb33d80c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565838231591666c79066ed5b508b423593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39779351a12129afa13c768dbabf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214c4e00dfdc2ca2ff42982c912731595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973382a18394bf7616f3ba43b2740abe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d093dbf1eb9f3a335130df606622c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f77977ab9d0e2402346d3f21c05b19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe04172a0c9cdef483811f8c8dbbf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc46dee62e9fff59681843dedde4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608531ac3e8b8a9306730a8206cb23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e8e514d872cbf46e75cb2f1e9017f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564daa982a8cfffb5bb5f7fc3a1b7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7357ffe0ed763fd6373a090564a47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea571ac9f42acd27a0bf0f89f6d30a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a160f54c0fc8df872bef49bd40894b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681176e89a8d1043f2b7106ee8f2d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a811a6402506e7381e8845532c9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96f5a4a56ffa276b426491843fcb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d81d1970def17c9ab36bcc2ca0fc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765e98bcb57091bd19fa886a0a78e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a443d83235e6b3cf561e4a8b5fb466612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958198803e6f4c5e1e890ed45d89e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fe183f2f376a5aacdf4d8f4116b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5dac782afe01ee3ac57a8ee0b7aec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029504abe5b0d52f3721aee6def49e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18bcc25062fff26cc8503f8bc5394617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1b8ac6b5dcb9a9e659ad97be21c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c80a679b0f7b9a9d0a6513b833e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc316c5dd577817f65b6bb4993f13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d25ed1434d63a9aa35f3423f79bfe6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894038cab03fed009dfbccb32e5bbe9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f0fe77b945df36c5498595e88f635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084379113f6b4691503893af2d329c63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d0e1b9ff1daffa8bb0215c7978c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991e7a4d9af31aa80791967288ab5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677176a3da4e44e61d4a7579b68fcea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9debb48df0d39d8ea1d65eb08a40f3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ff8671945cd904685dec92c343a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05881580f6db736ba17b36eaa49be069630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a91d09cf2f700e4d48351a0daabe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58219c78ac2c1e2f8f27d457f4d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e529f6f913ea3d66611a40ab1dd7588633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502dcfd6740582d3dfb599a01bd73a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120212106efc340986b1650dbd359b8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ca46be2d6a8360959c45a1c4599e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854a4b4988b50211f4d8d58a98fe51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f7dc07e650a93de18f27bc09fa4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d244403872e4dc616b3a63b1f7cccb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a5ed2fbb61b58e819fa1f3ef60fc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ef292c55c941e1610e0557fe8be74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432cc8acc438085beaaf12ad287c46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f459d49f33561d8fc4dd5e3c4656bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190087fe83353f7f9feeadb0d92c82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6038241416250da9d33be5372a37a66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37068d9dc758e8a05ed03744922926646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae26e62e6941ac8bf1d7463b67fadbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061b0baced036d2629a6222df7e912648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014fda646b78c4399de610db403fef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448adf3ff3e7b3e6c0e2a6a5a13eebf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb45f141df194063903df9a1c3154e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e827e46d41939a7b1728e7ff1bcaec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1502d317c13addafc91a2e844adf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caab625bf6b45db8239d47a4a77397654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7d7c82ca0cb3bdb1ffe0f57490446655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47819451b2890177a245a08c903956f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cd1fd047f08c5030ce3f446b46fff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d1b06f638490f60706c82d90bbad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6575d0fdbf5cd9f5646fcd0e4238d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073e689b310519d3c5709e6b3eb043660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc655872fbcc91e361eb1e1f8d12983661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425adf63da2027d758ceab5875ea109662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b286e552cbcc89fa579261a5cae410663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddfe1abe3873a63d4475f2b676671664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf8345af37fe4139315ab0801917b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d16c5853f959018e5e8b0d89c3018666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e00f2fc59e5ce2d74b3493fb6595e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c808ebac0f726a744f808f54bf43f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5359000117be996bd81b58933999f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e86b271e67ecc9f42d4d6d623d9279670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c6461d3b3af8d942e9908e7b9ce4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cb2c8d072484886deb2eff7ea4080672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ff0006248f3a449046fe881fc7b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce364b2b34b1fbf6268ccb334f2d33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076df07edfe9fb32b1f5dd1ccaf154675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ad98922fcc601b9aab6e3753df97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f0f0bfa9c94839d29b7e83a41beeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaa1b16b707e9d363e262b40106f2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868572dd7fb4ce412a6c769f35c7a770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b287af8fd79d6cd2640f826c2febf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594dd151d25352e3f1ee8557fb1c166681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b186fbae130d125d693ec1c6e18c305682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148bae021d3e1d8abff1bec43780bc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717168514a7b0e6f63a0fed2a86f9313684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fff994759b8ffd6003250e3a604e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdbacdb0da5eaee8f171ef7e1e72a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4a2ca220689e17fc82ced37966ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805af52e20a5a7200f44001894195a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc9e3703a3e712ae8cae4ada71983c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe39fd535ff2ce2d676c300141fd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c373c7cb38d3ea757f245f7e24b83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d221ca1488e8a28bb76cd143eba2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90a3a7ae2c0ba129fd5479d6347ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122178eb66277c592a12d95ee79307694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6a7ef04094ad4788ef94f5c637c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bc92f6644f2b3fd395c46c2841f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc1886c19e1e6885140dc3ca8ec10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db363626446af44be6642d65f855afb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2315d14524235eccb229c24d831a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd903eb11828a181f9326db309b1281700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2cb5a3bdfaa9814399971f166f5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddbff8a5b59129634bd0fe049cf65b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da715b6afc4b3adf7d8eca43e8415703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccb91dca96e9c2caf99dd9155f982f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476c404f1a9f672d0cb5e9bdf3ddca1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf51bfc764b341833947dd67cd132c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c179ee78effe8c5e81b31682be1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b14c085998db6b4cd961f5de806f51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468cb5446ce44f3df540acb4e68848709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0016d73ea54decb45d1edb1c0045c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98413da2af9b55aaab3b8451f353b44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b212056282cd2312a37441331ad375712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d2ad54a16526773cdb7940b72d46f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739225c0751d20ec91f422bda6708101714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd3b376cc2e63d088520fd05c6136d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ffa3f153328ade01aa9ee1f6adc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced97c2d8d6e5b7653b43e83eacf309717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe683bb5bb901486eb5e0340cd2aec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9e8069ab41be5e9aed05aa88ff73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a17fe7037c611cdf5b96f1310cd9ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f277807ac1ceba426b0f8b0706465d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683191890990428d6539f4f05cafa1b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc231cc7c09ac2475ed2ce1b8551698d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3733847bfbb89c76f0e55def6c4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858232394a90b0e417bcf47ff2a021d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef882c6d6d0e18ef5502251dada14c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7831564ba0fecea04f3aa63286fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c96ecc1cc602f773d79742ea931bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74e520ec42e2c52e8c8a3b0f149ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c311fb638cef1d2cdcceb764ca472730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f7d485a879e56f61a0b368e71d7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b1e6947a5ff618dcd61d288e9ae95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd3055640725434ea468b50bd1947f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c640233dcf04623c5759835b5776d64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cfa99d258acedda3bae319712dee3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df8e2b4dd77d12758fe25aa64ad35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf64b1751447ccb5278c758f86be0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ef0de6759f4f69f9303e19880328738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73970f3ec592e5c06db6d82452b81d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666db59a2c090b23a7c6aa824594f1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb157a2d7a573b63241ac84a64f21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783445c1daa76bcf852d6a44465d85b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61463a33ccb523f90913ed98b43c9d14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185ec72408245a1cbd6f98752135dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b40dbee48a4b6ac532cdd519434a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d3c2531ca51bd126b61143508ca9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644c06a661169dfac844e73507bf8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826cd5330ea347e1ccc8b580b49594748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402233bc3656479326268c40abaf523749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b70a74923b29c78fdb9ddbd56b1da4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d449b69efdaa3733ba8e857a559a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e2a0cf330a5825a274ba0b1d7b17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5928007423f5d2358bed10976f401753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fd19052fe644f618e10a3b1171af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22fc679f5516adea071d5bedce6aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4633f29c4f0cbc7324d4fd7e119f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c145afac138e6e44c865ab26ddec483757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6b86b1634df0ad7a11ce5b063b0c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc3ca13e325c6547c50bdf3a1b804759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce119de097f03ad18e54f3895308fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c69ebab697c5e22d8e04f0a9779a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329195548ab2f5ccb5310102957eda61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee5375e63bfcede273b73507ec276763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec27c6e815ed298d1fa3c390d6ce94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdca9b15f64c344884d307cf078ebbc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8e8893454dafe796351028e995c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c718181e5b1dd58d5487c5f09750767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e12a5561b85e569498dd1403da4504768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c8c0cb5bac462dff84f45d4eca30769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1322f6bf9b697242cc1c5b71cf333770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba521647c1a4d9860e1f2eb24582f5b1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ba9bced5eeb823a99eabe8f6eee0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505960a2e0c9994bdd28a8dce9d50e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e294c9b7e81d30ee7bfc5d2ac502774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200275f57fc3c9bee8c7dfefc17d7a94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707725f3b57c812af17b3cf745ae33cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2fc2bd25734f5085cb4fa9084862e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0927d5e08d4e25a37157b0e283f5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c962fc9965cd60abf59ca730702e2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e4d64a0b8e3f49de214372a343913780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb858ef6b0d4d657715cbaddf156077781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861893f679759b13993feb97fc75667782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9d06945848484df4eac68c7aaa5ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf45ca2bdcf335a62731f00354322784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d45023f7e8d27deb1eda7e7aa138785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e332d7c77a3be5336d4f331cae1a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3263e0ea6e396f994a9c3597de9daf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f29b86e5beb2c0537f4ad71631f8bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c57e527bf2f26fcd5d932e0eea88f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3413ac547db67148743a5c6f73cf75790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad8e1e97dd5dba566b5df2d27f8a9f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40ecbd5642c234e4bf4587a8c373d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132686fc4308d812455536ce86f6a61793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c7d315c6c70f9f32e014adfd702f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6751bbc278723d0d6ee0d2e1c3b2a3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd79652fdfcbaa57b2216e0a86538796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf44359fca2ae978c6ef14edfd87cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b3cb715d53ee1db05f634f40fa0b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c916ae3e7104116270be4500e8808c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817d96f90fe6b535141849c586c194800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c834cf9359adfd91519bcd77384d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7fe6d8b6de8589e7e8479a0ee5a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7670dc26d7cfd87b0a955f5728226f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37106340074cbfc746d4d4f0435707804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52a4bf5d6a84cbe33c1128d05b19a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0486a35a3100b09429cf443008c5c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90730611a20ec17b980e3829315746807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c897b4e114882b5bbc88c80b80277808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec835766339dad6bedde488d43d18a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa001174d2447d60041d67cda47ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a9d3acb803a04622256fea7783ae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5a13a02ae5ecded692f67d864091812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb89adddddfbde5d81a74f63aa3c2d5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb83d8461e47ccb36ca4a76d92b3ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d15aec10d1fee2cab0454366b86c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d7c45fdf820fba22496aa6540ce1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf7f875af052196d938fe8d46f67be817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>