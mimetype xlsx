--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ca08b738dbb8e3fd43a2cd15d1591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6cf3f2d5d980b8d76e7807b6cfdff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb02d0f4f291ea70de69cd1f11e393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ce10cca6fb5f9dd55cf32689adf904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f983e7dcd1e1847ff8b741cfe9675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9506eebd5c560a5df036eacfe454796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee86e411a73b9de5837297f1abc83357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c5302edcec6eaa60f7f6abfc30cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27711edf826bb00a7189b2007e2c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1667c949a50caab7df191ee8ba79d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee17552e6fa53b73608e948d7d1c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b202c760e108198c2b4e55d0d5d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f461c86c98a4a69c52656d4a76fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339760b73c628d434d544fbd034924814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27af0d9afc964c548a5b4d66b29d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2781530b34a508972a5f3d4818b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9d55665317630c8fe3305210888a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f6f579da60161b1670d36bdfae8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ade04ac746aaca9ca0371820d3af519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361efa68afc9899a60adafe27bdd0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a582f758a54089d7ebcc5a1cf7d6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ff88a786e9203ecae0ea4169bd6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605423b57dd22d5c99088fd86f7fcab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713512ed617af2eee8368731c5e5b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff01ffc4a63179d8799606b8dade325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ebf15bd1ec230909ba37249db4c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1fa24b11f9cf2574f1d016a0a54727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee706b668e6d6ecd212d83c8694018a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a343c655be25478341c8a51b762129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0d7f830ee5d5c2385323130cd7aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89ae94cf9b298a4e3515341c573e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6c5e59d240a4e63e6bfd5eb7885a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c458e5563c6b495ec605dbce252733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52474d7f7f5aa777de872e13c998434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec334c86dd7a9148b6ebdfd271f39535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d414fe8f42a449d3bd72a8a5008f7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99dd6f8f5505e186280c2d452834d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e3375a4206553165232ec45177e1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b06ac25181949c5ce208ce5f259e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a374f7763cd3616b6430847e0a0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e89777b751f1a3eaef3fff531c1d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea486676523c1acf04d172a2db5033e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aef3a32457aa2243bc8a6dcb3811643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98362cd3f8a1323e55b8e6be26d56d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f56734e6d1f13a4d6fc096c26d8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd728dee19a63421bbbd917a530a1e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce5898545cc0ef29ad80fdb8fb18a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2c64479c81c8ff0156e408c62d4a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a14c6a8461a377302510471ad26349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b082b31f1caf443df2d42f6cd2b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282b8446b7bfdf7c7c858bcbfac94d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311c1996848910066020cfdeb6e3aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8846ee145685a6d1a2c841ed1e4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ffbf71333c753a4176b94f62d8ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2dedb820b32dcff37e7f4d19f49a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0db31fb4be367160b5195cad0ef09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ce4eb18f842f5221070cd57f78f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3f044c72fea5d6e36c32417fc1a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d058ccefefc250458584cdeca5344559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47388e0931aae4cc2a799c74ee23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045bb4e9c2fc90a99a27452f50364b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39fdb9b26225348305a30eda6e4cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a9b59eeced4fb81440f96fb2edb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb262b38db675f5a1878e50c14c2a93d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e57f5979ef28c63548c2c5ce07e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c054ad6b2d1733f14948e4e75a33b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51e300de6aff8d5567c7b39a6372267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d74bf73e07269928505600f9948868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b140471790327dc3aabbfb203e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d519dbb6806a168ae1e3ccc3b2bf74670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbb6307b778be48a7a3316c7ba0c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4cb895c1d9bd638f48674ee9cf7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eaf85ae1ad3e122f7b791e54c434573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d6af7a4b7ae9cb7133052e6fe43274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457dfe893cf4204502cee001086e3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738da213091ed0c27c6206c1eaf6c2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb3c1364932a509a3b631db8eb79d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce7f131928af2d93a96540df9f2fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089ebbe3d762294a5ea2ab432ecfb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f506ceb795438c987d4b38b6320e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51d93f4569ec85348570579db80ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c690e6b90841f6ff8f7a41ba4d0ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a5556e33d4d0841fb2d458a0f931683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b61fa77a1cb55ec8a5d8d2fbfaf4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfba4bdb94cba15b10842a07497e1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5bfab626baf44669c0424f6e874c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962ae416ee54457cc1b33154d3c20087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cebc71b596791a39d66de277763f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d6b3af011ac96d75073090607b6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe75311fc6a250a95e3f1a5c6fdce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542437375cfc7903ce88db94bc910d6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472aed32cd843350d619f2b42ef79d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264540d43b4fc8266b2fe6271dcad0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85052dc59cbc523c2ecb26493436bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beac26f2dbb0d3e3c74b3302bf4a5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7df921f61cb4947a98c812a682a8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cccae96b0d02e08fe541570dc4e7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464993070f7d7a4c3b50effeedac95a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497bf93c17d314d0babc70fa69deb0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907cce6a4a579e216c7b9bdbc59949b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd33543e2c1c3cb496dec40dc9b619101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e507d157fe4bb83528b3307ce011a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e64a6c5e8c61cba51dd4ea5263a117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbcecc73396d1f2b2ee44d6bd93ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ecd2f791a4dad804b0238389ccd19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6359825aa9cccb9db843e07361556106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bae3f5832a588cfd30359017a823107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2238c85ea7c164370bca40bf66590108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489f85d2ab7d2fd4ddb591a2123c52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c40fe45de924c9dfece0766980531d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b04cadbe7ca94677c918620bbfdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bd9c4cd8cda93d757c8f0e1940116112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94710f39c1d606d79b28880d5e54c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82523d38a3fcb254d0b2d6b3fde2fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d94af691ef6274d2811aa5f0e4c22a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f28dd41c1eb53629847010a81b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2b0b197006962aab79a4129d202b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03f5fd9b44621033dd62da9b561c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d43aa0b321ae701ea4aca2667f04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0579867b412299c18c0d023e5cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fbd34674633c661ef41f0d8602ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab9f9545b19a4c7478614f7652575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4946f7f3d3d9bf43383eac8b9c92b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb66aef06aa58364755a233f6b87d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13246d305edb821a2752c8be0dbd0d9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b565d9cb2bce58e82660c72c5beb25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22006f6f355b97edf56f85bc931f7fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d87a4630141938fa7be49fda30e3df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b888aff3d1fef60de10ad913b71a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de941354eae67ed2dbffad67a3323e6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff2dee2f53655f9a08481762428b0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17c6317faffeac71842e372668fe5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d3f16a334f4358fd14374f008ac02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f61179cc7d51a683de2dc2815803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7d70246d25e4bc3b3d76f7c5ab0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f82679331d5ec4b78af2f3db1bc4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3e9cd32c6edd78007a00dee959fcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f2408ad77d2754e2351b6b7d2a9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374241541bacff6554ecac5fc63a72ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80641d8a6e83a75ca1e8fdd2c3ab3e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7404c9948157d4e1fb15538ad9df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce661a1abd2ad81d33b34faa7fe82cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e27c2fee135ea207fc58ce41df045143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e730b15b9497dc12f854e1d7c6cd79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabb4c5613780aacdf001a0bdb67161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524b87ad0f54fb93eea8fbfe88598c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1f0b4f8ae65e6c789be01fac038b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55fb67bc3f353cc404446d8d4f728e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e43cf4d29b5e73d818de51dc19f84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa46e64937f2d4767cc61df8775d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5bf7da5e9ebe7194f635e7264c149151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6da3770b7244d82343e3f8d5b719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648d108086e3f93d5bca59408be896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef2a02e2d403f3883c765d606b260b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3637170ade70f1de59f95e76bbfb12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1948434311931039ca268a171bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a68029b33ece35ad35e1c66fc6b73d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8629994adf0f05c97ef093f8167d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb9545d1c66f68c0f5ccf3b8d6ba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27a5da8f914c60b379ed528245142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145e8913289a8d58e43196a4514c714161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415094ddfc33d7bc330a2d0595a84ee8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fbaa9a4640da8bb859ee42d0f86fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15cd36ea0d0e9a1ffc21f79955eec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2182a2b0ecbd6a3e95b0b90437b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513325087bafa6255e3e84a20827b9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc2808c9893403e052c19ceda4f7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849df5a4a210360d882e6e61d0a9d143168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65bb485ec6dacfae2843f68157c137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e32880f39e822d3dbb5fec2042ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62a7a70611a01f220651d2a6ae54b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f71614287a7c7b4773cfca1bd9c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342680bf21d98976c5e11c8b86b803e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be387999c86bfe746b4f60ec0550bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f132a474dca8c541e8d1b029f97a84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0bd02d7f26bebf77bdf214cc8de8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049c8b0900333205d66e7bad142bef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f78a2ff96225d79071d671e23758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f1de50792eaff02a12b35de54df8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415ec3c02bc2f8f9492c1ac60dd9e7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ed56e597b3dc32c6c5769f80b85a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd987f2faa07c851455eb5d45ec4e4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf364ea6a323219192263b59f098de05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ccbe731e2f22a60147613ff6cf048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e50c255f13306d5c15092bcb08b49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab05baa5e5fa035c8a55ce2f07a93bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3482545409ebda8aee6ef29b73496187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d3261d317459e1d952dc157ceaf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a25dd5e02af2024cc63867ba4b08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0eb7f79c533d2d655ac2bd82c67b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd5609f43159ca6b7e931c8cccc7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6c5ac157e46fd28db38ba15ebf101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db09e52b83525fc5c00b65489c82e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7510714026ad33e9312830cc9ed65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88665f87af02b62b2c6714513df4a87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8b6a4a07d308cdeab7df8bbfd909196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73385648c593fe004be75477f81f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7608277a154038db845192eae8bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d2a07637f4a05780f7e7278675af0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da7cfcb5e6a54ed97bcdb25c29d8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539c4fc4475c5403b6430aa958b34d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078ab6f672ea5b29195cb1a82cd7f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81cd834cf8094f23a5be7a7d478ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf6f33ff869b4d5397412551d58a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1495be433b1dafc15ac577b6f9f1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd57be276ce7ca2167b30ec4e9e1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e2178f40cd3e5dd88039f626f85d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ddfe2d42c4dc0285d2737710a262c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9c83a6c01ade1306132a71f3098a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b76d4257e3d34c6d18198902355c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a03054fc61c33c5e07c0c5cb174fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3269b29a1f9b03cfe724fed9786ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3741f3c4830c7262cf001c3f7600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3537f75bc44f349570de83c6c5a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406c2404b80cbfdcfcc1cd702f146e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7471028b8827f928ca307594413c864216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1eb649e03692cdcb6f7e9f23dc6aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c320872523e41c7ea47fa7970f6fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77284e8c704fc8b022c23e1b5154a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70545c40c868a8da763ca7da43bc4104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03cc933133172ff675017429c6d91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591cc2a0855373e478b2edb004676d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b1084bdea5a5337b421a4b3d8453223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd5447dbaf511c07fb06f1201d340224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94285778e7ff67064dab194ff0c0c522225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74f28bf85bfd9d2f251b7dc6ce1b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc75d851db1863b534b8f1b3df9da2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6270edd6543f3531ab5a1d88f6051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef12fd1d60e272e05d5c198a792ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e693ed18d3361b1e6d43a35b28fdd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf42f96a153b87f9358db09d1d3907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539fe0de0261502ba6125a35744f58a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb71953337df0cf01225794a03f0d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3c9e2bbf62dc83e49311d83bef700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a33f6a2116917de6f7482ad9d68e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f628e2f3af7caab9ff2ebe574c06e63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5486385213c0f90fb2654653a7db8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1400e410c80d20e5d3328d74fce8d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2321d303db24ac0d925a5c4450544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e7047018ba634388eeba9faaa2c74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f6044c7c7e0f9ef1e5bcd8dae4d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277540f4f84be77fb8a68d92ebce65d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58290cca8ca343be84e7af53be479a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2442054aa87c45b3ac2aa1be0476244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a2cdaea7dd7a131bffafbe311962245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea923493574f3d3be531662d66343246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e36be5602c974c081cb25473267dfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8de8c02ba22b9f79882665ff97a2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ace1c402b6b87fb218d01b69e5f19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae1147121bfd0eb3d2479612516cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6c365693e79d54e50816bd68c960251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206879bc63261443dfb814d450950e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d644c37965bb568cecbe2076991440253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028a143b4bbca25bc520146b07dba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7bc10cf350573f194f9d36aaf53ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a0a6b6659bdc921730f475c2ce474256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440069afe3cac4e2135a009734823b87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3068e0583a9ce1912c0d8bede00c39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0fa1d211cdd3ed251802bdb35a0f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027befd4236ebccb22b4fd31a4de28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d43987bba20b99c5128cc1661773261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da984e75620ee336e2d73cdff1fb1ff3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c324b4b566ba5342180188d2e215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdeced8b1a45c3e5185fa8892931b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163665d2015cd3508bf18d25a358c7da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7380c96abd47dee969acc93c04f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467207adf953315ffc9707b1c678f07b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0bb5744025e631d7758123e1e192d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a591256a83e92dfb189ac9860e51de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551972b7c6de7fba89fd8b4e87846beb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bf6dbe9b5398ee164e252adcf5d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35b92ff90c1f4c2774f0c37ec5cd8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567e94be0b9f784f3b787e5535be9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b269b32c39ba9ba5b2b4d348f9f180274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef63d6e4f89dc05539a0922606b9ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e7a4f1ff4e9f15e74fb256a17ffe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c201ef6f0780ef509679092eba58c25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53071d1ae7f5d58595abeb8ba5990f05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835b7f1a4db4af43cb7bfeb306596f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d9c34bb54766cc7d5fc77e702a52d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3480b5415f0a26c8c8aaf53700db93f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49907bb2937781649969534f3370ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f083dff546f7b122a5a38c2e17352283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f610366b2d15472f4b2843e19970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51970c08c77a1f860fbd429babad387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f809bd8ed0ad5078b07c22e25331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9083c6177c93c3f71af2718f6284d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cabbeebea3a51189fd3b80b3005c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791485e69ea886b9c5ed2be4dbcf12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bf26d5d3c56df703e90c0b09c8ff8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bddf9554b2bd3698cc1283e6bff8ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963f6e34105f75dd46d0cd5d8d4a18b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978093558c2e6671b5084be501a3633e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dc71a74f1762b421927d7a84fb80a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145f3eadeff33ea58cd8d73ea965c44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74dc08f1a2ef2e6fd177e0b5a7c65b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a79e1b6b99a621305dcb47b68dc460297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74f9be45e2790cc40a7db805d77b12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f392fcd7136bda5776a07a62622c7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128f4b6c1a84b467737b9664d1056d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41d9318d5c6484017be14bdd71b5fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6702609dc23d99d76fca9b858f2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eff66c9e46d250ed77560401188f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed1de268ce394ecf4d6abc858c409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bd283881b2e4c57d2486dad87393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b798572a0898fdac60a935f49249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a3dd105660299537a810ecb1b425307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57b37b6c8e6be2d126adb7d3ede9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51ee8085e47384c256bfde92264b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db4014187eddf30da993792545ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c4a949b2f5ecf6fddfaadb7b979d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5033fe345ca1c15d7c3fcdba3eb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255b9a8cb3b3dbce7e5e3eebbd4647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435d5e31abe6cc5fb443fb1a7823df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e6915e4db86e1eaf928b457cdd02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d798dc8d212cc05ad97b5a6cb4113ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b9d196e3d8e3e9cce4326532814c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7f8311ad87fff3c008051fae27ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef46b3debb64d800205260e6bd6790319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea666807fefd2414e1eacbb39bec1ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61541afa16a87473c684115c459f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc86301d2bf783993a69c5a9b767da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05d9bea13be3e7aeb3e485178e8cb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22234756dd4dc37da6c38003e3bf1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22ef7802f4294813537ea10f2fc524325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deef91d6ef1818fa2bb54ff7e494d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb05f8c61a437fc3af9ebdc4330552327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2b32ce72ee173ecf6c9fb21d6e37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592f6601202e46a74b4891cb70da07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d7157008c801565a12860d069b8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab04fa88d4d73c5aae484bbe6bf3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1166a1345f1e00543595dba0914a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0914d8a5dd4b400674de370b5d95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd48b9095490c751c9a01c14b1addb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6803905a63ead92e4d3d87cd9e6f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10623a4a63b87a6807bb220200f565336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d64bcadbe6afe61d84cccb47bd2648337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd6b6e1f9b78933c3c4bdbd561c11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee2f8a4de2944bf70306b190597af8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e82090372fc47773219d385c44f055340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd0e7a3e9e7c315b03f2f758224ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db643a8c73b36688be69dfd5f5df2ccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39d07f8d8be94a523eb1eb23c6f89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436625644945ae4ac22e84ea024de86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb28bc7fee7bfa83754b7b89789cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ad6a64efb174826eeba0d1cbe54c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb8b5d098fef66c34c2fc6ababaaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cf0019b63af83ee39863770a31566348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285747a8f8513b637bf89b199d7269f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0b1f28193d5897ac7e341060c7aae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff735b845f5ddd4e73a4a20a7c5275351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238113480e3c639a8cf2f4ea4e2835b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8755783541b796c9aae1682722d2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694f59d307121c6a5a48f08dc0ee8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219741f0ecb806e65ad49ac35dd2a6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad3f1e19b1998ebf8c4e388c343e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d181e163ac9e392d39dc9c036a1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64bf4285eae907870068d34199cd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab7aa03c13567fbf1ac8bb8ef234b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd23fda1ca3d223ee0b3273915d6fde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0b1dd321bb660807b29cd25cd2cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc153468f3b907e7447f8bbdabd1ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f034b7737d7d5aab90818c2ddd3e74b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d7d0436fc3c4b76b1637d20bae7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29937837d6e60d3e71c865eda03bc0be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ca8d969e9a757a193141bc6cbf97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ccfcf45471018a8ed4d0ca132941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794a9c8d2d170a8514542179ea0b2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122416403566a779963caa48f9c417a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e15c612cf0e83a688eb50fcd5c51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bf6d571eddf526db7a822d14fdaca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0470f1b34d2d3ff6ad18041dde6bbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ffcf71201eb056f849617bf72482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7096bc50bd0062907b035f8b814209374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784001b50e5db90258b946b6f8780d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b59c2fbbc6a6fe494f2fbc8b03e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd97ea5ad2fc4de973ef68e2f8d28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b26ce044ef4d6111e9727178ef7cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45277de29fa4ef356942a5c4779323ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46b3bf92f292c8ea68b32a5b680f58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ea10be02801bc93581592fe8065e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfc27200b930f61ce9671c6e134e13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b546af6f5039bf83b84ebc49d3d77d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc591a8c3049cace20ef0e58ec4b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890b3620523552ca26bb639f28c0d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd521d1629819a71a212e4f4b35cb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2affcecba49ff7cfb6fdb7a752236fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c41c890cb216fef2739e30b46a88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531a287b820171f2d41d7b0685e15e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde620b430082df0fb800ed0d6b06272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6daa93ddd3df9efb61aab362401bbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c9b7b9b900176ed43539a3cd73cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fafb0ed28d00e8c675ab43266b067c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6f039fb673723a8414dbbe23c4a1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3088c4fd8739c8c99169cea0e54a20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8f15ad81f3e8911af74890fc9005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac5cfdbecdf6507eb2757f0bb253f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd213b22bae585155b8d4c9e1958ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f6c03b291693adf539de9dc48703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1f5383d3b05812c1167d1ac8371b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e8821ae507c74e2d9fea4891022c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f33211f4bd832c78cb03722a888a50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961fcc48eaeab538c54ab5cecc9ae1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e964aebd3f1c7a191fc3bc23a604404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9535cd41473f1864dd56f968d8efc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98753e656c7d961d4c880d62ea675e73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd995d3484f2098744347ce96df8c92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279352f8e9a711880d1f9dab2a8830b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f781837580f68429222118f2e907478409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693daafb9f38df244cc48ab728b1ad87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad38b71bcb550531fde929bb732e2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948daf6367afef4ebcf0729ca9e7a7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db3c1143fdd31bc20eb44ea2bc479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cf0fca8f7cb8ff192164adb80357414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f30c2199f266b6555d4a7be432f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7944b44f65c7b62383d1b6031a81a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37658619ebfddcfd971bd9c814b59da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7701cc24a33fc04326065101c1f168418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9130a5591b76a0edf4c905cc45d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5979389f0193e37c71188bb554b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fe4ad1f4d892a7959c294b75e3a4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4fca14811a44c17d28587c969787d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50700e2a7026987393e3a2f9df0eefb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ddde233c3660e0105ffc1f614e07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f24197f0af9288c59191681cfd4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c48802194d627e61bfe7eb73dab36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293f54819d7e02345f5cfe15c7edd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66438687d71782bb393e22f2c58eb503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d702c7997c784a4a81537deb09b177429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef24c29ebb8615eca0a691110a325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ba8374003d28dbc27fed43b8dbcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a9db5208261b5836f798e62dacaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d147760de6daf371efaa4d54c8ca3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d886a18074c13a80d7dd7655f752a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6d852ff4f5363877b5bd2a414649435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdaee4ce8c459a27397f6f4b92ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358e514847ebe3a0e64dcb5b32b9ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dbaa1c907c488f0e971560ffd2a71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0deaa5717ef43bfe4a2a605db39a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f51254069a1ab1a64e8205a507512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798daf70efb5445b98b0698d4bc86e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8f43e105876de683e56b6ec4514f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b413bc3ae8ca41f733531e95dc91efb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ab33d451b0de6e81d2651c6cfca3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d4015529de1be93a5238b16cfa6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6906c06fcca35b3783b2f40a4e5861446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a220f2c8dda40e8ac7038ca2e8045447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab07454ffd999936789890fed4ae44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc46cff15aff1c41a95caa0f61184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a738f2c212a282a2e594aa676ef529450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850bda68a8c2d04ab068f1e8751707451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc0e0f9d59da1aa9924637926fdd57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5572c827e4f57528f96e085648d4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16a96c64cc6cb1340fafb5b6aa3b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d8479490e0880d518528c458d4b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff475066776fc72ea10be34d5bf5eaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d2cc0013d44a104570ef972ad947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1957289e8ee80bc9a3a1a120b72d8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec8a1f226dc8d0c1a9e41c54a75c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe108cf6789f99b2283c8d33f1862d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d62070a84eb6c27ffb1d603e98ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b405093b654727435e03383bfb1b96f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81bf30561e981c7ee49e06663d079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38478d20868ed37f3ab0cb1548bf2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ce3e02a9c47a5371f7e65dff0a851465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273844c77bf5440fe1ce596ae77b0d63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744bd7fdcc8a6b58aa31961a085da27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd301f30088bf64cb06eb3d3a18cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f34d9dfb19a380fe0d8c48110635469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f0e6bea0eb7a33ebb748a39dd7fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15fddbd92b6f4cabb79d80bf53ffce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775a7987ea43f2722cc3adc77ed0e67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881c20defbd9204fea345a6e5b0543473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec6b07a81a373d836a9182651be60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6de99c19438b3defd3cd265e080e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abfa612ede97b2d10b4b530fed2ab7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278ee0f9633ad9335f22e2c5ec4253477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886920c3840f3f4e2efecfca7f60223478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc305c1b33c457044b49dc546dcf8fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744985c8151aa25181946563c8c4cd17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09100ff1c0bdab8551763f5d7b27860481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa6ec6b3268277962390e2a41dbea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ce2fa15509fbc6b93a6b201b6ea5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8430f7a8dbe6a2dbb12ca5cb161e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef351bf1b6b7ad18ff990b0d7a979b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25119d45ef85359b633d545108fe6407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db2cefd0cce38d38094003baf51f18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c12177438c6020d916428a7250a5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6ed2a296e0784b16e56664ea161a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce2b9816b28211082ba7cd4ea51bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a6df379c6415e080d097bcedd75a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c224d45a1a67c3160a2b56949c546492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fb2ef41404faf0d67e498b9f73cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e31995b71216462ac0e956829ef07f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a954f643fbdd27867df1df7f7b50c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f08c5a8b4b5bb80271f00edfd5ccb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471dafe593a82ae7626f44137e1868497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd77044867447741d8ef6b6528da247498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b48f7f84a35c3c41de4dc1c8413ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9f16af8047dac0801e58500fd053500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006ee63cd3394624fe6467fe3a3ef5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a70f60f10be9cda09fb7fc3da04b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0faab35af7137a85b11349d5f327e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0a5a49e21cc4a86a1dfdfac1eca2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2a0f9e75c859f88e215c86c06103505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8591c433404e29889f8b7b82012a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112d358fa149b61b92df6dd1a5cf06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956bde784ef2663aea9f094e0fcdc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df55e95ba60ffbdb4b0da729831d7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185dc9f996e473dce1856265b54bc39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eba27d52cd2ed2ceda44192c1ea88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538d3d5e924d2b48af26b964df15ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd9e2d701a783ba09bee163736f210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe28891ae98f6b52f43466b33fc741514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933025615b47e9f51cc6f9fc90bfe5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bf75e8d90e5bed77bf6c3f87991a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616158874f6656479723374666005199517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331c5746d08a88450df75671509be5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8629070a2c0859fc352c78ff6588c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe977c4a1ea67063be733eed91528e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36be590a40f4e6abc8a6d977af60d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3586a3b63c104806c95aaaa7aeaa5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc9e4754bfcb67be8434870917465e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888d2d45068dcfa61ec8efb40363d3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ff39c8353fe31fba3adab3346420525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77fe995788139441d259154f48f8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b850849dd3d52f1da00146a580a68b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138536b45c59e74909bcd7fd2af12249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17183bf21af785029ba0d0cac3e193c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe466384d60c3505335edaba088859c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75febe9fdaed705978dba67505e32828531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895d5ee9765493c003f356a97826a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057066bb39783fc0ae98528535494e12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634296f67b420580c5bcccc0d1129a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854da8331d79476aea45292095e311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af09bfec570db221f6c3a0127fd7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299bbbea84e9405cb8e626d7a30117e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8dcb863e9c7479fbc720f584bacd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1f1492c10732c751520224009023539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7008627d68ab0be9be2218bb54d4d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656de4767837a9cbc42f3fcf2df8b26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983116711e82adc790b40129976738a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcc70b38e5644951caa1eb6dfb270a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f1863ca6251d8b2931de898578eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2732e5b2b0aec2d01585ef95a62885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de655d2966f3f88f0e2d361f42bd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251d4d832baaa270e9470b1595de277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b280fb9777a4eda9fbb8755131a82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2986789e9892d9c64df68bd32092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab003ece1e9e0a8045e955f8377ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0861537a86df2dee8463e25478b7c66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaaac79ef0641eb2b05de508437c11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7617c0ee7e28499155510c211a75e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7e9d50e13b35dfa659f69148dceb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e17fa5f169485feeb018127f9e00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd82579381e83c333b5e031afc694d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4568a8671e3b864be1dfb27c6a536a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6839baa04c13d3385c0ebe65464ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1cd96b765a04bc25c64fa0c448a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8f5320b1bb90f3fbf3802ac0f5660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc825f989cc306d038543dcefe63e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a687e81d379ad16101e94e8738d31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b4c42380bf676358f819f194e85a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6fac0e106f23e7494a7734d6b179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d9848bd2fe62d6730a296e3572c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387ba34cd4b7162fa8c048e5346a19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc11a39c06fb2a8b622203b2d2e2b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fb736ac38aa936b8deea7fff437cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f6f74ed6b22fff8b3561ab7f14e7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec952aa7c1ee3c1d68adf06d84ea5b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e7557c7365e122205cc2da2e8b888571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454824b77433f935d2167327ea8b339572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a356235395b2d83306cb79728843573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa4d75ab7ca6ce2712b7fa89df0aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358207c10ed8de4a07d0dacf5a3af5ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db9130e97bbe611bdef49dd5bbef0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cda14f9c404915261f5ee31fce725577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360baf76d5acd9d67a940483538d4ec9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10788d08c626910761e72de6001a216579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72edb6d9cc331a1c8983b19ed0acf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ee910b0985bfa548b7b6851fb781581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd8309638f221f0746fc29bd91633f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe1cd926f47bdc9cdb86886f94a8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781b30695949ac6e58bfd7fee1dcdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c224e78ca2bcd277e2e8b762df2e8b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0828444c567f86bce8592ca876dc1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746af4d3fc2e1351bc85ac24d211c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d19d0de7c7155af0660051af51807c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c4e158e5119b432d467cd2421cdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e521d5360a1bb7a336055d8d616c80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b128422affa01a421e5cb13133b03d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6bce8f81c302025ba8c5380fe03b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbbe473ef0c0565964fa6f8b6b2bed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ddc5b800945fdffd79ac3741a74c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7b5fe512d2ec4b02d482e40ebe5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937294a14c3260279d31ee34315da873596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2cf9f8f932240da117ee8933bb1f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca9af55f029c662dbb453077502f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be5874df28390b4607e78b1521f03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae0c40d47c90683f6ac0a95e54959600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2f161247804fb6de9070623f65f3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31042ee7f476bb683c2eab3d5f3615602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc5bd2fd2fd29cd99781f3eabbc52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a239188092583d2a1728e3ebcc95f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec612a7e7972776f281ca092c393c42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a005a73e3c36d0abb5ddc438dfad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fcd2ff500c60d91e5796950e87b81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d2ace903c760392838cfc544b8a1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2205133b62faac12ba6a88927f2ab9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3845f452c32ac3af0321363b706362b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f3d5015089513e6d2dbf51e243a7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a86650c826c1ac0c9f9d7bc18236c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597554cbcba031d61670d15379b7a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9a98d4c7d4164feae9b73873dc54a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd140c4bc3a710ddc0aa5c0038962e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9350324f3e13ff7e2d62e336b40646616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868255f1c475bb3104748e5141cfb25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451a4b2da14ea4355ece7d5c5efb4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd8b4dff89ae8b1fe9bb2639bff91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ee7255ddef744be9d9a0bd778219620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e6879ec9dbb40b8d792e9d98d9cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118d4cd232bedef49baf58094f72526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcadbd06911e9d11abf3f625c77c58f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d681867529c38cd85aa877046512f22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6abafb928068299d66aa2d39b2e56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656644f52127421c31075f8601b07bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1c70a5025c30e578ea973b292606627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2f7a882b85d78a8ef6259c8eb8462628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e066d013a993d0f15d9d451298dc138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507c0163d06e2025327208f7f25ab9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59996bede38f32c797c2f48e2ec575631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef6fd4a3008ee171884542e3c5caa2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3164e6cc50482efafe0891ce4071022633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a097ab801af2822d19ba6c37c68c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8fc36e547ed5a6bedf9077946a533635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62b1c1abd6143b9d070cd0cdee9fff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e5f2a83296079b7fe92834a94e71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0153973ce7b559e17cad447e1257a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fb4b2171fe7af4d2851a7202244e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768f1f72103d4c755e7dbddea204430640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08806ed53b64ce993734a5a973113b28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fa686a8cd8c7fd49695e00f30964642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea260372973100e8265d1c185595de9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3584826fdc8d6eac16a5d3acb56fe9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c2b1386943e85e0fe8a7295c5ad6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd255c536fecd6bda761516f2718278e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc56c5cefb927e56800ac745116d208647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683670ba875fcdbe797f8dc97b87fbb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09800f09f076bdf91039a813f095796649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e344c55585b0c066189b20293d514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ff2226979be8f25ce3fea87c6e8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3674c4f6a9bf1d6e9742fdc82f48e3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183433bc1e2be592b8fc56f02567c3da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700346f86564590bd947d90a4dd12cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad15cf328c456a54373c9257db6b6b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e757fe4161b83a39b2dbfd88d6230656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101155702b10da10717a45d54a47e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e36ef815a6040c6f58a7a0063709a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd81b629435634c483feab1d0e533659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccb4e47bf68654b072803fcb6e6c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c789ee2b04d2f9c80ac705f7bd185661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f0c77801f913b566ebd043fc8cd23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63660e24bc7a402287eb4af58841a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5328ad92fdf6c82ca60894727da467d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f0c126005db9a87f97b3e3bd54ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c594b9c44f5cb3ad531b947d6d27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374980f3124950edc26e4fa4407c3548667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231199431f8a50f7c611a8aea1c57b1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f22c6efca4645a51d52cfbc79ae0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d7aeb5ad8fc1213eeca1fb522a7bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2e3c85eedef5d9601b38737c1c09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc861074087ab5cad010c62669c6411672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6816eaa94fd38899a1bd51c6ddfb26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb82017926eb5c7842c4715ddc51b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a55365388a9abe3fd413f58ef90f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca957782ec4179c8b7d7075792dc56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418874259199859b88ea658ef23504677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5dad4b8585d621ed989a7ff8cbdcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf051849e19efc994e846273a42c04f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4b5dd1776664083cb88ec3eb4c7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4e6c6bbcd6d9634b4cd56242bd9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd72d3237930959cb5060b0928e58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c492e64b3c9b2b20f06a9362118c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c7a6b151d4fcd8e0e5c4472a87a28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca55fbeb2df95a277d5cd8d1f1a14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b5e59c77de7faf6c2a0f6eded436686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749480a063761fbde07f8c6812c4846c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603046bafef8c0b33dcf28a9cd0f5e0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7ccbf65828dec042563225578064689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0327a875e78e353b26f6692d1fbc564690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbfecae677c3c6bd5e3c7c46223979691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5dbe1d6ee545f76d9b05929a6f3b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f142bff8651252ca068b9bb014a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e39fd342c06be55ff5e346d1671d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c50bc78856f72e467210177abc87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a98209f1b217914e1697dc13e3aa3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb013b80201438a4409d57fe0b6dc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c2df7e6a09f223790b5f8e4a441e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614903b0e0b6932cc5de96293fdbb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c09d738b75f303a9dc9cea9c65206b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ca5b38177836835c49eafdb890e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc75e7a4d7677930c5498025f82470702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361b8ff9bd9af8c823d81fccf8f0853703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371b1c0e9035b69abacf8b7563304b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf6fec3be000537c50a77805b8d38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf091a800cd1582dbc27e97c6a8268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc093c3ca6efb5e69dcf2f562418062707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806b774b50ed459039e697131348581708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd85da4c524b1f92c044f5b3e0f9a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b000c3e6068818ea41684f89083a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ae2d42cc710a46b5e21dd1b0e82b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c032d30376e1f21e9cc8ca9dba8282712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230552ab75bd37e2669a34ec6155a5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dead400bead61b83576bf2d0d7a27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd291fbe88b2a4973f025b3393d5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6372af407d9ef9fad03a2995ba335716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80369557125d99d8dd85faf03ab5ddfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754df1882c9d9c619b7544239b64b18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f277ea905e47e0794fc0773eb85a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3d70386708db542f6afc0588b9f4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb83267a82519d2f7c9075e1b46b1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d5e96162d8c7bb56d1d58ddcd92e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f16f4cddae7547fb20103539be36a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f006d9ae66647800609f398cf24a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81390ff49d0f9183697687f70fe2c36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcdb379f622a4d37bb61aa15134e92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9dd46a6494727dc2fc20bf903a5fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7239a89bb711324490a446985416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a388541c0cdb24ff16e71c3a71f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aecfbb8edba6c1d6aa924bbc5a635730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41694c00b442882b0b90996e1689808f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593bd208c6c71a82de95234670b6d66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e461f55386879266223e41f963193733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f815295a3dd9a27d70a6e1ef65807734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45856e29b70e256d2a3833b2154e8b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d6e5fc6581e0dd811963f06aef94a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239df553fa76099107f4a2901fb070a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956ed7b7c0159c1721521f28be38f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6834318dadf52e94e1cd51dc3bb964739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1056e5cd6bfb0b912ba20206dc6a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb23e71050976e3a305074d33fec5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74083eec74d1173d603f9e50f1bc9cbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac99e16a4326917ade75937ac97712743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e172f229c11de5340d45d1d2ddd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f531516aa00c23f67ee23fe3fa73a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396c4b775d89da19b93eeb44cbb649746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ce0d081a805d62e13a6c8f92b13b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b43d1b54e040bc3c566b10ad53df4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb845b89f1a4eec15e4c1afbeb911a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ff76089073eba84efb55a86692e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dccd9f72f750a12d7d740ab69f2c5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fdc77a7b69653383be9346e137f63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1e95ba2cdd211e553b5bc068fad2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da7c60364d94826bdf3a95ca70cd20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119baa6f97430dc8a38733641185af09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb240a73f5cafa57e5803e569d43b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f6de339414ce7c14ed9279363b9b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0fe01b30c70dda2c38e2c55119517758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e12626de09d2821867c1d6dd550b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f93fce1922d776b83e7129a8747a02760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb625c83ab97bdb75ee41ca92f264a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a38a60d297c826dc726e54891c46762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbdfc75ce8a341caf8e40e3691d5b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f141d72fc567165896341c13d93bda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0cea5d493579139dc0889065b13f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b6080604cdd64ec1f28ef686deb4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d6e0ee55eefb0bf0954efa2c52cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201de6340d5bb0d3db83a9d42b76d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4ad8889efa7a63d284c8857d910c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73193c978ac33e3f05a5385bf99356d7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc8cdc2ab4d6a791ad39144b15c2c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad899974be7c7b558d61bd1d5ae75c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ca61a7549f741fc92f73106c7e28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cf9384757a7637287ddf57d095dea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ececd00db835a833ed667596c418775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb885dd8f7d8222afc3aac6205e74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d0c29ecbe33e4a6038d8bf82b4e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a01885b5feb9f071aaf2f3cb3320778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7e0530c594fdc489422f63a22318779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90371415ceb3ea00fe3e0034ffece780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81b6edb64efacd1b6741e054d9f30781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53745f970673f05af29dcdffef2fd2ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406792dfd2abbcfdc60ed6161d34662783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a2cc42f2859f5bf4133570e5abce6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd9395895a077224bea10ac7fd0ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ed5ec0975c2daf9ddacda8d969a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac722493df1a633870f04fbf079f3ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada567cb5a95a9351328d0f7069fccdc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a32ec19250fb0c47fcdcb5cb57f3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c61193f615d86b3510f562282614790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c604df2fc6f6e4bd67e1657df4a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb68d7c7094156e3ef0bc47736a883792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3216b9d283eb116f6b83b25a5b785793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531de9c11b7b084ca6fe7d08247b3a31794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33963ef573bf4ac1988d4903e913d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f0200b8fe70f8a6c935cc465aba5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f856d0b960cc1ca82edae3a53d12cf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70165feb3f8576354f4823e90bd05344798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af8cbc01b6a5173f7fbe15fbeb2db799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696050a4fb4ed93cd3e055761713c095800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca9efe689128b94c1d4ef9d5e0da6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d830d4570887267a962b4c204e3a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e1ef18add8ebedabd0aaca9f227e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257880bbcaeac4f3d166fbcb0e145c45804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc0cad0b57de2335c92bd8e93b0e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ebec801917ce5003dbf43cd6d04a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1455e12249d9c73a78381284abac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f47c73ef436e671d83cf3cf94c7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e24fd25794ab25ce8a1199f41a449809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e84dedbeb0b84e5c01053fcf0a433a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093166963617ebaadab6cb535a0bf0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7d5c21314108440a37765ddb6112812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ad6685fe309e95fc1ea1e3bf8a460813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a3ddaf08dda4d08274b881af763f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f338903e16709088fb0bf3782809f59815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2a03620c155626246ecc1a5ee20b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e4e6423b6176a3d96a347a6c9ec2817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471928e11c4f9ba831a6934ca9f43bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c91d2ec7f08eca782e13b048b56cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480164c253a80adcc24cde700d86353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e2e89aa9752f6b6a2807ecf033924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d37b8c895e0bf87da94434f5db405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594861113ee993851d506c243816afa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe0c592b363ac5bb73c537bd044667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bf3ac74d8b18f7e4ca10b878d010e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818c96d79170c82b7855608f532332e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcdce84c26f700f2cdb2adc34bed6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e82633beae2ab80ec2c6431dc7aab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377b954d482b2299acdc1de6174e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a1fbae838d76c1e05d7edd414a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa662922b50f66b08a374b9559d4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff916ad42cb3759335b041f1bdd7b6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94f382279c19c6f81131be2c77d2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ba05f4f86c87d8a384f3baa432f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13589e92f5c2d556535d3d115a790c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9adc5b51e53df8fc1b9ac00db1c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61faa1af16359ebe34aa5ac24d2704f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49f5f30c8dc1d055e4b40802d7eac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731389cc1d9766e738b87098146e30922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a05e21dde57560bceda2b7c40f6c7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc7f4d85f4d876c479198b1a86e27424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b690837828004a9793ba5484d31225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82afb59cfe1d015091f47335baa66d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50418e3181872c911e792112253eae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047468536855df33ffa864eb9115f48128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b4cd01c964526509cfeac466b22f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120a6528f3243b8a6760b8b26e26d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6a004aec13207f6531e782ab87f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3e0b82c40d42c59fc9c077031ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bdabfcdb80575a2465b86ef7c40af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b9b7d2dcd8ef012458999b01466d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdbde5d264e07e86aecad832e1800c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d174a96b5c1dc80e6a2b8fb719fb63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8f7ed3823f2d215bccda5a20cda737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd874322ec98f6d9c5b22ed158f06c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8662ca22ddb1399a4f1956ad67fad339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3108e6b0749485f7cf6107bc62fc7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97168441985f86f73abb9429e578a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697c4e1204aec1a677d5c6e334184f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408be1173f0ddf29ce12c60ec000a2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f44fba50f9185f91e43e730967661144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67f53c1f0b99aeb7bb70e7d45148345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7840859028198a910444fc22ea41946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a32f413dfa10b962f1dc794aff6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c9dee1879468228fa4e5a12cdc6bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac33deed932c89c2b9872bc2fd2e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5e1db296660b9e8c2c33bc03ed2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee82bc4e9c2527c5bba7e83b2b05551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb8d8d82f0adefdda118dee18293a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b05ca80c4ba5e7ffe76b03c6218d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39f6d7bd02a97ed450e4618f6bb1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750080187026d8ffb4c21b86d08ec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442559f257c49e2bf86a2e7ef0fda26156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bfb9350dda4b8894e89b27c6ceae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13f2c824174b76050eee421c160cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafad412a5b49c95e6a7dcc5a28e65f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398514f66c3221015890f705ae418ec860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853be864e15c47cfa1ed871e28684e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89431a5f27a5e2f215cba810b292a3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc1f49e48b4a21631e79774f5b9e9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676f684fb955ff1dc65e39a83b10efd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107680a927ff7c8bd042c571527e505265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2d006cc460d44b79cbbd91cd2d0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec8d2f8467eb68ff6c0f5df6b0fd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013581bc4161328372bd55609316afe368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e2767fab90de3265fa6553119f1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0fb2d53518436f16d67d1eca83f6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ec2fd3d2a2961fcba8a9a4fd147071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ee6cb4ddae8769b454f0614581d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910929cc37cbd11ac44f704776bc060b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705aaf33ec3284110773bb40d8f36e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452a827baeda3071f6e1dcf6104db575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b242f61b763e6938d673bf86c89976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd58b7773811ac1b06a03ce9b63f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8eb290309b7e1cc5e952299d8330078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b76acbef2fe611d8fb33b4dba69d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095c02dfc54092ac65c5592514afca580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e105aabc70ba7cb5df993347dae6ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b089038e72a9837fd3eaf9f690d89982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc96982e48d5219ef0570d5e49479683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379283263c1eadab4c816b330c907d8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa067e605d6a1ae4b5829d269909c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7df06c7b575a0d28437170752b5e9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef147c26f4bbbe8f961ea20f4c9ffa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f787eb11cc0aee976306cf26634f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690c47ccb5a37ef33b6daf2376b85c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949df890acea6ac531e8ebf2212f7b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb4cfd8c080fa56a71c81c2364b0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c2ee1bb7fbd97140d5319ffc934892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02362127ec6f9930292c0d4b0ad108a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1290c35321886a71c1157620b6a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981872359a5c65e7ad84dab5ead21e5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e75e5d6185aa93e5399a0fea2fb71d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb29e1b6e6fe2237099a0a8e0923597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93dd1b59e18b02b1c2b7935c2048b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e46d1895053f503073a5afb6a19d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436119b1506682649e7ea4c8d66cf8df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201dd226e1e607b93ceaaf83b40a3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81179005ffc4736dfad2628bba582a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79dee33197a1de4fda221e6eae34c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692abff3f32924fdee0073a2529ca973104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17912e28091eea72e1edc8214c6b74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c053ab5256999f9ff211a04a7c1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07914ee5406c0d330e203b6332bb0ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f891eaa80b57cb7d7387330def23f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d158d10102d85bfa1fd77b9e539b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31d1ada18c895ef3a4bf7ef6822784110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be663e2776835a91d1fc27dc297933b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef236b25a74e6c43bb63ab1410876d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3be60c994d11c34c13c1e3d21955113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a458a66037cf8728f69c954c56e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9deb09bf3e43515ac1a83fd447884115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f6ec2b5a8a2b98d8481fe42aab23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcec7ec191054d9bb73c7081e7b1b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29f63fc05088937ba3405be5ff586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1aff1c60ca1bec145aa406d95132f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653b572e8deb80f6eab43fb44b2aba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e1b70de091020a71294927d5ddc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf165ee1f167bc07c5cb226f1e45f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32cf0ea14dafb89da6f801fc6afb68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3be835b0b325d83a11c1488ce7445124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d681a514e713dea1512ba986f32b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9705bd3ce55e17ffe52a1fca96023126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05533cbfbdac47db86c4b468f76747a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33d477f24360a30d227ba30a0c788128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713e091ec9426bfc2f7090a2e9ae00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79fef2e6c2944073a77a42bd20ca8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c13c42cd82fa608e77ed464b88bc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afd3e7c683a347197d1f680a5c1f7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21ec1150ee6aefeb361ceb58b483d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d0ba04ddfe6a8cc379960895f617134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98474598fb1e02c7effbe0b8698b954e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5060b5825c45be80310ea2c40b4b48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25fbf7b8c03bf233da1d59da1b9c60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d0e2876946c2a7ac1b2b3d4ae769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda5d6a6c5cb97b965ff12bae53a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a72fe2668d6f773edcc6c939ba7dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c00f62fe6c13509b749c882efce7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc3b5068d7b3c705557dfec021d90d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e63674434450b2eddd328cac0924143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fe24e9f2174d9118eafaa66ad1b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e3f9d86c9739de77b3915f0f4e922145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5995502db93024f0122505bcb580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baed5a87837b4ca3338d0ca1d83c0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6089bbc597f497d129ea39155759148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701d5b3af090f7a40d19e52484a0b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc176d6309a441d0766fcded9e8873150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aba0a36137a72bbb41a0d829aa022151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900d5b807d99b09ef3d256ce8183c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba802a0f6fe96d27480b98e50ecc51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d260b51bbd1ddfd62c3d8ba710b7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46aeee861bfe6684462b9d6849c8b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822580799c4220bef49398114726e412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511f05633ae5f2d68c44672f716b3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36617e7fa2de757ec61cdaae4ad74a67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac869b14f7773212a0188d066152e47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e73cbe40064f91e60447cebcea065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb2cdf82e3120a863ee4a22bdea86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f82fc5b16cd425ead14f649121c08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184907dcdb11b9261ce7cefdfb0e4d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8f500682b774c2adcd5e357b3b75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4bceab0eae85d621fa66f33027a59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdb586cfc21d80809890dad316bdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d05106abd26336de4264ed95bf491d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b6a7743a48f745c5d66cdfbb88b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c99c043baad993b5741d53a06319169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8fe06bf65bbc51291f5f60a8f97bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0d51adccad555d7a37f43e3b8ed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f4febaf349c3b9e57ffa14962548a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56d862010415d0c641508e8de5137a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe821dddb69dc55c083a172fb97b259174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b012d637a60f5803295bc783ea5cbaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ddc8985aa4a6902febb28f8162d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eccc623384f92a4b133af160bd5d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f0b2e4ca080c10b6639ba7a40b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50880dc0e2341ae50fd3480b6b1edf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377d1f91dff774f1ce3aa45a3d086e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52aede492f5060416b9b3a9302bc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228cf328653d12f6537425b36f2e3c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722231e9c52e8b5206fe4b73845e8cbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb4ca48ed6decca31c9fcfe04ab6e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbebd5a79ef31866f359d718ef3183f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133835c689672ceed11bec3e7d83c054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb4827ae98314772e0ab635cf0b9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca24a1c39742728ec6a674819c6a1b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc918fa31989584cf1efb4dd05d105189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebbe7b6ef829722c4acc84f99d855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b611f9343e2a185a7b0040535418191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef141f8c75ee01823f577c52dca8b030192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5780ad21f9711a0e50de85a5eaf8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8833b9e30f464443aae6d238c4036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3adb95a6112d22a4dab325343572195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d80ba29ecc6e31ded4f00fde9a5229196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcc1b709826ad0037d23b102f3b7ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d448a401580c4ad7736c39a6533e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1e78664f1344b8eb6857d2989255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f600b76b06bebe27dc719d9e06be3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c674d8b82061545b95fcd59ff00f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f83030f2633c6c43874a704eae70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f80f8fe26ca910fc6b724219135d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574416920d3d715600950466ca6185204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c2986378d41970670abef9c78636205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecfcb0133a3690ded62fdc2eee13dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342fb1caf6cda5132c31ea4800af28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a16ff6e4e04de31e5c580e5149070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee162d87aa9db658d05bd447a6c0eba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a3acd7a32d52e538a9b143e5347f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521deb3bdab16cba4da9382d35bdd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7844591f34d72feeccb4496469fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afb21c99c10139c5163f499b2b678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5aae966de716d0169f2e6b0cfd8d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740daaabee19a1853e28a9020d204ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05a358f8cd452c551de7fb2aa1d1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e8749b04895cf55b73ab5f5a721d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec57eaf29112133f41af306d0f296218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2c2a9c4c53db28ddebb200b0aff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24b59f9b16cf26ce90c70e75b51437220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc347c1b2e67ef5429780bdc7877d46f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16678b218323c2a0ba6d0def67f0ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfc9ad87a22b38edf5f27129656d70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbff25d4e01752d47414f2ccbb26de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d8edc217a096a5220d726fa661d5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134fdeaacb470d343690ea2ca546970226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e18e7ab8e35271fa669b4a3720511227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8188f4cbb17ef9129cb3d5fcafdc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb0974098c57e6751991464dc655d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be9f2c80c10f48a4d31f6a980e9ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6ccc2055991120ae3d667c51227d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababe9ae22bd1861ae1304a24add550b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9309c5bd4931698a91e7b9a30770e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba3ad44b3eb22598339e7e4c61eb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fee00639de6f71d42c8700fdcde72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f499547f99e032d6e297e124c4176c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb4b495696260ab85184e16f66f491237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046288e011d2aa9190c39a1d22ab9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7879ce97246062ee933743667c0e89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cdc446a3dce322fb48181067aba1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c01ca4f0b5a885e409c98c293292241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac870ec332106b5f54ddc851efaef4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45af8cf80941432e3e903aa8fd4c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac135d9bda5df396fbdab7601af477b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3465fcaa617f972a9f9412bf68ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0460aa971a75d2a21a7310eba07f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7813cbabb904fe8809f1c45ef04b33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb407f448d9ba9af760c31c4002df07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8ae21060e27e198232598c65ade4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c25127a7debc7652566dc9c575d4fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca7418d44f8de433c8fc36da78a63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f923d39996c6481a58678fcf9c4b0e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fd615e533caf0a444d19871b7bd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2bda68737e3beb5f2dc83184be75b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952bb2c9ef6c2aff7ea2317e33f2ae2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d5978e6149f8dca822baed5562f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc15051caf1e9e46b79ae4507cfee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91747a71df741d2df03eb1abf6081398258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa3627d510cfe25529119c3b032198259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99717f1010253e2b62aaebdeeb4c74c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d484304ebe254aae0d44cc5e1257d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbc2062d685cf4984787c11aef4ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ff68710921771ea22e60c8be6748263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2992049ed14b738fce517cd61d06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541dbcfea739ba757fe3a7b6441f3df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e7339a4c722d3cb6216ddaa4708dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1df3699385efafd0c77fc53995d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e07b57411aa1823aa282bd1bff30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21272620866370e2ac002c7113ede5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34ed78ebed828984c96811c971012270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd299c734d11f690ce165c2367bdbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b348005bf4f4223aa6016ca370e83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880337e6ddb08794593cb32d8475730273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d077014633bab6ab2ca0fe5d5812d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d880c272806c384df509897d6662f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae950258e4858dcbc727cca062c2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0865f26a844fb789e3ded613b756277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a78573ad00c7498c05e9dda14e32a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b311da490126e1cb06dde4ebf0703c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b45e3f7ec5ae5826d6b402ae369eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f28950a9562ed06dc6e25524fb6bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5153ea630d8f67c1d09433c22ba5b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23318ac91296a487751087814157e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22292bd3adb1734097322d1b72994e7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22031f997d76d88c603a08c7e678aaf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8ce5f104a6fa83ed713a8258d949286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea222a02153720e89428c0dd48d138fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be33b47a7785289da0699f1fb5a64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b884a8f010645eb31ed14f94637b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572897189970202523af1a9bbb61b2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c20392a949b4d33f3f6e9aae1ac9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b096bab827f0cc021cc8ffb8a887ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2582a9a0157e635c866ce1fe796bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f247d5e27cb028852ead21f20b77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d41f5eae5d7bdca635873c8e0413295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0988a21b26f4d532a05925df28228296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebb72afee9492ba4dd69a3039aacac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ea482269b65ecf1980ac2554472e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8514c1368ef384c144c08f12613aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f345671c0426e2c5477a13e45449438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfba0182eafe373a5768db31105ecc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae502a0c64051032a5d79a975bd17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e648a55b63180380f9cf88accdacc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc15a1e690f8f64cf23e91da985428304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb6a0960db1e3a96fcaf10c90500cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29305bba5edb9b145f9fb992ae3c2fa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b91d883375300056b6a866ac515d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90ea388494da9dd52d1691e789b6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71bdcc819dcebac896db9fde7e1bd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb08b3ec43e019fd1037ab7a4380b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf4be8b9fc0689ce095b3532101d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa09fcddd32420449fd47a0dddc16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f49065fa0afdd2c3f0c0979ce07b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283ee322803e222d9c10b0ab05e10c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f759de4a365392b1540a4516a281d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b73d45733f5369a6101f018fac551316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fa7e3b0e378da5db0fad3f80b993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cca221b4b86694eead1ec489637d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d534e5c92ac402eb9ac2573ffd84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0805345bc18aeb55201ae8020e6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a499b46129413300583f6666c425c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ad84b7ffb42e04cdc0f3de1756b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ab18db30a58a22051d6df317e056323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b44d0ad772594785734878c628c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecadbe50a1e7d05c6aac5f6dacd35a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0a84d5366143f5c36431f90c76e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb3e264dd77e91c809f0b5ecce440327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473decaa5d0dfb69933988e446b090c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544404e306cf6ba177aca42b2b73e3b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d1c865cbc97db825beb4aa889cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3afb67792e12a22a3b1be97f426b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189483cac5e9ba728d1d167b32f2f99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5919b6aa89dc5250f095da67fb57c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f794b7e5634f49fe43209d40aa3320334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706850fecdce7ecada3d32282d6686335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d890df1261a3fcdbe35fe6e76acc37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd99f7be0f48b4e9a076c54822ba5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc8d95fabcef1dd3a34e46aa5f169338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d06fe2e9caff0a2571f8c820a97f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc28a3f1c576738dc45b2fe82560b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f70c266985edc25917d9a118db44c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f3c03026dbdb1459f8bd8e362c7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f66f39b181087965b642e6cf35cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc570397edc4ebbfe8f077738a56d76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd194be785703b9ae7b04ba0851609b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f223307cfa3c4422be5f1ddac6100346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148111ce4e4d427a30c4eca306925d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e564dd1de4b2718a2da2f09df7bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6ce3759d3dfccddbc3de730c8245349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d61fbabb654f2a961009e5943e682350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7f5d503e0bcf73f75d5f402ab5ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bed0589bf0d0cddc6a225ae658d9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f903f23c66b20ab01bac53de49b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e69c9bc25ece25d0fe06c22b243f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37840302c81f2950a44b12df10b955355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba5d407f51aab3413bd5dea43bdb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba714363a149005ab0b57f50b89afe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da875dc208f21a6ae419fe15543825f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169b457518d1652f92576f0a4df4cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88f792bba109a5e5f231515307c29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc63759f1b644be2e9ce2d7a6edb49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7799cae5632584899f8e4487b2817362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e5e0b832480f47978b1a27d05e54b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a5fe78daaf76ad284b74019ccb812364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383897df87741eec28f15079d5489b5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406263c693c31be7cb063c98ee253c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8948facbad48772893e80fdfdc57f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4413f7bd47c670b4539c591167cad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab37e654b8bc471ea39a2560edde5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836051e7c25faae05eeb2b9327b9a659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0e362d617bc8e73418429e8b8d79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d31d807c770f0064b1ce58c49b0ece372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddbc07d377b9e5ffafbd0079519f89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c4972917e9d2fa5d72d7bb54d267374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a237f733342280815f690e6b6ddb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6353be11ad8d17a173999375efc25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170af341e3990c5fc6e9841e90b4cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16295c5d081314d1d104fa4e8f10347378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518f4dffdaf924a0ed8f9a792cad325379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61739d1b8d6aa3fea4f60857c3e52b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d847bbcc48e58808053a447b2ee16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decb46570a610d1dd7e341649bf565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc36bb00c2b8dd3537f9a125e776b88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b9426ecb6963bd993ad618505be8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baf70d9a9bcb2cd76fe930212449b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044179dc63791317dfef373f9619bf9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fccf67e0b1c7b2dfc27746b816effb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be02a8f8dbf64d9a0b678d09f7a44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b83ac16fb98fa389762a121f86d11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8a6e9e6b81222ee15e3d044a7587390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aef89bc9dca61ad61c17a8d823d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a632ca46c07c87f9b0a372954329c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfa990dc53a7f5cf4bb89132b7f1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c672570b6027bfac011419497c2643394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8f3b8915ba5714543ba5efb212ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d3df66266ad3bde5b42aefd71924396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c14a8adf5cd7016c3d6fd3e9cc9f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f91ca41a7ce973ff6993c2593d8bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779495b7b5db4641a203a0ae2929976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c78bbdc9c4e63c41d7c5fc54eaa3ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546d1607fd9817867f203c7cf30285401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbcee1eb63a022898bfbfa1313b48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce8008ea558e7c0ec46e7d38b1237403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176ad0ffdd8a01da0a58f905682616404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788882d8b5c823ec13eaab43a06dfdb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd93e796fedf655853dadf36795a4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb9db7d5423c10635db13317a357e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8848dd6544194b855a76512105e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c44ff32a80d9094c2e0da30f9478d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ef73808eec224b53a20c4403400b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d62197d30386632e01b4a0b33b7b82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457446958e931fc332f6e207cfdc8e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2df2802b1cbd902cfd50726656d2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5740420617b7348234add334453b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848c194dbec18a45bd6b5f4bcd270a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317774b7728ce6140042a0fa7940b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213bb6bb1dc3d0d847f394d976090d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266c954e18f98e141ff1b2e786f2e65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28d5cc4f03d8a036a30308d7b1721419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264ff449729ec469b92ab937c18e1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3ee90b27fe732d4b55514390ded0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ede33b07612b5e750207ce225c3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1895ca4f285e356733f9af7f5891423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aafba4c08ad3bdba2204c5a628852424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24849da298b0412caca7b6052da75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acba70a0980b07583c425a775d8cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469d0c266fbbc6a6ef3cd1aa351157427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61fdbc4ead7895df8c561eeb538d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8789ae3117f5aa0ddf76ba28fff4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6328402fb5f68b2f9d456f616579c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652a55ae6df50e7583b5bebb8ee506431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a172eae10c35bc92b4206e109b28e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2371911ba36b47c5a2ccc879a49cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d44e6dc9b54fe38f327452391abfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f1cd73437d6df57453afc1061917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e1e941545c7858e86418b685ff794436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d0bf3f7bcc95c6e3177496f713f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee630fc8d1ed9e10b31e6a8c935713d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86f49a0ffbec6846e7d3ede19e9e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7faf89cdf0464059a44691093f20d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671acde3af1ebbd6e681c9eb50f17d3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e0ed57d9de1723513958db76a49aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b0da080f73ea5d85274141d35d4b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af43b8c41e655eaa3f98548d2eb55a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12079e08c50757e52b9bf0606c6faa2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f65d6958ce83f5611a2097ba0aea09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec1d5a3ec497322de84c65b8b3deaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ffcbfe45acf699bde98e337445677448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105034eb1179ed4880f31af237bca8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce38858efd9077b8c6d7ceed6fff2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788917fb2a60ca34f51f3f312031272451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79446639be3f5ae3d61812fe370ccab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb03105f54b0b209e0db2579b7469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84664d4f77f86373a4af3f000cbb13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c9f28fa783e7a84e856a92eca629455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b6357dfa9f38e938169076395baf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b67f8b9fbdc74bea295268fcd289457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a6857bf1d30d83c4f40a4c367ac0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c921e1888b567a0fdf20767abb3e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe0de552e65c9cbcb0c0a25349bb39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38573b6638d58e150f7095fb522758b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e36df659912f1010af98eb034f4f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0097ffb4707c5d0251b265b81d077d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bc239c9c909188762d2208eae33d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f40be8867242260876337437a24bd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7daa44c9d77f196b6f646966905d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8157eb5510d9a28c57a209ca73dc71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349db2c932b695bfb11c0dea5be875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17456a5741ba2932ced5112cfc546c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c7040d39cc6f26462749c8d70c52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c62ee4f96c68b38b13fb7ea9aa3b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effbf177fae5979636f7f7ab0fcd54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826c0c9b3ad6ee6a7d6aaf364bae9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06214c7c68cd7cc6d3a990afb2611474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcfb2cf015cec0e74097cbd886eaad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc43cd4b59c13aecb8a37663f8667d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfafb69b51671e39878eb47d3678278477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e216234f69f4599dadf9d27ea55e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088ff6984777ba6f5f28ffe731e129479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e3c20130561a6dfd5434b584eaeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2edd6898d615cab03830400b7209c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0801c42fef4c680b37788176ea4021482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a762fdaff2e031e73066ca297fe7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5682ba6cf85153df6ff20ee766e1d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c916cd8a7bb0d398a90fa8c9df80762485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cadb4bba425ccde4a693bc5babcb9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51ecb716d58b0ff56cca993b505fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8396b02b3aca2e8ddd21911d0840a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b91d78fabf8ec07d2ac6efff1a5864489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d0e64a9d54a8187490a62140a209490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dbcddf7cd81ff8357e01ef3cf4bd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de99e1bcbee6fe45f2ca7fe0310f095492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2d6374834a80d7d6bf4dc2242f4a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7b9913be0f7ea5c997fc939961d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ddc23e47164b8dbe7e3b3f451a18c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a75771a05741d8b0b4a889267e807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4cc154f34f772f9b7b322d05a6ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bab6afe80c57119fd97b6e267a976498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6dc91225ab7e3d52757982489d4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5ee379ea9ecfd4a2447e2d850906b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea658c6ff65812e74bfdf57d7a3019e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a9df8890ebe54437e5dd4370da37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3664390e22db4811e973b5b427d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24ad1c1cd4b85f7c0fe08b7887011504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa628a457a912075ca14b196635537d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f154b2362326fdc7507d332d05d256506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8c0c5517c3eccd460a6187fad6a65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16080512262d2d2e050f7135e1aa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec653c020fdfceecd5bfa02f40bb2cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971865f9df2bff52889795ee55855ae8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f60163abae8bb190e0ed8dfacb25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451ab4361c883b8faf7642dc034525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c6c52cbeeb7fc50bcab91ec71f7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f848ac140c2b3fb227027adf179f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f857218b54abeaf2af7615bfd1d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576590add1f56ea9d3d3a34a5b4b7968516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83135c28c21484ad2e04f68bb611722517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3e89479907eecab50fe54e01cb70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb54da7697b84a92bb885d6c951114519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380cb3e46c4c4564ef8ac2286c21ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d357404408cfa872f8e97f9a372250521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b22ccc2cd6cc4996f193f28038a6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa395980f1acfc3fd68af9422ca4c7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1e5b32bdd8a2554ff35777769f61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77416cc0b1d388e7ea79fab89b5807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e4953a89c15b42f83343ad7df9cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3829efcf617a0fd472a8bf2f29b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e1789db6c4a95787c9dc9301f9679528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b46259147ffb1309af7131638df9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b854bcbe9219732ec2556d3068637530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25118c5e627a499f165e853f9bd893c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f702911c50b792377f4d67dd65af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa928dc04971ad93b35b44b29f24889533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c313074dd4116c611bb3833948549534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358353ae481f3d0f6e9af73bc31ded2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823023589c50ec030dfd343a49bc69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869880b3295350a33c632ca47c3bbb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d6174f17a09f1c80b9b5d6edeeda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b2d3813db766ed1819f859eeffdf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3911482d1b5556aded4795b98fb991540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1a1ea8ab4745969f606b05eb0701541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106136675d1f5a46ac834ea939ed05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ccf55ebd4ef570a07c2557f182f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78b55fb67961ce63763cfb93a303f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153236a822686e4bac86506394952a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e38d3131b8b83ea37fe690eddea52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad4991f2347f474890d43940aa501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8907f93d41be31fc82a6e7b6105e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d93f5e5e0c83df88e1dfc8913dc1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa2e0147f5fa08f4c2e35841ebbb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e336df6a82cfad2e9b12cf493ac70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639229d2ef3cffe2cff513e8e129354d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a61099652ad1162e27f75fa9a987553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfdd82235e2e510320306220efd534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed828124922f42fcd6f607ecebc0d01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14f140037c1825732d66486fdb46c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5ec97e4918fc1033a138abd70d57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c1ab4cb04ce2752932ca40a6f509558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54edfd7a9cf49e5cc7566c14bc3f100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49f535938f11d47cfaac37a257001e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f84bae30556943e11d83208ed38e29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf14fa4f818eae34c500b4315f728e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb093afc0c1385264575d6c97b180563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea97413b0fd281f3a19ee641903a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f7f07d5a716f438dfbd45b14de78c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28574dfa2f3355efe975aed7e598fda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b6a1614361b4ee07cb4288f6dfa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a2d5c67ba899b86623a4ad88c9762568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9815f01de27238d78e0a4d6805a83e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4e2020d648acce9ce4821a68eaded570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c4897b6db00ca6a726b52605bbf67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8923e72d63759ba1af68cecad58fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828125fd36158c679a91f0ed655c5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4ad282491cbe2860040610be5940574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc569364aa113f8d1652160c7236e2b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff99e80825c7689426b568cfd78c6f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03911f62680339a39afc3ee1b251c18a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a6ad8de534670f535b8d29e11c26c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa3b5ae71eb119671e9d4676edb88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb951175e234214e3f7dc260c525c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7864bf515bf9e31c843572b636802581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d8e099e45a90b81aa152108d0fd4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728d4a081fe5e8b2d4c7cef0d255682583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0ae524201fee22773fa37235b2b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d04d294f1ebd9c87aea5942a45bc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7cb13e43e1ab925079e5df5e44c67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033ef975f3c46591ad2ad111c82297587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b6a0df2403a8f0ed9fd791821e045588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09b1c912d8e86cd8fba245bcc265c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dce2ff283e2bbdd3d5dc2067e880ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b85a6da697e7ea32d573f07fb50dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efe45224775b41a767d26d93378af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0bc3e3494e8eb6fd6098bfda1024593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ef9615788c86e438525813be43c09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e43d9ff2f7d2367047de10e50f394595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834cf779f919552e62a6c9a01b790a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c20e59a04c9e2869c506535e9907597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0687b6f6a45177223ccd8769015cd70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806291cd0beecc94a41537f04e6777e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd6cdcb029033347b8775a1749aac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e83677082598687f2e0e8d99a5f297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f0b8ea04899b31d3d0a350be4dfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1196cdc7ef8b61875179b557480c89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774af5435aa8b4473df128b2bd8a282604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb14d81dcb91609aaa20ee9c0c023605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc967fa54630ad368ead2cbf1334bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0566cb3ef24220d65f149dcf07a905f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09977c8f62a10c5dd0f36768610bf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4786d45ad540485821950559c5d10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d878ffff6f0dd09aca4d4839269921f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655658f51fc4418ab078858c0eefaac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931bc7ebfc81787aa8e733c99ef966612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e802dbe692232d6673fbc7de2288d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b174914cc4d1f9f69b34023122db12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ab6ec229f96e969b54e9317ea122615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28289319f1ebd76355d24498c7b009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ce6e41427d6ba1f645b7417733d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5fbab9cbe40e56821c89ea981fa67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14564c606f63bfc4534ebf00f24e4424619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584316337fc9cb752294a280a8decc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640709ec0175d5cc0e1d7b92d9a36b3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae6438f7ffda7c62e0f20e4458fd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2435d9d50775242229e7df91c7614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d81001beb5fca36bc7d14f35ecfb75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a76b82da34023cf9b0483a254ec8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd71f9f4081983ee1a6f3297e8bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605dff28bb4e8eef7a43e4e7dfe2890627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4c85111324154bd396553eb97df3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec2f2e2af36e5dae603b9a243859ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdb11ed9fa76531d86a3ee7d7687a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b7358de873a7fd0baef7c4b3a5df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052110b23fe06e6dea2347d0b5d6227632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5dec3d6f97da5bedb40d6b4dd389b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3668387e990fd58ce71d173338db86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9c948bb5f3c464e0d37f7ba3633e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6af6f22803eeca11eb6881f3ca11d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe701762478e2ac7a80c318713741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f290adb8ce4f7891e48ef7fc30a88d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18756cc099204594e9cab770cf05ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b595e7aa0324d16d6ea48c64e6752640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfadf866914f5530e69e9dc82cb53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76f054ae5f4fca58ae30c31299755642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027cf934564544ffc31ec28d0215909643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c11a6d6967ae313ec6efd7a32c8a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae781a992dcb77df482e43fd570ea5c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6e2d570b1c1bb54fa9e00e4d2ea15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db83ebb941399eff797e380606a3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5ca74e77cbd2c891742b6b18015a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fce20230c4315927cccbaec7b09fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f9ad91cd976cb7d575f4f57e500d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f07269efc7a186c1b6cb4220ecc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b2c9ed0575035b4b7daef926af4e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b40e74e980e7c4c672306296c7c859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bbd69ca04dd1374ceae22a8c3ff4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bfd45a84df27b39c7549c46161780655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac256d0734a2539e74ff7ed114913a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3d9c859c1ce9822d7a68c36b397ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b9a2527fd049e5d01af2e692fa9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15713592d005448ac7b3b53160790659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae468234b71b6693a93a7791bc353f1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fc535d8c9e9d0d565f462b404d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f871129c725f239779c328149706662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215ff1c2072142c0795dae6c456238663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5373815c39dda57eeaf7fe908415f36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59df5437aaed0829efc18544367fdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0c7bf8e27562013137eabddfeda8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81af562a81f146463433edacb4ed9c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0270f8ebaee610dc4b7ededc5f74a04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97eb98480931f48985fac5fee6af61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56453afc0de4b5f5024785cac01cc8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7b5ff5ecc18d50d89836962adf1c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22200d19c588a479993168474b3a54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b7bf9800ba29439f435429c626128673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbffb30be39c45700b00b4167d0831674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33580ccf560d838e64701abbc4cba2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b82074c7af4f4393b39703186f9fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074fe8a61f42084a06bd748b5d3243d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c7bcce7198193e6adb7e90fba9cb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4038a297966247e616bface320af5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c622ec0d8499047289222ab0c854b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603a2f67f598fc72c7b11dce0bb921681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707fb37c31fd429f569376ad1fd65cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda72d911be38ea7900da0ac71faef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7abafa7b960a83b75db94d8078d4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d38b10aa562bcc9e579ec6025462685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aaab9a8585175c47c2e41e4b9f554686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bcc08015597235853abf9bc930e6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c46397d74541ef11f2ca60e626284688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f70307c789a7f2d124b8e290f126d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae10565bd9075330794e8e73132493b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12f5d4aef7787df88c8dd7f6ee1ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b33cd6afe9f47b382ec91c41a8eb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1592aa2bdfeb2692a4177cd3f799c29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60931332cc2f982a7d3e80e3c54238694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e1d66672980416a5304233ba9b2ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046cd87567ee7f6cc1bd8f5fb601d03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a963446fd0f90ba83bf3acb6cd04d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a0ffbbf9f31e0c3813860e2729839698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13846def7451c5d169398477fb4290fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd6f73e18b8d725002cfee224f8e3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606458f9b3c3c00165a63fb6301d2c34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3d68ab7071db77d1a719c32565f69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f317b97bc47c5c5c00258df9bda6b75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f57cffbf876f43aaeae26b10dfe94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec29946bc034ce96359bae157bada705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d7ffd92c0640355beb212a8c65a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb8f730f3d3a7ebe7e124605b00309707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9f5de70c9c1c8e9cbe7b0e75f5df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661e07c89349f27dee2bffe7f829fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717d7328c46f15a05b74d76f28497f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39dbb6d768e36124734c1c4e97f198711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0aaabaf09549f5d462c3faadb198712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea7c0cf5a9d576ab3625a860720bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a740b350d464bc3de7be7429e937a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20ad5c98367bf176602c72332fb260715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b32eacb3c1757abc87d768633c7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6f34bb2b11bc587565dd3b67ea30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06472b9daf84e508b20f856dbd63a83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8420a817a37cd340ae312829223c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647bcea8c3cca1a9306ca2099ae61c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c1692b13e70edaa996fcf1381f171721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183a3b9038d0c80bf69a2d2861cfb75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b518d7380650361f823b6c3315d88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94eb155f0a4244521441857d265ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488ac6953adf72e3b342b30832095a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a202603ca7d2d3b5cfcc490234b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a7f1340e69abdce9e5dd109003c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826d55aa062485bce3e7c74000927f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d72df217eba0289362c270c81bf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b562c4343b12ddf7b1ed809758d19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13907d7304315f129343005aae25e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c47da9ebab4246575556fc044cd39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb098a624488c8bd4e3de5d67330a9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3295af79b77c0eb4f79e4a17d4eb92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511aa74a4dc3cf98cbca1855a940be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd97ab305c9acd5a410f1f7083013736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5531c6e2284cbb6b9e4b33b01e16b66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223256e35a09894cc30598ac9272da2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74823c95492d0d8fab2df7065f08b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f055abc67273d62ef85d511465f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db141aeeb3aec567c43fe5cdfcaff2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b5d0b2423d58f222b733fb634c30c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa84ba47c6055849dca8ecb59875da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547f0c0b08e182293609903b3640a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac8c23aced73340589b8b595d6623745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe559b384f4ccc204fc85e16c3715e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911039d4208dfb14ed5ec27700b829747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc7dd3302c74963cf50a32cc01638b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c688f30f06ef0b7f609bb7eb22cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fcb42c2ce7800d8bb9dd71120ab4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33400eeea4775836222d7adb7a4a25c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e4c3b9143e31ad899317c2e9f95da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9fa4d20848927fef9f4d4221bf41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55abf03743557345481a2167781041e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0fee8a1e2704b24cb343f00c5fe35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbf1fa00801c89cc930d004f3404f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95e50c2a209479fa17e4a2e28ed48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607e1333874d711661d7ee7628325f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51c455d6050e00ee88926d4a56f10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f3523f2b459e39ef08cd3029781c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892e25561b4199ea786c0f877bbf41761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb1fd7dc8dffc1cd5cd14df845e61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408418c676e80a69a1a5671d88f4032a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8805976b86631fe0fb749257c0bdd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b940291077134de206cb63e260271d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a37b838c1871532e3bf98c8e0d4e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a944b09cea942e1adeeaf08e94141767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>